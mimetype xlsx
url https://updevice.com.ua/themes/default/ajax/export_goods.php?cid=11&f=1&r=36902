--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb557f5f7c6f57ef4accf809c6fa8341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51541a831ecf808a5bcd682997d6ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113acbfeae3c7e0cd73879c33db442f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c602800a1b951a670bb21a794b60584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02c3a8a92eb27ebf7028d28f191ba95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c8626957aba3906ac33b4815e71ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16b54c96fab9d2c4a2c38f5db2abb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb358c26c5fc6646fe29be819ec1558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bc042956f62667419d35f034682279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17873394dd355cd44498fd744f2fbb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203eb5b44ee60f31d1558d70562ff1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d363ec2aa7865c28163a5afbd11be5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92dfbbb8707b0aa4b4edb2d4107dd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ffab75454302061d68b290119432f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0a3ee5bec3316b4dc8aace7ca4c8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ba9cc1e453bc7cbff192a7421ad0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b03e2903ed509da2539009287f610817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa5e7a8882038ac89adde680d5d6fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab50bd6ea743fb1b0c565a9890820019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef4821dfbb4dac816275b04a2b9f1420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee27c4b758a09482aea4cf46aba133d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b93b9a4703dfc518f08fc41458c1922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5dacdba20bdeb7ac1783539b4f5cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a8cf2784c86340dae1cde91bea8a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2d81b4951d92f2725cfe1deac2f0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd93e2e1973dfd090ec6c04139c0a9326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2498a335a7ee3e296d3449fcf3dab3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e2e177274b64cc2a61dc9388a600328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ed877b46084008ebaf9c59cb6156729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73596d463f6e49de4fe3aab825cbf9d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485d51b0e88e191ebae7f1daff8b76f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be0d71bb7580598d3f6b4f4a789bf032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90ce00cbb64ddec95d2a21a390303a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0dceea50cfb151b1b9951a9c6224b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901087caf8991c06d751fa6b1a9d53235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c59b35d7749aba46c4a132774c897736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183bc97910e344f82d4c5082755195437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa48dabba4ded4a9a63701aea2ff1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a691c9df44fde98a246dce8cc7581d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06174090da9ec25d4cf7f52963c3696240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b597e38dd4b12c785ff7e6df1453141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad662269300fbdb3d6acfbb7ff2586542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd3f32a5398d53eda10e82cb791c9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcc7a29c7acca0a39dae9c7585516044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a87efb04e8b13b2f12ff17dcb518fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fec9ca728c95388edda5425ca68bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442f76e723d9e8ec1479f81a88b234147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b2b651f648a8937ea0ee51c6ac93148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a229fdd3e59dc22416d2e75ddfe549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3be8652929f6c7e8a371a31ea9aa3e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eafc7c9cfbcdb5a25d40621ea22e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410ae9ec274846edad7b3ef98232bfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363e85d91fc491a6c1ded8f717e61e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338aae8d53a83360143f80399eaf12454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fadf0dea3169c7978ede9114abb4d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95bd673330f09b405e85747063196256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e696880957e70fc426fbe5ea93f6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73e3ea81e7f6f210b6e0280c07767f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2de19a28d1062e82498e585b3756b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3142a3fa4ea4fef5e4ba025d1010a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51ad2f00d39703fa7c2f1b40695ece61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8287f4dac27b27f40eacde505083d9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf8ed482cb3d970fc03a0a344ea8ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9bff856ccc651ddccf735e6eee5ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ee10eac654509108ca4e52b4b1e9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a58a43e053db291946b6b94c2c3fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d207b30a4b91d0b6ddc3a6ddf68ebc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ae9c8d2869d186e38724eb56336d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b92107a7e2ab7481732010db07ffa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48736083c1bddccf12717473e6b28f0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25fda341ae84e0a086bd12c56ecaa471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d240ef8aa492d712a5a9bf765212eb272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f48c34ca971ade8c7ffa667489f45973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91976254aeefd2a1245dc6c3617e115174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a735f17b90ba262fe68b750d5058975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41452479138dc0fe119db63194f1caee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7dd4e3bf78d160707110b144e2c3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7de2b76778891d51e9079e580e3eba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14fc50b6bf494927f28523acf49f6879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22b43ca897cf85884b2f88ecbdfd9c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ac1d6758c4ffcb62d457550f14dc981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17afb8e82dca3bee2d36d005945fd982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2315abe27d169faa8fd7b4692723583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536cca3f4ffea861e4bf13ea0974aed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc566db925a25efe567a1bfbbcc90d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063ef2e9469c33435f257c93c2a318386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467f1f9956293276665c993795b88dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b238206ae387d79ca140e5f98364088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72c5a68668c77603cef64faeb75c4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93792575ca880102a4ac56529443633d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7d828b2fb14affef97b8a28af123b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709356c76b43e8ec5f78785ff70aab5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9cca1b1d017ec3b1968c2ee5916ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7f4f565fad2c49d7b0d231f60e19b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98218a65cd1597562c553072d4f879f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4728b16aec30faad88fd22421bff91396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f62917dafb940fc15137563c066df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be18b07fd8c3eb00d81399de90967798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373893895d39f7ecc31563181b1cd1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d21b73ded690f7c24d0e69733eef2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16828f3e31aa2faf26a8216e0553b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5214c587ee5fb45bdbaebfb8a83486102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9ba5510c8bc9c068553225130f692103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63138c5fa2bb20f2abb4beda231b950104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c0b2339a69d50ca5f38cc01e0084e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a207578e15a22cc3b7b4f73538971b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d53adbf4859c15616faf1346fa133c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cf749ba02ebf877ab555034dabc30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70b957c6049f326c00c4b152c86bca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ec0d6c422492bdb4fc99e8ec97331110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce043a4b66ccac8fc7e8e470304c24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8147ac7a1e28fcfc22bc91fd69a51b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83434bb26d0267811049a1a8acd6db58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd641a413db7370be00d690331cc227114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab307076cb8aa2d83a1ae06c8fa49389115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d46557f7e1816dc7cc9fd383c42bc0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135f8b9e9856d6172ae9c1c7d878263117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af41b36440ccae9b424b6b185d2079e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6562cc09aae7bc499596dc7e3658216119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849da5e84e8f3e231e5ab50bab69295120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9387b49fd3ffa141501b4454adf7ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf651b8ecae99d7eb2eeb7360b162a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22198fabb9f50b883fd78e7b75f1a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef58290744d6cde65a09875f326f04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a43de873ae3acb16d36e940f232d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddb895830802a9c13961b20ed40d26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852ca527fe9dbd1d4918917aa4e34a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73041e6acbf1c1dac3f3dc90f535869128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691edde88758bc37f4f0b22989f4008129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fb9a327fa9e13280f3e45a12e86b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbedb2f89d4681a54a1ad593179773131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ff71a8043e65df33626a93944827a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e933d9adc03c0d0ff6fbb87098db182133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f645b678bb2df11c6ae94e4544eb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfcfa77e15d801565759bdedb6b210135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a5f87735955cfd7dca2caccc3dae3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6990edc434a8b5985076128867d0349137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf26b4d798e1fb79fadc01aa39ac87f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ba1eb025aeca03a639630bed7df24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef06671d63341d9f5d287e3fe1970d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294472adc7f345933806aa8d187cdd87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861679534ef8893faf7782c5ad65ecec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51e8338c6abf76ea5663f2d3455669143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75df60c4afb7a0931198fef9e5f30b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ac67867e38246bfe544a530134f1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50f3d20241681a3c3445841f768a54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb76f1a414b2fbd8229e8dab5450181147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8680607efd85f33f67d1a7fd311d0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57a96858943cc6db5be0de70e3079b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43032488b384cfe4f12340f82e89161d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abdb86200c4b5b67ee10803b789d5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405dbffb4a0a423eae96b48dc75210c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f047ec7b7d4ddb32329fece52dd48d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea73442828ff29b2e6b54d78218c4c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b94bc5d78da215d483a3a7f3891be155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997423fe547c527ce387b2503ad74f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eccfb83824056d91dea31bf8eb92d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4820c9952122eb882bcbff74be487f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5b721810a68640a0840083bcf68a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fba81fc72f8ea4dd01ba1e244fc4d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4edf1a30f732609e64cacd74d910b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef54e2dd9b271f3f15218337124f51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d0340093ec1733b5ba9048c31b6dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc47478691780c0390d599396d8eab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b70c181267f1b1b977caddb029d83165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5264a2b2c65970fb49650d6bd40ac5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d5cb7b394d221c6dc38ca6cffdc92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461219abc14169c5499891a3c32c39a2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412f463acfbd5590fb8ddd7138a9242169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17860df71f864882d6e1ba4e24db4f82170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7a925850fa4788add3c869fd97b4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29422bddead1bc01263c4fb679139e83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8cd515d7ad7be5c600b70fb65bba8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511f81e6f01f5905f93b18a4cc9288e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a50ed6deadc41c76736798a298e354175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397d734e6efb6f0087fe4c145afc812176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ae14a25e7cfc8153aa84486e5ddf5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ae5da719241bc8a90209ba2f11a78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bccf773680872c965616d2548b6dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb06010b67f06696fbf9dbe1b3a864180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e074a0ff081d6df088304cce9cd0aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7b71ed1722f9e73daa44da094f1fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88331b59619ea625310189766f343cec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6087bd2fb99abe07f4d6f4fbec53e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d978364fb9f267d2d5c66e90ba3e41c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434024ac162c9a95359e990773314003186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d88b0b1707dff330efdc120ae91f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084d66e246d4355f942091410cb7730188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64786567fdfea620bd176b882db8e9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17e1460d965ea86af3e593fe18838e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e46c15b59f1ddc447dbccdd40b27b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b63cd56c4230521ac731f47be7a6c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a827e7c0d3d06b23d85be114bf00c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28162b163c94944cb0a81c67b47f85194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c40399e99a2832094ce24c471396b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a70305bb502b848c6da70a3456774196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8693598809168920a33511f43a39b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a584cd3c3cf64312f1c062ecd6f7229198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20ef55fbc3633d61932f54912c2b0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ce05290a716d652a7493ef060d180200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337c4a62d7881155c866c81cac74ec6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77661fae4b880d05ae14bc192a3da945202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203c373c2a836e1b6187caadc1dd1dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc547b564d6eab30b8dc248d5216d08d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e2f574af7fcd5dce798484126cb29205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237f2b015f84d7f28391b7db18088ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc806a19899c92641d34f890e7dfbbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c7044cfc787a56088999a5c9ada03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65973a3330b3bbad1a7f6812abe2799209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28314308e09980afb5e185c13aea8fd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b95f880a28a5760a71cb4f837cb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4baa4d482d0915f8e8288c161e49f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd570f49c9ba47ea09659ba5a31971213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb495781cb47f6f81aa6ebe534a3d8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99e217ca5d26cfdbc9759bd6ee57d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a1fb719589b5c3db4cbb2ca0ddc12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccd2160d38bc34332f3f0d2e6e7af2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7923962438c9f9dae12f60787e54514218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79730a69a2c039df0abeef1bfcad0765219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3d46f89e59806b0317163485bdd7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9fa901093829d9c0431a0018cc8a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f91079f1c6845a551438760198cb4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07acd479660d25320029aacb6459af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908cbd0b244091e003863018d8396dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de0e61054bb229fb4fa2f76e7d75ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15285b6100fd370097471d9da74d5a01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a249bb0262987ca770969e7f53fe2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098e2084f2e4bc054db69302f79068a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70dd77c87ec22358c0bf8a6c6c74ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce574ef5b601b56530c2c24f8278376230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7b2eb29ac799fc20ff4d002a47ab4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aa3dc52633e986701a8e20a4face2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1b58605cfcd928ffe57552522cc8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb4ee33e5c5bb6c1169d61e55e3763234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c5a9a61ba0c906b2e94c6b0ee39f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757a46845b0e0495e14d09fb60596d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9309ce954f8b2c29d292229a2826651237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a03e7699a86a5ba063e8f2dbb3a9f9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09237759fccc35f595750b8cf287232f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d1141e2808f783190e3c2f00ef3ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe83e02d44b7a7bf14a840406f4875d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507d6e39c4b20d18309fb9ec5338a10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69016d75785405a4fcb755bb0f1d5e9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65333cc39d89aa4ebb595a31a320340c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c7bfc32aab2ae1d030c678dc48ed3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8a38d71da758167ed32288b16fece246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff99305e57814a9a4be5ae32ed01be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9f440d7cb001bdea5363c31b73e0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f324b507cfb8f1e9bbf28e452336347249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2686e1dda8fe58c2516b9b4b21367b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417e43761310a93c99a08c9a2aada32251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a538911ca06cdaa9f2b595c94a4e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445377e67088d361ff8c3e71a277e8de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901c7ca2a691abd7f597df272bb6861254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b23a7327415bd7ed50480e00101e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fa7953329c93c428eebad33ca45e8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742f9e3876faa60332178a1da7a400d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedcfe0092fc8928d50f19eaaf8f513258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6af3c05c9f3754cfcb0aaebbc76250259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa2c64b5229d5c7b18a28cc5850c49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29787f5a2c507984cb548e25113dee77261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a7149daa3d0210c90d6d5a629862f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495105f03175c4409a62a343f94c4967263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e3c3bbf1fb2cd98867426f782199b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224f180c23f5d2a5110c54fc739101d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda83953eac88dff7b66a827da4b845266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64a66b00eefc1a5df963c800f9cd6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96166409c531ba8b6bc7d1f19110c1d2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f146b32a89761cbb8e640738c220269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6ec984663c65d759d18b0e432c8b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731ab0f2c3102c78cfdbb0fe6406ea1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcdf30aa96736dbd3964ba2c654c77c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23423019dfaac207922902bf9c0b111273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e156763584d071ce56a67b4c021e9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ab103f9a37ad6b861d3526db821c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8607b1dc67c998ae79638e560f318be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35242df6f0a20ec5ad56feb4218eb1f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597b18168f7e466254d8d8e482c60c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493a4628611ee8b15140c0429c52c33279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff76283b474c294fab6df803a6d8857280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00d589bb4277723116d0bad32baf3b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0431eb342faf88be0855b5331e1e4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaeb5eea78f406420cf6b4cd4d0613f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8042d0fee9c7d4f5ee62039525d4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc637cb7981d452c1b6b5990b5a960e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bbd4fc957c2c873c282108b3a0123286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9a92cb33f1e3fe7c6146d2532fd47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d09195b895c7df46709c38acfbdc53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc227db8992bdc6f8270e645231524bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afcb2b49c20a61962531687fc8d5a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294bcc86c9aceba50312b90468414dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10309384723eca02570f779698f5ab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97350451a7a7be25284b544a0fbdb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df428e8712bea21d12d339049ff1ea7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35412a383f71fa37852ded4dd3e1d1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6916f1f521fe17014c111d7b38dc802296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ee9dc717458f7b77ed429a31e2eef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c559bf8f18994fe08b203fab3656c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e6a53bb87fa0004a4873576e013a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252e112e5ec88a926b73f74047f4793300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b47f8b3a79fba204fe9a190e05cb91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c86d15f71906cbbbd0b862c153b659302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92710db36933af6c1ae9221bbc22576f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95e89c5a9c8d0d274f9a5102d3f4e4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99515dfd0625099cd242d348a0b204c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7289e468f8414ad18fa8d87db8c7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1a906b0e4729e9233666151731bdb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d003b280b74be818e44e40ea149b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c3d8c77d5d73fb519a9a41d052ade309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f30212fd8089c2b445be14249abf6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f139d86c6356d1b7de509ebb0abc483311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50b847dffb9b4a868976d6b32cdc62312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32289403a1b38c02ed4d56d41cb80b51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f422fc0ee80e6b410752f4e6782323314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728fb1dac169293f335500ae91345e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6e52585fc4f0acf850f8522db0dcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f15ea5e667dd784b8e263eb27d2c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ebcddaed6fc131bf2eb4b3c8ab325318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871dc866002e38cb0a08df4eac93e49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25554d5a2765cc853cf1328b4e674d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dde6082ef63a8e2fcac6857d2304da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523900a48dee5d933b4be44bcc1d0ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969a7fe2556089b167510d6286a2541323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4391e38bd8c7a41805691bef736753324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4eac7f82844ccdf3bf093fe168c533325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b478ac6a88637bc4b5312681a58d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f572f8ec1a2b9365084875fdaad8c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d17a16e5545c946417af7af5bfc680328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123f9d06aa716a8e33e315720aed19d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafd03498b023d93f644683d2f6a700330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e370e742d88a06aed85ce4fe042829331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff437e490a5701e075c5ce02148eb6d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eb51e3d371293e9670e5d08514b39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5124cb175596bd23fd512a67221be5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90fbd209b41d9d4cadd11a181b95a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81b54fd2f2e6a9c209f842b6b01d29336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355595855f9559ba69fbd9306098129337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44383eddd105f1314626ff814bba73c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90437daae16459b662334c45473b6b5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5be24a80fd14ff66922675b60f2d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a19b4a1708da95ca4538aa4f945cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21facd80131b8b1873a5c96984dfc17d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366ea077933b4c152b9fbf2f48cd8c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983328013fd5d17887523a233ed99038344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124d542a462e382bfbb60c9919ad870345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952bbc16d4e703fb2ceefeaf5907750346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f5427e41dd02d0ccef45980a94461347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cce357830becd05eb2307c4c128f2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98477d018d57057ce87d92ad105ed6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dd1d435576cda466a8fbb8a1878fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ae45ca3387af0c977877f304b272c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa063b039adf022fdb9b4c23f818801352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f972d6bafb42b239fddd9f313c168cf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bda6ada8d154cece7d9ec3cfbcecd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaff3539e630302ff251b8fcf5e3f93355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5c37adaa64698a354701870b96a96356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606efae6106ee2a5ba547bf333e1cd70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08796d8373036b7c55f3ea810f52e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5122bac2565d5f725607851df2ba58b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd12bce68d46e3e69bd07515167dbd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a023a32c7562f7a0493e3452eeb906e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d557750be4eec669b00dab7199c8c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac05c0cb77ef663d3b823250c6116d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610674fd9fce2431b477b809e51830d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b0c51acffdf1366f8cd16d9eecba9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf74566a5e9b982a76bbad0ce004792366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b05d0e85fd353ce56aac34e5c169d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a4671ae712897c0011b52d63e18aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627424f5b9cdc26a6fa589531ff73614369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47660b4ef7260e894de155a3448e5f63370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350627c4bc70f4d1a81d5722a654d9c1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e98ed3d3c241d6f96e4c026ea2f9d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242596ea09de3dbc23f7a79161b0c25d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41691af775ebbe17c972b4fb86ca35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28d3acd888dd975ca4ba10ae72f049375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa187e68997573b184da458525e88f65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c53fb13ed84631faf397edab2d7b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f779063409856e50ed8b5ceb0c962e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b5ec53ee18c57347904d3bbd8decf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d52c9dfe08e502c41067baa6d971b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce99584d0514536b199108a877536e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3207545e4f9270163bf3ec2a6254e50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f025293f7b525d7550dbd6fbc75c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7c49dcd622bcf6566dd5c3057b387384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25aa42a3540f32caae805662a95608385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582590e57068a0fdd1d1c33a57fd2151386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78218ad810811be7cae5394dca57809c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee7d13050633a31f52c5334ddd2b66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b391d7deb342ed2f002d0c37e90fec2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b09c489c41ca652a6993a1c13ab6e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ad132dcbb4b5bb8abfa0e30951cce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea219cab6d9355506d9a725de2371cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9bbf343eed60e412dc43dd31d895c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e67eb9d2fc0588cb01df2d26be42f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb2013117c8e19ecfefeb16e97dc0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cc7bdd159faadccb6c102aae5466f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04849d1ae2f49ef83d87edafbd25a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035af08314c1730e88ad69e90361aeef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9544a1ab5e6ab9fe36324c778d08dc7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971a3d9d76e442da921b5d2c48fc2ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec2638bc7db5d06df2c6573580dfac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ed0b00ec5f0cad32689aa8840a0b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fa31641db07047ece8ace60ff6bb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c7b5a00709e55fbc3f5897202d406404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e4ab7f2c9a80f96dd251586f4bad1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cb77aa5f714ae1fbf3207e86537fa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06227f63267e0f135f4b32c191411981407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813b63ef2baefb4e36bde6602f1ed48408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b2981e16ca5c8ae56d9273a19e7ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46999f348bc480ecb48376730d361e3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e49e4e72c009fd606c33eb76de016e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013def12309845940ec4b853b5243e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795428f6c0484379358d90e2279d753413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38b22a4ca2f188e96b7093c6279f80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa178f6e4415072ed6b164ae9dd666415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f8bfdc71916eea1081f0a61733ea9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfc5b02faa86bce0fd291da7f58db8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88b6fcf0afa69bb1ca79f013273733418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea26d84fd66a8bca4c5070e879e4c34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e35cc63814cf082bc886e53fee4b71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212d21e672fbe155d25aaa2da57e719421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f23b546827f47cbb520caf7f08b85b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe8893ff0ce3e658088388a96456dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed925438efa1e844316c320684817586424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024ee59741ec978dcad80e1fa63ef5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d945e502cf282f1b6e96735888d778426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09436330567558267b024bcddb559e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b9ed06c99241bf78a5231e90d45ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c5576494c748517fe21225c069750429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b522f9523a32f5b6100aea9130b6c96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad6fb7c9a6fb0bbe1f60a1b8daf3fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e17ae5414aaff4778a19b693171320432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142817e55c5678e3745739b3db1e93433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a69bd2e9b8a061d644774772782c54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ad23c860fc2796637681a1a5dd248435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84968559e132d33b65635edbccac8d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badc87a2f7d6b6d566c8dcce576ad98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ab7df630dc0fd5bd418a92b0bfe98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7453669fa746df7e7f6751e54c062e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc076e0ec39c363a56432a7b1c3552a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933e4e85e8c05f6c996928752c9db02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c65482771c91dc14b94bdf18e93d84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977aebdfee2720115272fa2a7bb5d99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584f9e2c9d7babb544f51a6c6c28bea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43346f0ae85d20a47e69299f57925082445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aa68bef32ed0df9bf09e9d5c0ffb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3c3baf0b9d8c31ba6dbc82a3f4240447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b5c21859d4546815fa4348f6d7477448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ad79431d23559d52bb60095266a47449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbcda5d038ca098bdb3a0548b80b2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab0dbad1e16d1d009c57a7f0641fac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f01927e5e29535a8e60208ac73aab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbf5b5396202a972a8a5fa36434fc2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff2f73e5e3bdfad7d9e11f7b5cfea8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ec7ff4ae5965f94b8118b281e8375455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d8cecc4ac41cfd2b34a9d02d5a081456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d2a212acd543fe2e376a186df7d8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1ddd17f8e372d857fccc951355396458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdda47e1f7f56676c2df6e2835b8af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff8f2c0b308101da43112bbbcfe58c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c34e48b8d750292e1cb07993d6dd22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7fbeb450515d4368050af360bf2fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fef13bc3db5eba1cdde7471915df0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405f5dcaa713aa1482afa5612cd7a7f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67415fb8ecc227ea152f9a41531a373465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489d510f0988bfe03c65bce3517a6af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403a24fab49ddec6a59103ede51b7e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8857bafd5369719bc77daf9bb4cb5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85ec6cfc02ad0168d242919ae9e609469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5dcb8d2d54ed274365683f2c4ebcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b041167b54a9887b240e9b6bb91b216471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82487134fec73664b923a724c58fd97a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab121a72039cbeb7ee51e72a2956226473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b827027de1ef4a2b6091b3a45e4027f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0adf41d07e46f1102e2ee3011dea9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcccef7805dbda8e78b854313bf52df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfacb2539db900d8751d29181480b2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea34dcd4352408bf5e3b448137aeeb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771ca3321e3f4b54e380ebb1c2f2cbc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aadee5f7a0deb782982f3fd40ee3f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e101748ae7c1d6b57e0bd275ce1cc97481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd85d4f13b0d437fcd1e67fa98b2a3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26ac870bca5a9446860210bf0ae3f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeff8d1ca6cb1485fe4759578eb137484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f7aeac1541ee8f796a11b9792cbb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f7ad3be815b6d0e6a8e7835485a63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3445fa690f07a3a68596d8b957b3c0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee676c78673f16cfe35289b8d694b97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23a29289b996eee63bc5df1087ef64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0256d468fabf6b031fed41feda2459490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831b952898147a0fbf5bd59336fa767491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d876dd142826bd916dbe4de4ee91e3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2679670ca6cb8164e325c4afa07e3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c883c4b155ea872449a1bec9664d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18168cacdac5bb2a466079fdae67325495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be15d3bea9d07bcc3689f2f13701f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48da90a3de16364d5d1d26202238872497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c63ee0d4e17a954c1ecc053c5eab95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259db0a2a7c2810e3acfa06b41ab7d96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e21381552605972478ffe711442b4d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afc8cc5d7ab2405df4049ab585ef50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa709445c39ed4b3e160f6f3afd95ad2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609f6a06dbbec4a6c64469ef5e9ce68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58ba73a5992035fcb480cd5ae39914504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846e95f3273b5504d8d3c98b5104106505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca0129820a31e90c404ef80a4e1c21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2925e367dc974da0976ec83ad74627a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cbd89b6d9e43827867f9bb18381ca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180c9ee66399c4fee9aff4ca947e27f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736450852f9d87ce64acf9e4026d942510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2709d6874790ae33806f93a0244c189511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84729d5fbb7ed7777a271a2d7aab654512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc8082d181872d01dfa584a1f3be31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e6eb55c39f5b968e23df0aeff2de3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfe59b817e5b54c3f9b7474ad097a5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59659fe4f70d297c4f632771e754e7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaca0c93ef68e52811a6dae82fcda7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597b6a6bf5e9a1700c258128f1bbcaa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7880b2fb325cd5f222efcc80d38769519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f3db59cbd2240612567cc1063d378520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb5d670e41bc1c38277e72136549d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae87afc0f83e2a5c44a770dab0e2e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f59780e67ab0dcedaa68bcee491e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccb1a3e0e3fd78a77b240351ac2d8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85b8ddfce7316d55833698d6096433525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897d2b276b1a8b096b1a3ddfd64f951526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96973104b516203cc3755a7d5a792477527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d74164d997382777b790c7559e8c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e13146035125fd80e7544592cc4d8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a908783aad8f16f8695ba491e1baf42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7be9bbc1390b32171cbabf06d5801531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3742e15f541d34cef8d50c05e900c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e0f1e255dc1c990bc274f9b93fce7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6170e1a2920b7a405149d6be82eeaa2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865573d74c46220de76f587fedc0153b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45973167cb39159b72b61bf7071ab42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58237d08cd54118da0c6ef1c70e75a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501b93da07a3015d6973d85e4bbf333538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e5bf5dd75c308dc5e93f76b2c1a46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2975db370c807aaae3733c6818156540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52c47e2813ad008ee40102230e0338541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56777fb873fe497a613c5690e944287a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c4ffc0e1500e1786b1616da46e154543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d19f3d0ecf8d1bb66aa4b3743d511544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f864600a62fb0fbcbbea3385ac0e7c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8856d53189719207fee21bb83d3fa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfa89b7f685e09b70f2c945d3b1a04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34577ff14772d0775e0081d55fca2c68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262954b7ea459001ac1a4ef1fe1a34b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7116cdf2387ff89cf9b16822ecd306e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfc6d40871c6697bdcce20ca77a22c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe249895e7c27449036f3d06e7de9a14552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a959b446c532da246939f9d94de03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43495c3e7da583bb149fd88f65b55172554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852cb7caee031cb0efb7529251628e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da489e9b98b1c43d93dbfcd34360784a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb504cc1a70ce27c8495f47f3fb281c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863c695cf002205a03b6bb35987021d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cb5a2111e24ce415304b1cd82b71f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427b5e7b449a6dcd4e5e6452410c8c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adc9f47bfda0d44928834d67252e70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e60e86eb2797d41d179b51a8805da7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5667ada99abb258aa6b4038a2c17a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2bdd71c32990c329f8e87a55cea14564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee13f7e7efab38a7ffcfc7bdc0ca839565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bdfda4a7ee3db998e8f5161c0531a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf8b5f77897ab57d17948733c80d72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8393ac4dd7b33143b18954f954d6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c751c40d64c3ba4265248725f0efb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ae32aca9f0079a42aebd8b97bc8c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3508a61a1beecdf625328b17eb42284571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c662596440d1f941e6588d705d2b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69707dad2dd4e8b7d8e614dfc2df6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514a1f9b283518e0adadd329b551f8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46c0e6675fa0cd708afce0c5d969c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0734b3712421a1a90ae2c7ae499098576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535acd4df3e8cf3551c56d415e63b91b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01eccd9947aeb613b3d63cf10f572c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949ad8a77f69cec4fa7d6e3ec11b97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537dbab7f0e9e8364b44bc3bd2d0320580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7e47836c46ecd6f8a888f4aa3aa91581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd715e1bc789c8f6f35eaa83d6bd40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad81c9e9873288c78fe9472715ff8c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13163fec38cc4f24023fafed8b2771f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eea05456645fc86bb95ca0a22d0b96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8218e232d4242dd9e27ede5df1cff1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04495a370e1e65f457a8a542d92b511a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58c063b5a096c46da2326e2a59a0d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885854ebc731353efe9dca2158d0b4c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c30a2812a55c88035cd700c9cb3f99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135995b38c70e960e7bcd568319d9e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f85e99059b5cb8e9a455a6f3cd872592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad2c43e7dafcd9d5ff31465c1bd5e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33bf2bdeeaecd7177f5310fa8efb27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ca2ee9274a4c192d578570852ea9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e6044f980b9c45d21c929ed0277bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983fb1955cb81a8f453643254426ab7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89c6b6696facafd6316585ff1d0a30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b05e43c708fbb5002083f7ca08532c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434a66beb8b6c8e1a01ba1e25569c67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e4a188a2636da5aad0b4617914b62601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59cf0d77994149da18401a7162cc98602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafafcb364e9334331f7f242e3d93e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6e524bcc17a4d57677724c5419cc2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a2114f6ee2886feb20391b049beb8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9623cecf5ebdc145139a1766ccd07f5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637a8cf7921eb64ab40d59247288514607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a96790dd88466f2b517afdca4dbe7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9106824a51261d7e1e34b978ca9bf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d4fab7998cb65525413b15b4098a9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e1d4fbd79dad84d142019bf3ede9a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e87881e3e77d074d6db77ba990da9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58898d4172157716a654aaaeda5d11dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a83f97294a5a501e2f2d33322f03b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47d3302c09e9dc5f4a32d6eb424fb9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff36f4dc5a48ccec4c7f2b36dd8c463616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c51df365694075f3e02fae7e028e71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e8345f84e9f371013d8b80be35b97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9164aa01ab6a88c8f5b225a9dddc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94120bb9cea1fd7093044e8b10ef9d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bcf76f3ba860d9f4962411f7f2ecb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b92c1fbe59a2e297df21adcab68642622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e4cb379f587a15bb19afd8bb1b355623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb5ce65877c99f160d443fa16e35a8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c195310b25b4aa84815004f65abb6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eacab4293ce3593a886715313204d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dedd875843b0fe92c616190e851fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5991833a9b0c52c2bc8b3ec84530f2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e39589041681c23e25cfb7fa4bf4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b65ff2c30dfe6dd6e6c41806301b20630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb028a7589a43a83aa7ae28471c77df5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93973ec59c670edecdd09fb883bb06632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314694d7d0e0aafe098783a5cef2dea1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3eb91be612b2153950629e72c8741f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dcf1b2a737f46645c96801e8bcf86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b705b5e8b5e18543ebaf767a1c0debe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5122f81b6be1532300f50cfa1139399637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282ae6fe0695678203e3f1c5f4eec4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945cb9fab76336a8fdb89369ed93eb7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ee68a1d71a46e092537e9611cc5d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5a2253e9f368d053ec812bd8581c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb094337074df3ec655cd4774220bff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e339f6e566042a6a4ee92ed0a6cdd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f0eaf6831042fc58f5da8e7e62c2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a7787569432478e442ee6d1fc7c0bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4981a3dba09af7cca5fbbc85a80a63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303457e4852ab82d7109499ff23d5d58647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a09d2f435c709236b6bcdcb60c40b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6790381ca6ce1e099f6f815983e9be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b761d15186d1c8bd6a7724e5a5bb6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad723983dac18c8f5041e754efb740da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dda2629d5a4b51c37b0ea951273b4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36ab65f9062c8b4190956831a057bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87add667bbe8cec1d605b2d7aa926af7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d5739207d16cfb6b38ef83eb7daf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcf55a7ee1f47e10965ad176e745d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddbb979566e1938eac68fc12cdb77a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1c1715903b8087705b977c3572cdf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f50a758d11d504207fc22b1edc806659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94b3e0ba2e47fdf2e4e9680dccbed0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb5abedaade77b08b418cf4da86991661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0306c66c3ebe395a74ecc5612a2c6ed662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77ca0e12020b829bb02d545dd06b80663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338e448002466ac35244981c8ed243a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ccc1a36fe7955d450b90c49f3d8fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c6bc1d9296430cc25af1563d0d8a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edab5e7ef290817c96b978c5b01a21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521909c3b374b47286722b0144232e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98d0ea0c58c4cbbaa3c88d281cf3cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617cb6731fb8d420a31f8f49f38a0d2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5543153961b51dcf6bef4a3585a6a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea505c44a9cc6e9716d522bbdcae87672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8eb840d95b2bf3055a5c0f907f1281673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96740f781a2dc5acd47f3cc7a774213e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63a14faede18fdad520b7068ae946b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1b1893257909d2da409ba195a1b09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e125b080c800cbbae31dea0a30b22ca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3da479e0b0e134b99a4a5d6f122f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605b6115359267c109e1029d25cebb2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552ac10160e202013bfcddbfdf0615b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa210fc3c7b2312a3d22d40a04d21ec3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c7abf3c281f1f6969fbb4fc64cafc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d9c93cc7ed6027ef0d50127f6f4f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5fd54cf98b096c44ecca5b1d7853b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb670eb28eab8054351d9150421faf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab69454108d2c6249d0e2469f690d4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd391d79b456d0176309b12d418f538687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b01c7909647582187b055232b6164b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcaadfa0893647adae81bd60b149cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86d307cb2011ddd44d7060de766b28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1323694c082bfebf62c9fc936e32ad5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411e2099ec63ebc3ff415e70db9c6b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e334e238632ce636869433cd5670e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1613ca41d3e33d16a8cc54f558146c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe97f04be1aab8d64d9b2b0f754dddd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fa4499fdf03d77dca8701f22ad889696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6369c964cddfe82e4cd01be42dca703697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106854ded9cf7c043c4749e5bebe51e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14cc2577c6926057f5bae8b1f92f30699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f0e95fb80f79d598b4741e0067022700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba55d16de50fd06da62a65a6f71884701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92627b8e6c9749028e9675397dce2eb2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14400090e06a70ef1cbdba1300f80b61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0eae4f57c7aaf43a608511406d4b1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012115e9dac6bb2527bda63100dc9d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97552c31bec5931e15fa743918fd197706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9354e8a106622d47f2d98039344ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52337ca07f475a031ebd6f6bc12cb520708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a513105c41954d08d30f0b69ac5159709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7419c499770bad90c193cb8e28543710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb4d9f1a32747ba7c018993c9d1dce711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f92797e1f0a889e49b876473897b2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ad1ac69dfae94150bfffb23557781713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e798a241c14e71d1f5815e71872d5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2e5e77fe904cccba73f73ef1e4435715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bb21e6eef7cfdfa1677f935ca0744716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332eb737adf0440cce1ece7e0feedea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4a496fb1f193845146267f892c503718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ccd3bd1ae2deba453e71428705372719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce60b7c068199c759366d34594e7982720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b27051528ce6dbd9509a7383b134a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45867ae0986bef1c4665c6a935cb8ad7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43509ae588baccfc9e9564847c7aef4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f3b3bec358e61c5de4c6b3fbff8cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e4aa47187d0811555eaa19f419ff9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc32fd8ea360f8cd11035bfa7995e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59968f8f498fe5c4f471821e77d66b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735d757daaf3eeda6dafd95c36dc29a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded8f52bda1f2eb3e4910ff7ffcdb75729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bb7129f767c6d933220727e5673d7730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61a5cae8427e900d0ecff9447645661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd91c0ac722213a1daaa57b9d9a07032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d269b259e2e66da2fc5eb2a2ac4141c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f168204c9726fcbb050781b6466fc24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cb5f205eb54944e30c9b8f1be3e165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b94967a2de03f0a5eac529db095886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fe0d007110b1318c4116e7f56882a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aac50b199739a483cf0955b67498ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f20d2b00d9b5b65beb4fcf916d62a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1606b37e77d7db053b13bac4639ade010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab348e8234413ba92d59e349581217fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752112e3c7f15d2923857a1fdec146712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834492eac0a691024075e7ba9d8fbc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fabf6d50573e07a9d7abd102204efcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f17bc3e91924f62a9add883bf408e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639aa251174905aa11936ee0a94165216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2680373ae4e33fdad109a7b550da617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567dabc9fe0670dffe5ab0b911b852918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f05624efbe2a5cc315eff8f93da98619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9393cc9d91b4ede3ae371779605dfb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2a72366be85276cb4b937d565cf0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba921d9dc2239b30272c532577b54a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008177a991ab5037869832e48967bc3b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790250a1dc1f7bb493fc717e563e92924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f77cf69529cfbe94d2c8688cd7f5f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e82a2050cd20a78c11f349ce77342c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f68a479b16063c3ea70ea8fa75286827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04833ee1f4f48b56b1acdf8ccf056e8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eafb96a025d91680255b5a013ec026129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d4776866451ffc471c7589569314030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd05fcb195a825d2e668a88b4e74ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52a8e3c73cd1d709b3c4a4f78c0a6832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864d271366f1f4565a2a74fce17dcf133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c982852eba285f5e9d5ed23e6f6c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce20ac26614f9a6a55e17a0bc7273735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba2157d5e16ae527ffe123b13d7d3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366d10b846d674d32e949a9531b278437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4b5092f91e5a5773b2b59feaf78a138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3b3fbbd0cb8f1e21627e071437e7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1534b5e446042cadb7046fbfa1d467e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697597b4e5c8735c8c249b2cd5b0884441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551e9838dd377662ccd78c2bea18b5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d344ef291f427c81364dbf690bd45843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5a5d74e1fa232b3e254ef3a4a4ca044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2accbd9308dcf9854ca873dce05769845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ff4e545b7efbae4461e99b05325d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59373341189cb39c64d3d4e5c0006e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac128a165f1668e50c5d8122c53981448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7bf98bfc09fb2c3d8c651ea5ca31a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd1a225dd3f0415af0cdd485bce8e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0722281832b5c514dc09b7c32293d851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44ec2a8a00918d97995f0cd8db75b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5127b2310c221dc363382cdf7cf29653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89856fb198402e74ff29002759dbf154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafea3aa139d03a96e1bb9052f424f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be9bc246e46d7f17d45bf066e0d00056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d50f34b72f4e406d837d139b0788c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546d3a86fb969ab7bdd5c4823739a9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587b9c0827e5feb5327518be69ef65259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae4ce542bf8fe5f614d748cadadb7360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e452f07fc0601e08f7770935179d0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15cf43de6edfca7a9879a076e7d51862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb306c75d02c104057ddfdd377ca37a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045489a1276ee7358ac6a9c78d09ed264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3c08bd7195af274e9eea0a4098d6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ac496b4153eb1365dd1d34477b45066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3292b9d2c2e6427e85007cf9070bfb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e467e38cb5b549323846d60ec656a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce2afe6ab4d5aaf203dfd98fa622df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560e2623202d23a3b2397b37b86e09470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c51a6dc624e920290980f5baee2fd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49654098b4da890f12773546e3782cfc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1011717ddbf62dd7f714512d3879c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565bd454dda47ae332f74f14741fc7174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b444a9de3b3407d40965ef716d8f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cfc3f4dfdeaca9a24b6b63c31aab676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814acb5dd8001d37b9943e2ea52cb9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98594de1ceae06594926a209213daf2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2127249ccbd5f8b2d9c749922a3fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98851517e42f940ba219c5a105dd48a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516685e3dc34fe9e79e6321a42393df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26fecc703abf8b46e22d170d27d7b182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f756a878d816d0dcd643eb2cbc87a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138164ff25580ac5b812390a3ea1c4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27b7b44ba2302ebbbb6e00539175c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f952a1d9883f19540f1e60f7a5eefb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3087ca10043788d19d5ccc6942f478187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad281190122b3a3218afa5613417d50a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844759976aa88262cea8e86f1d9a2fec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63751a71fccb6f028e79df80e98018d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6af8a158bac4732591510933b7095391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ccf51167c1da92f42750de2d5761192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3984b66d9d987b5a0d8d0663b04afda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeffe10ceb630599a687d0f85e4bdba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c153cd11c1e8c9ea4a46468aa28ca195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359e8dd8538994b701b6d2336980b5d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d35d2359a39820cd748bd17a3d45e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d92a8bd65a70cb7773eeb972bcfc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830fbbda8071aee1b54bbbed90b78c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071df87f5aa0b3f2dc5411b913cdcf43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8da632f3d57f911cc0e34eb57e111101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc728986fdddbce5052b6e2222be4ee6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ac1fccf6ea99ff82473d08442cf93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b723aa0b1320fa9674367f70411d39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8d21f8b9e3bd77d317b65b51ea8d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff858feb33449e6185595757ef5d3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c6792ad8f90da9ee26e0b805e4897107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374897fd4bc96ef87a529aefa5dfbadf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f157fe654ba810576034b627f8dea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb0455c3861adde5ce63666a4129d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6523e91361067eb0a591ca4c65d0f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5a922380c69130ca15cb39f3a778d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47add01a83bff0d5c382a581d1bf944d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc559a73d424da7baf9350a0880ca7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4f7434dd41e9231e699e958f91611115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfa0af0c4421146c952dbeb2d2e1bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360e530eaed32375d7a2df443358e17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b938241afef23d614a900a741572d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42442cad05000c6a3bef91d64c8a08ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac755e8241bca8e2ba32e446c1da2a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd46c12f243a73428e363c92fb9b1b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0cfaba184d72646786c266a1be4de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a2673b4e26648b5eb46f09b583923123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53592b25c7ad704b082cd9e76c6d53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da224a832a62e9cdb0565123eab018125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdae554cf8ce3caf0b7d13a48e92d83126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fd00bed172543755d1a1edb444e92c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3dca146f4845ee61aeea3eea9e2f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c99e54e83667beaa552af48ab604129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1d2d3dfb64baa5ec55e7fb1580b79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1d5981fcfae120d78d5daf37f8516131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edbff2b8914d40f0b689b46ee075cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44993fa96e3e1dd9cf822cb86102f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f7872754b736f2c4dd0c48637f84d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0ddc09a374980eb2e027c986b9f9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f6b0d4704e3d2ad13f6b342d3d986136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace981c4d7d3865be6dccd6400d8865b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd9160739463beb293a05bfe1025d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4570d43a9517a86785bc9f257b8022139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f8529b258835bcf1a1bd7fbe5fa10140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e64bc0e6892e7606b60aef99b9c594141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5db01dfbdd35ee8fc75fbfe7baaafc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f484d5866c40fb32fdbc3c0ff4997d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355f9e4bf2ecacc7571ac097bce39f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83d6c44b5d221aa9e4adb6ca51bf9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c0909a8e749ea42221332e3fe3e82146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df57e0e5920366d17d3e111a75bffdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b24c0cef0542d3fb632470b397ace4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927b26d5fb858b50bd1855efe700850149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004c9c4a694002abcbf6f8e5ecbb81a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765476ea3f34c37411bf02e2ad8633f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d433bdbc97ed6498925777a9bccdbdb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f139f193f0ae5b771988f0e5349cd3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb24e49da4a56d6452149741262efe1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4682c6ce8433a3173b3f5c3ad9f352155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b24d91a413bc3f9ca46195a9f21b8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ea4e77d27ef8194388da5186e48b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fff486215761b8d91df8766a3dd99a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f6a25b255797b913d1f76f66d8457159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c82999a29aa6509339dddc50638086160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b18db7cd2867f9ffefd45c3f662f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7c1d34d34fb21a1a616b3d865aff4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e34cf44dc31e2d70e63a186787ae6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308a3422d786f7e06a7168b01f6dcd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbd8ccf489fdddfe2ad66b77964bea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f680dcf30054c822e4796a98a2dc2d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310add606a808c3927976b15848f1353167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc642c013002ca2b69feb496b75f01be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dbee1cd4a773314442e08d49b4f97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eed2d1b5ae6358b2daacc078bdbbf7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4b1ae2e932334164a789c3e8b5847171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d2b2105da95d5adf25f4184bf8df8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b67c8971d0338d322240d9a8552c8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e16641de533653612126014d944338174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047cdf0377a95aadea7b169bcebfb90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2609321cae95f84fbf12ff2c15af1fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9720949ba3d259e9695793648e06bce177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad16743e3aaf9951e2aa4b8386b623b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068ecdeec31489019ba4cb9b402e5f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9defdec4560d318ee4edeb8990922180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0999545696de7a03f2da484295d816d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb6af91ccc829b0593ed09205b283d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4b90d0960d44c03bdaf61cb82a4c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce7f2dd9b78c8ddbddd39cffbf05de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af830104e1ba44905b3194c8b8d16ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a623c6e4dace37f68882837ada49c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64524e3458b8c52faa391d71cc0c96ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e75e3c64b4321d2286d06eae1068b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0222fcdc36207c3fb04d6254190ff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f390928d65fc01fb7e79554330bb4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f304228eafea3a86f4812ea943eec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9ea0365df0ec141cc899a0a7fe72c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d5872b90f72d65c3f020381f55990193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cf692eff28d1673234db1bf94a894194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e32846e2cb410d1bddda11e6eb0ac1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72b8ab0a892561362142ae3d2b98ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aff0d23bea587b870b2424e259f47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e724adcad39ed6ba1cf0ededcd561c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef3828a09c0a051e97f4e745b19553199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3aff3adad9ae9938b5433bb631b98200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68047abf43d590ce57abac2c2b3eb79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa4fb0c57fd52a1f4138242dfb57d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b038792df0aa45498dd8e19e22b2e93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655393c6367624ea3b4c9f77134f66f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5879b8ce4a8f008b53378718ad2f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96eceadbf6f5053c0feda84d17c245206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26f57326ddc511543cb7ad463b8856207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba2e65aa5818aba9c8f242080b38de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e93ea417446a4040cfe1a6cb9c20d8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9929d284768804b1522b4eae2abe4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04651ce2a2dac6d6fbd4b07f360fba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257cdd715115b264551b1e3e931473d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a0c42e1faf9841c5de64b3baa6e1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a51c5b5a359b666316e7a39a0728a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e3cd3d532f388587859787fd6c6d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a31d4ab08c5c46e0e4d48699b6b319216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943670cd801547f32c43700eed44aa4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726691a464cf617219602319edb3c27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210882effa63fedc2d88a03cff49379219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd666fd3be11eaedba419f9120605d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a17a6601a6a0b0d01064dccbdf1c30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f8f5081b255bf0a6932ad92d99d5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253f30538e4c9780287ba791fa2ba07223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910700e2f4f858b816593e88b53c3ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4bc0f8c9dbce8b67f77d6fccf86b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747b4bee532f3e5882676a3e93db5e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eb340a42f9ea2b0219491974e8551227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60a62dddeb39478dc2fb81261c1d92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00622b7e1d1422947b4f81d6942665c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409be8ee182c045afef1b28e50517937230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff5b0782a51a8bb72b0c085ec29723231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9b77b996d7b1319c72c9bf7c13c4e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657551c1df0475b11a69b6c87d53e97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab865460c4bfcb506bba298a189655234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0daa8d8f5cf5fbd8ee03b448f26dc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d3d87f4a260ad41f29fe1a4e7fc54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987a158648997d93b6e51e29075bea2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3433903b98d22868c3b2b1295258357238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad75c247d28e0ec98caa071f6cabf7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550191a9b56ab04982d9e7b540670fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8258761ae16b34e91d03136e75e8772241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d0a214fc65bb5e12ead31e3d17f57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa38001b631debfbfedad436dc08457243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774702a29548da227ed6ab2db949dda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10113871692b12e03366f5b5b35607245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b855488e4b6ed01053ccce861a46c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc93ed021c8763c72b484935db0176247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3438e3a07c8f26db926c56f87078da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879cefc40da603319e970f07e5db02b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc78ac27ee0ee2325f9fe6d0e17232b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594755eea20ba7d4e16d3b0aac6f5a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5752c69587d0099e95a0e6b6b935e85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ecc3288970b7677e54a6b6b3ee672253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653656c63041fb7aeff8369d003ce82254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7681be4e55a77a141280080fe827d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a2049927ef5e95027fbf991bf72da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e95fc42b885bde06d546349f0ac47257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34681874e4161463a6a2b235040388d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55a77fadfa076abea1147754af580c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c92a11eb200dd2595e057f7966a1fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daef14ff2aaa229afc5fba769be8bcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0950b6433183e016a6e765a7ff18e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fef1bd3a4dcd8b4e7909c60391232263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bf9a3dc525c581494d8fb2cfc256f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1792b9862835084e3b55eb7e8e08cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfc073d54e9792cdbf3916b379980f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a8e241c09f66723b25c36d7ff414e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f2e3e5e24e1f076c47b69621a4feb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335ad80f29b66b56759e4893e8df898269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ee1ff90a47d82897536b98d5f8838270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b02d7e53e995e3cb9f43973569775271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f64ea3cbc8ef1c4fafcf1eaf5aed7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcab76f139c339fc263a88c0f93199273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cc4c9ce0912da1f22bd9d2c280a73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d8a6e3ce60b069f2dbe57efd8761ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b6d296d42ed5296f9b6c3905b18fdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79d82f55f3fd4cb58905d297322456277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a429b7bd2b6d6d9765247b68d7944278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64684810c4a090fc6316e5ed9f701646279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2094c93f4cb9cc7073680aea394079280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7064cc691a8dc550de5801822c21b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523a837a826973b9ea27a7392aa3706282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c10f352d7f92eb5239366587cf638283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3bbdb6526d41b9ff8e05685a9d430284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73a5d930c9c44f4c41780eac3c9015285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552e1879ba4d766e166a0cc92cca6a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69383035a4e8e8536c9999ecd53d2a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02157c62239a476d22c5bf3b0faf951288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222295b05f87e75d09b17d17f78ff7a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b562b8f8ddc3383ff430f3f7e2818f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f858718512711cb481061c8548f470291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6df8d3cb99b9a5623e5fc6da9ae1a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117010fc817ef829ac3c9c6ecdcdcf5e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b5babc76098d350af222add917104294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4105c299a9b32d6617d97800488a8b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b0f037bfc30cf354b74860cea01f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8698ae1aecb2ea1435d460241ed4af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b122160a5c1629586f48076278068298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b282096499431fe0753e90cba6992299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a826c8834dbb7c787a04c5611f41c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edba0ef63029f640595d5e5d22618d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29078b8635f79f31b517f87952c1df6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd659cdd78fe411ce8109a481ba516f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635a3205907c05125c1024451426cdf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4b0b9248b704b2accc65c2502018d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00496a0721f3e0715cd431d881544c45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab1a0242303d34c3f30ecd108d1699307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266816edff781b6e41b3ecd1c72521d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15da31ba2b3aff4fb5e4af9868d073309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2afa2cb12b4476f1fe96c05eacda7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f98c78d93976ed12946bcec284c0f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e52350a5223dabfb6f1689e4c4f12f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976c4594baf3ed1e2eb5ad99f1f962e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0514da81ca265f8be66c91860fc31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4af3c7ce5c700b28af85981f94932315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9ec80eb103919e02bae250f218c89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bf26488a94f005c20489cd4d40b96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa847864f2d1a26440d69b446fe06d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5fcf0b249628889db3eba2771d9d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52c00860a2b12f71807d1bc6b2300a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d007dfbe52fc8eb58a9f37dc714a509321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86357d926c2b0938464a4f6e5a4de543322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c4d22263968fc480e387b04d96ca7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190b2ed9a6508f9f5300e387988d2eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aa25cfb54a78d4c6b1a18535aadc4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b93a5548ba9fab07ab2a57f76d0a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e16103728ea42ff1c001f3cd227d91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fec27411870518e57bc12805d4cb1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47721900509118a082fbd3e5fcbd7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ffc4bc8909ce4623b15db4d7548d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034b12c1b31f0215b1bc45a4a5d8bfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e616d0b47e933af50cfddd6027ab8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3325fa068824a226f3c8761a1e7993333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5acd226da1525886f68aff16363360334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e80b05466609cb2cf71eb875d5198335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d311fbab3ee3e62ce88d497cea4381336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedb0c8fd432aca2280c4f62168a491337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e095beeb1653b7d1f159b5a5a4d3c7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c44b990082dd265f69b2e19c396f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128ff8d9d9cc0d75405b8625f05467a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63c6547b77943f4813e87161a83904341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cb8a56f7c5c5e5ea5684041c8c647342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ea225f9266b0c236160fe0137f74c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ccd5f3aa29a63d444a6f3ec3c6e16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd377bc8d727f41e1782ca6b306d7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b33b5e8f89a55e073686c71e925fd4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc87a9f0ed0a3516d9f1031e59e435347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed780d4fcf59c9ae4f3235b87c493047348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83848b5062d306ee8f6c9a4060df404349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a23b59f7542b674321d39eaaf3d28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3da5a6b9aa8c0a8a6f8b20fc29d5b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d938b18225579fedc6862f5a262021352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c70390d9f15c75b40b78e5e4a9a87b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcca1bffb4495558e6720528daa112354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa1f4640a3bf15f19f05d4ac5a3d04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2078ff9946c5c49887c0ed43c13d944356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb88adbf657a93bc7dd3b41cd5851b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa429e836a30dcbb998d4bbba48e299358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa033b1d7e3e82b35c92621d159228359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a798834025d872b9c2e76c1ca949d1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aec42c95b7a957f0dd45a103f6494a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d422c7e462e0fd5c5a6d36357aeca5f0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ef586865d93e00409820f21b8f23c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3579212d6efe999f21bc2060b5713364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b739c6eabcbb67efbc864cc89a48d06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09cd3a587b3f303e1db73461c323d8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed2373b3de8ebc8ac8dabf01f21fe6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcde65d42ecb06bea43b0c2bd48e26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8907791ab13ada16bfe4c53a87bd5e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656ccadea09c771c90d282e57c72cea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c413eb3fd0c34ce78b8150715f793371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd772d54776254021ca6e07450e1f1de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bf5cc070cd35911e4f77aa6572af8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba514e407f72d0fe467d1e382c9b0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba81e3a566e40a23a54ea956e4bc7fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477e0f103024f8aa9488efc2da3c669376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cecffacb5835e13144773167cbf4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137df34e18bb3644736b562703fc409b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb8c71d5ec60c9c4ad044e5da3f70d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e15bc2bd10c8b0d95839dbdc174f64380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b49bc368af976747ea13f01cfe39f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f422a330da393e4896a7fac5aec1b7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a556069522a53ff23976b6903210748383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5cbc6dd80ecd3fbf8c4f4d2731eaf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434161725532f7a38e573bf2ecf6108c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065958468264105f79f0ca590f11cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88741f5f9a7ad27380fe40d354aa7a2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2c13cd75f62eaccd2b2dbeed2237b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bfbd04732147e4e38631328b56d45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e31956a6d3c1c87736cffe601cd632390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f6280ce782f5fefd615536b6567e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f678da29672bbdf4bdd0eb9b51f63b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17362dc096aeaeaa9c99a66ff1c859f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9464c78cfe98869ffa22dc0616cc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97069252b37372d961d562fb971c758395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2e436a0c47cea8ebff306aa6a741d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90799d2c1b51f13385d53192b2f5359397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c2da6430886c95010df2b4621366e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4026c0cfef5d7728865878a76286fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a09cb4e7c777967d6e921f4584511400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d555a5ee8e69840726d27edb626c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c630c35d81a69ae44eebb81f36c74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293b47abaf1fc2fed94851984123d05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8a5c029aa0cff0c42b878a5eb8615404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9c6f5acb40f32d4df8baa8746f7a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5a71ceb4c7cfc6d20d379dc9cd1ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d33bd6638a28337d754d529b9e1b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93345513307fbb6355992f968b0f5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b59e983292af3a601b9daec226253c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70f9add3ff047e428419e277bdf207410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb17b09ad8bf42f4b3511c688c5808411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d0656445daf2f7652687b4e57b439412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fb32a28d666020db265138dc0879f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd694c7e0467141595b9fbbe3be61b6c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9057567d4829ca09954871c01c3cfa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a96140a55483651f53842b2646726416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64fea0b8dae088d4656f10ef60063f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bea00a98b55eb703afc31b4399265418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b8c9166ae7458a7229c8b7368b4c9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c15f328f8a30b347bebcddc3d6329f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbd1fd8c93f5c195bdc82a5082d62f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e60ae012e8bff774f87069255645c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d1a92262e60bb774fa3a289e4b729423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f62a5b9700e057db8a6a29606b6ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6763f468ab29ac2c8665afae26850425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144e1d98ca33e84cc31fb108926c9d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283fc3a0aaaa838c31c1df92ad9f0db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b5a490aa8d4f009ca988880fab955428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1ba4e72c68a66d5daf9b7b760d87d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544468845bbe1da4d461dcc6ceb7d107430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dbffc521fc45dbc5078d4a53c188d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886f1a9acc0a9b7b814f35ab334ec5b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b6d5811b7732ae62a72f41ca0dd63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3166d809bd31b5a7cb945bf0eb378b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383bbd339283cd1a70e1647398fe4bf1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77312eaf391ceca267b9a11c290f6e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741d3f2adb155a6633ec3d28208e173437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d7fd8e9d33ea8c7d95bed1cabc5ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251eae73596aa83ecdfc0d3727e2e68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f644e73a8949cda3b31dd0432b5a39440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6576bb92ecf2c009172a76011aa16441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb9f1fe473f9ebeb32e9f13221ab85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5970ca11f5a1b7df9c25c3dd6d4fb8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19f2f4ba2bb4acab5a0d898b6f3100444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2cb9bfd85a33d768f5457d3bc5724445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc6d8c403baf78c05e8d72781b9529446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2e49cd34517158b2b0ffeefb96700447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f506b01128a455ddb84b140e3e6c897448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60b51e2f8043c3035f6452f819355b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d2b69ab230cb90a34e3c02214f330450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58df657e2f1b8e53c2c1a5d62d9aa49451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13e197cc23d1ca66b0f65e40103b5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a074aa90f945252752b94e93d2a18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e968331eb1feea8844d63f6124dca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879730565334d2c951d6f0ae86e7995f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503186bea3f71736dbf0cbc860d85820456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e4bb8aafa533595131aebb7818bd8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a803b35ce34663553a9613ee5d6758458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ceb55b26fc2dd097ba41670ceb69c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4a5e3bb49233d15daf50948569af6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a9a9543dcbe9c8ed399415e213fd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184545ace4ddaa3c60269e6e9b61d1d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db9c628f2ba135d339e528dd22078d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea98d3cf3f8ff70aec4effc7bdc6c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad18be8e566e79637f0b0c0a13f853465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65573f718efb4e212c9303d65e566a9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad391e5c71921d872ec9beeff3192b2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4779d6a09998a64d52777cec9663f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed55152d2cecdefe30d10475e2bfa3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25f6ac2e4ce3e4b1b6e35f288c668b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea50832689c4d7a42afeb4daeb321b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa181545eebb62c03c3a7570da2a73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb0e730366b77edaab80c64ed07c23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef4f5968e9d8d0ec0a10dd1d7c1ef6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118d379278907611747f897272b776e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a732190d3586f364587a73e154a6b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2e1b46ea6f6d3e23e5dfb4c5435bd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6a8ca53bf1c4c11f4f8134e4c4768478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae053f1fd87369423f32c6020cd148479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665404e51c6f68e057b9f40d1245d0a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a333bbf0b972233c58c5916a29dcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfbcdac0737c9ebb5eeb773fec11a1b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a51796f9614c53b8c3826bd9614b41483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa27f216128237d422ead0381eac9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd7a110e3c7435a8107bce033b1a77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b2f62e2ab64f9ef85f3015f2f8c32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ede3de2da7574c99f387606e4d1027487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df0e96fa208ad258fd88dec0a7edfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1dd38d3aadbf236167cd141ff57053489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a98e202c0067d3f011c953f5e47e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abf0c98771dc23223ce92f0fa9c9ea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04dfab56e94697c49a589dda23a006492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953803fd924c10574af5b31863e2c57493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d241270ccedc8f65d19ef097766ac05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef20210aeeb0ddb24d32afbeedf692a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6bfcca5dc673732edcadbed0878a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdc55b8c3496d3c0d6227c9129b640497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d904545362a36fa74006ef1027b697498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a44e79a5fe90e8532c5b79919afdc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5463a5d26f5804d5d9cb08e6fdcd519500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4c2206a4fbf615b24b5661630185e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224836a2a5786f8ae6ac68ce95f20780502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb327760a3fc8f99c971c3072a0885e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1e8791a5139999e7b77ca98dbf245504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6cc3dcbfcc63f033d736cd6fee730505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61474a35050f82270e2a63a33043c3d3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b41a95fea65d712902cbb7fbdefe7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e65722ab00002eb82eee4015176f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3183562df24473ee601e553a8aa46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932567a10c7de133d4f04d0adf8ae34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0dc95b7dece04694d48e6de56176e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a8000d1b057160b14645c168668ae512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2cf5a07bc4ab602da138dc440cea0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd317422eafc4fc5f992c72352ce8d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96027bf9a31548bb9e7d9df915a750b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a8bf321916c7a10d9bd396fd50317516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c358671eb08c6519c75904a00f12fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b7034675c344e4f2fc35113febea4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ed52151b676753a8a2ec97d12ac04519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bcdaf62c11c771b12aa82b45e5878520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca58f7736c89dc8de8a53ae359fee56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982edc4df00ccc612cf4beffe24dc740522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee1b06aed5a66d0cb5ab06cae0bb01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475e0bfc61ce6e58f3a02aeeac306b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55170665297433a2ce92230ee6308f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed8139c57504b8aaa1deef8d33adb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a036b2dd03886a38e597d47c71f0d1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f439b70f2689d82c097ead9ba96f5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de6906e885b37c776a4bd48c9d266529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc719275c2dd7add936d7c109c31e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603731bbe96a94866a09eea4ddd4ddf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f507a8ac88f57f5ea5991e2dfa9a58b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2af9c40b811fce1aec1f5ce66fe85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370004bb5312ac32d95c99f4b50ffa9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85129cc1b6e4d2b6daef32991a1008ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f359cf9d4159f0d40e636e54fb2073e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e37fff9a4a0230ec604e4f9fea4ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fc6ec81a0a818507363e266fd295f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6b8704aeadd3adac80e512e80d53f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bb7672ca950cc742b0a7daffbbb618540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349dd99240f230bed466a5c655d35ae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843b84e3ffc92795e2493589b3a92ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae4dff6819dbd84877ce241b9f119a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fa2d231f55b4431aa187d816f40d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac604675801c014ac55e951bc035686545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915fbe77f40d3c18f01b5a2f44895b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d8eaade8da5d6e0d8c981eb0d4617547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7481737d326a630295f4908e3d75e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8936384c51e1961b8359ab75ae4b08c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ed1f97f305464a2557f8bb1404fa5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5baaf9fb5faf27dfd7602c786f41ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9f87d337176f04ba0496b3e3d7340552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74ec201d2752ca5066b5bc24cdc547553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0fc9c0fe4ce18d7a9c83af3293872554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f042fbfcd43595fb1885bddf5c79de1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10244b0ddbcf51f9d5631f9f4f1a9384556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3da1a9d3dc0c44d4c6727e997ab030557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953d38f94158c01b55497c759db3b05558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c2244c48017dfb78d17558001aaec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ded44203db40e3389e18a6b2c38751560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462cde91a3eceb08739dc492c94354a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753085eae93c300155f0129a581fc44c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889eabd9f7b2ed756557e8c342fe72a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58225ff68ec05b7b2f24f6f7c3cf5d89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d43149aa435d7f5365b30dc2400c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760e073f8eceeaddeeafe17bb240b92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846ffeed34c2f2eecf4bc535c8e7e11567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7063f0b463e3bdda3067508ca44f79568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39750f7eb7084789b177cf9869f73bf3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bde1006a7e95292141eead8a980f0c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f26f909bc4b4a82dee7b2ef35c0f8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7f34ad599cbacd45f8cace7053899572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468602c30d825f72634653bcf007a11573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f44a952ad6470ce7a128617c6b70c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea007f5067439fc71cfdd00b5c2bf74575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f112a68a67cecf2918f1b231ae213d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92ab0cf30778a80c8998f87424b5b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f33308c967a8571efec8879a054e7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ae07543e1dcb2e5bfff54edc78cdd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd89e323faf3a4d6701acb0a86c7ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74c474b90c8ecb143f1cb157c5c006581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61f2789f439bda18cf553e94c5ef31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a99b51a338c4000151fbd5e91478f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b2fe1a0b2d1034347ead9244495ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1bcb4ba4dfabfe5e561e4be01e743585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96301ef51d0b472244b57ae5da9bbe14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07ea40cbccaa90b68eb06641ab7fb6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ad395f1d5a0af29455d600f09d577588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd97302c3360456eda4e650298cd68589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c1d8519ca1b0b3d57145618a9f603590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b0f96482f8df1c24d0a182c18dfc3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e375a8302246dd531f31178ddea7af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c94090210e40f657335d8d3dcf1ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f378c27801ba3e571a6092ef1685016594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2f75c3db4204521f492f79c9e799e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b48bd2b92461ad73b953361a853183596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc474747b6d279176230b8d70b77ced597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ba1bb0ad829272e46ea1e907ea1e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062842de66641928da963bdd3c367c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417ac607be60c66e210704bfddbced6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4cb3b42efd6cda4d50d68fbf27058601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aff1c291aa883f332ea8bc4110db51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6372956f310f9a33ba3bb8024b7fef6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a398bd992c6e4cf845ea5c354c13b36604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bc4549ccbb5bcfee795705afbf7e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c437ae7883274ef8e085e56b4f92c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa42a1eaf77e69ca6d64c74ceccfc7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5062d30a74fa16b92501d66f8882608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3631a3a7c6d606a47fa433ca90a6ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcd9d9cbf3056e07c7ed159206eb88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c2f74f7e45e27c2b8fb493545ce07611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32e78d6aaec3d27376d1b35c69e2f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fc3dbe13b3d760949aefd897cc135613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0ac8795ae08a69724e0943adbc90d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07922dc193c2488696a05b0a5a836de1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a4789e96726d745dcefeee82afaf1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65a4345d41257100c3dead9685dba3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67348dea186c17a1cd8a9677eed348ce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c84c21c5f531d413d76afd58a5bc2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cde7505a3cc1b65825477233ab642620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fff4fce960194259e5d29f6805f8d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6153e034048fd679ab5695d4c9e9b62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b75b86b9de2100692682b6e7043da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10716bf24e7cc46a4ea39a464afd073624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a98fea46764962433378e4a483060625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e48e4e82227c0a91056d9e35a2e79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15075f24419f1506ffbd4798bebcd11627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e05e374a8762ed0de0b49b37c4ef3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e821befa64dd6b02289e8eba3c2f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b788baf2119cc4be71969e3d0fa412630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b095bb2ce94a66c0ed360137271611631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fc32c3c32de94823a48ef8d3d22f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b3e84c72dc9099f20977ac99ff64c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f269fc36a8f577ba6b7f27d8874a9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc54d224acc8b64f2900a2f4535d5e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565e8cf8510721217e0d254d5d5b72b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ab269eb0ff868618d64a0e291ed77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed63687fbc4d9ed9e6b395a262b19638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c5fabefef64c20116359ca851a5d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bc9ce64dffc3c3124e2b1f1d55f55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892f4248cb8064e34f19e986ba8ffd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9592db311de1ce88c77368669adc2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e214f3dd619a00b310076345d4d9640643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c670f5d00d05d2edb44ace3c43ec680644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd628344f6d7de30535887b5439413c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b92c6729618b092dbcf9448e650035646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07802815ee8bca151f9ed5bb775755647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9afafa7444876c1a9fa5e4126ecd2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185cc0c8e621a9bfe41f518b54d8701649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba36c53332ffe8c77cfb9481d054cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adcbe6fd1c801d3f0930ab4e40b119651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368694d1d7f4063b942dce56728f698d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6db09969c1b529803e8f67b9e9e05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13c39d9c7127310a70cae5eb9228c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6e070d167ff91aa8701ac08dc80e9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92186ba1297d03085d0e35575b7d9a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503921ee55e42c8e3913388aa2a7058657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1d1a9295d272d7b6fd3097ced33ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bfb203384e40321f03317b3d2deca659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0059f5843ccd7553b351a406599b7320660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421752af6d8d26f3bcdef66e584c1979661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606137181844d40cfdb840bd98d23439662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec911537e25afed6aa323dcac66e4f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16800b109ba8e89e524b92aa27c322e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53467ce844e4e5619a077413ccfc5d77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e49cd4b6bd187ddd2f8ec196b3c9b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c04f958814e10cb30c60d354b324d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb731145963fe1db441393b971376668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae654fba8ea925f6feec0df8f251197669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c93ca5842ed78a48190ab1363c962670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b37234679d9c83240a77a6c48e414671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f6662d376f425635a5ae74abb8a85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83f5674656e1337a2cfa32ecbf4918673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6797111fefe03d6dfb7f0e2059317674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc8a10a5c4f0167238d1fe48ea081a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c15569d1cea80990a8a57124c5940676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38441abff61c0351fa469d8dc3c9f6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a181c154a6e53c2a7c77be19d5d9bd7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ac9205d4a9581ae1c5afe42ab1049679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf598f7750aa47920f1805b173a15b5680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>