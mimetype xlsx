--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53754d705bc42a8e500f1bdc96e470a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a35136b99cf949597b33a60a9659d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d032c67f9942cd768468a1e25e3a2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d9759cf8edef9e578a46e59a094544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8480b1e0c8ec0e1a92e079f798718805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeed5247c81edbfdceab0a1e18a68a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878fd96cfd85f6dbbe5604a25af2a557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6f1f867d28747c39581d299d50ce98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71e4f7d35203c2b660d3e2d5c180d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0252d232a8e92688aa26b489bcf6c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3aca829e0f2e70c484e3a19778aa211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79acb09b0f230e994bf085f23482e9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd214f6e298c1363a6599a48d10a6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ac6dbe46424a173ea895d499a14dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03dc57d7add652678fcfced47abd3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448cc8b4830a0fc893e6e6f87e940bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea2ac70d12f56b8d0ff1b8228dac3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9f240fdff2ca160d72895a8e423ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb52d4d6110e961a218d367da58ba6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e8cf5fc71b0f8aa616c6fa1b0662320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847777e04fd4f2c49e34e2452574e76a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2454088305b9302f82aeabd0f142622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a15d6660673fce60a063e7bf62a48d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceca644ee1132205ca3438164ad609224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca8508c55249f52953f0ec24dd146925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8280e80f898157a602f9f80fc0124c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe944bd9958eee0b0d1b608c4a0c7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073735e122309c709da547749aaefc5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20cda47fbb83e9ac87825b1e48a34b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02810579449efeb819d6129929d1987330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6df09ad82d31b7f7b923c832a248231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d157c092ec4ed7d61eadbcef7d9fd7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c2dc23f2b7ff4b7627de016019c4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f39964acaff54de8222e7d655b00f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27752ef7bfd1ed8194754fadcf7f72e235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cad1c1f7ce016ca8830fdb8bf494c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fb72a9714f89028b78c8fd6b8bdb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d320416abee7f4e296c0548e5ce6ba538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431cebbef7e871cc60f40e8523eff2e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324ffeeef574e1b48ba99d1e903796f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dcc5df63b2b485033853ab09ba62941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68c14bcd491aecd8ede8593f4c8a8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c9a48dec4dd7e3e7987d0b0f9dfa543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42d8d6aa028fdfd76f75a5b9df2a1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fb5f9d59af0e9d2603943cc6878b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fc412db401a98f0d19bb1f865d08e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3ced19129d4b4ab9d38ed9ffd492647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac6a1a4bb22ec192b664370d77a0a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52479783fd965494b5bda2c725109f8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cb7f75b81006eebc0a65ab0cbe17e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae508753d00ee487bfca7b63cbfa634451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053ff5535ff110c48198eb3ffa160f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5690027a0e04bec73cdaa8a554c17d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01a75a431938009525f330d28a277054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950ebd2981885d9f620c32f87cdfc3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bee47112301249acb1d3ee765d07756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0076c61d94078adef96f6b159ddd21657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537e193175bedc62280c614543062c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dcec289568ee8a06db67ad8397d0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd80abbf2e595bc9470bb974f933a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea644d333bc71ae61b08dd1bee32f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816fd1efc52a00ee155aea5b3d268bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edcba071216f98b52ae7dfb497d12b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbd429237d532e2254b94317818cfc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37606c2edcf1291907b14a579cb16065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f495a5dc59657377b8091a368ca15aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0197981823ad822c2fa079643b4c2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd614bf3ac5394bb43b6cb93ced126c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5322a38b91af05118d3e0bf5466ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132caa403de0a058af8b73630f00fff570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a2dfb456d29ae82ceaae1eac918cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a1c7289df9bae5da18ceafe9fab7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6a8afb43a98694bec8ba1dc45370473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03faad4f625755e7037c9ba5343749974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3d16c04327fa97317275723276bc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1932fd68a17cde711c33d9f790e1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795359a8a93db1c429b37d2714ef8e3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364f9c6e754699e0e80d82833259b0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af2b3a5f2e5bcd25f8e3e9945ae3b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a05f8eea31ba6af12dfbc9414296080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96767de51c36e89a51155229cbb723fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306616f575fb7679243a58c418064ea682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77174d715a2331736f153dbbda6add83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f442e43f7188f0f76bba071833100284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fee9c94025d5012c17dbf346962e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d743ac5683d9b5d56d6a877e51e18086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d51155084456f0f1a9c60263e692987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187d9866341e17bc0598cf29fe95c3488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ff2ed377918fe73aa82ba89543fd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51fdb1ec314e8caa8992282d95ae8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565eacc807b52a72493c5de0c2ac67791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfedb95be178fed1f73cc04d101865f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf42be6aabb8b31fb6283d3aa8e14393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d22bcb75ac440286b6596257fe1c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc94aac72cd20d3c1373f1528d22d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa29ee83afde4cf4dab4fddb820001096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8116f1ac51a34b768cceb04e0b5bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399281d4e1c5d59b22d8db038272be398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae167ec0bcff34f98e3367bf1460d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6186147c97b5a6248eca1baa68426100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb8d8cf29fb32f49098d2f8f53fba4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c36f9537fb857e6eb37b80aa43d2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe6e6b65b4da334e1461c9fbc689f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9f7c8626a48c4d03b64fe12d1cf41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76ce6d906ba867087c3523b93eef85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afad9a03dfac1bfcd60f04f4c9797ba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e347f3da52ed1bc19ec13091b0182107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05a9e157b4c9d92501b3e17acf9fd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc1ee161053cb1cd1143d8e0b47310109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296665e62719c86f363f71cc6712835110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1238aef7940a4523af86ecbf549895b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deded76bffc23f0cc42f76f1c922dc0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89f7a725f0c0427c994d6ed0333eb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e219e44eba8d5d40dba577600c75fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0b84a6dad78c3fe90f5b8fab870a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735846f0b476b71f8ca7e89bc36f5862116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb75747379f97093c54a29a82474ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cbc79962b68272e73e1bd68d6c6b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4b0bc66135aa36641e763a891342b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdce69ae211e6f04cbe908184da95f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05787f07f3c1944621f234074dcedbb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220b25d1d43d06447d2470feb17febe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ed63b8eb26570dbf9cdbfc0525528123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc582c7398ab171edc6862aa396469124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5a2cff0d57db37839f77110d4d2d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed560981c52df658cf32838575cf7df4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7f3f03172eab615d0b8469f675907127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01901ee1430b93dfe033eb0a65f0894128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec62a829f70448933b1d0396171c70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2743bf2a2e690c4ed0348dbcfe446130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01995f94d9dd089ce79c11d17172b50e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450356b3fdfb727385b8d27cf05cfbc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8736a8015bbc0b13a4027e6ac4ace133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02a934d2b622fd14ba7ee1004c9563134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217db89907f78e36a1f7a337c9342fcb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530930919752899c527249909f0b9529136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5049307d07159fba869f98beb16cad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f86cb498e0206e63519b9b32b8aa01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c22e40e75f1d49e303d4fa5c0e1f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2203937b40c61a7f540f21b271d973140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734d90e602646003de6a2e921d5e84b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb14b53cc1643c3d3b80f3df986713142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625d4aec3c90eb9c37e517309672d00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe39a4525b68f9bbc88035db482dcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e545d7a7305449a53ac875b3635e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85039b33fded2571ccaa5aa78d4c51146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699be06db2bc8b63582c47a88bda941147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf2ddb167608fc9d16bb477e76e8b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d7b807586448bf62ebaf3b35ce4aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff31f3b7e950570bd96557d02b1e19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e62714e3be8e137dff1ffbe82e28c5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2030c22d656489d656d2b5a6e69367152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a6ec2c1a9a5e0c4e8791d3fc43243153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcab9a84dd7911889f912ac5aa1ed1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486817f02cab0aa59c8f6131af446104155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f9063163b42ec625e1a1922edb6a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae098858cce51deb6a1a5d8dcf2be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe081a31bfb70ba5ef89257870d059158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ba16bc7f3ffeea28da8ba558c080a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b7ddc34c6de94c306387860c5c7ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108a59b9a78cd0befdd2486f9a07c01161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d130f80d7c5af20503062abcbd44918162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25804077c8671382653d0306a833c5a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d3a7d88c4dd7d070213f4bad3412a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fbe80c97c1eaa7816d7dc08998abf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85aeb8eef8ce414e49522220aa65c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e4e79cefe96d7077ebe9989f95396167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebe62936cd4585c27e330ebfdc2a0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f848256fc0646dff3c8a7d87f842a55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87a60167cff13ed5218cf9eaf6468c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059461f28f856a92f70cca1376540c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d65ae522899fc826ec638ebdebc39172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd08cbfa9f854441c738132e65f9ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc218a1d3d872b1eab025b1506f4800174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b3e87296e22d492318b3ab91626ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9501161f1929f29ce60562e565c1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb055962623c20a754aee5f034372c8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec67a20433fcf623803f20e5e80fd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345f2b7fcf50f4ccd2be8333774b0b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a29195fb2a86130c2efe8a1933ae8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c273dac38193a9a5a78b4ca0e24c4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8215a1655119f013609bd49ef8669182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed37932bbef6ed067e291e893c207c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cc2990839cd8312ac22fc60522f75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed5b6e60557e3c6a454a94edd972b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e7ba9caaa592ddb97d5930edfd0f0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926b0f45c6041b466d7466108133575187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0f2c63a1438b69f535cae831aad23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fcf9b9e90c041a61f97b928e7c98a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8e12a3ad3948944959f145c01fa5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079bff3e4c9a06668c3d30d347a0f60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f8fdba3b1efafc4df687ca19cc00e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cac72e33fd3c7e04fc8f44af4821a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cd7fe33df6318530b212506d45a7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d9ae489049ce08053064378133a09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dabe94db8e67b84c86274fa585814a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a49dc80c0f2063feab764dd305205c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f723a3b4f73559dcdd0d639e37d8a09198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbd06f41afeebb4425593bcc5048e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac092e8524ba3f5e5316c69afaa773f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2955ee65759c2a0594ee1077dee474201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee705acd5ab9c00654fbdce5576246c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa8ad27f75af07e399d3ad73b629b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd79a44b92fcac5160aced620320693204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91182619c41ca2f864f811df02ccaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877558f801e9b91b4e763e3adc52fc7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328929053a1e643e7c8b71485a3d1040207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5a49ebca16ec1ec0fbd29d620a018208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a05faffc21263cf937a830468ae952209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1299ead803e69c7f1f8fe492eb73b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40b17e9a85c4642128f3adad042671211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470db99359d709c9f5580717a6b45c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11746380c19313e864af80dd1b78bec4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239d393c6cda34bd194cb8bbd2b3e42214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f41a57088bc0ee3882d101ce8e8ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca3f000c0fccf86ca6041dba59a97a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac718524006964443524b65a95208d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7820a55a2693b61b901a246e625e27a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b792358c3efc17739de1fc528a3f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c227d628bd858cfd3009639e58026c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ddf987df14542021c735c3ed8ff1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121480dbd891b65d5721d4bf98753764222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84276e7c596c30ab5e98f31e706eeb08223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830d8d6fc3455f4817830375fea6802224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb9548b14b8c2a21a79aa17ce31c4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df943e1b5448b93b7e89a3082034e55226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9af16e9c38e13154c752c88a635bbf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e2f4e80e8915ac6a920eba5aa0f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6c96ad540f0e0651c404fdd8f9175229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7443e26606a8a8a41fd24c43d03f57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7834a36ec4487492e8c7b8af6b401231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e8e6f9c0b644594d3762060dc652a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11020ebbcb8dc4dad2601293c2fb9b95233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0effa3cbdcb7a9d0e444aff1fddb94234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633ce65a110e078cf16be1ae4030b26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcce721fe926856419f29ad2a27314236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e75a79b707c2ddf13762e5e741e9fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431175d687014a8fa1c2763a35f9f17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137993b4488128b3c6dadac486800ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e38b488556412bcff2e4b4a6fa458a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967988e3b854393fa3d181f6ef2bb761241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ad7e64a367dcf5bbee2e259a2f5e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb0c3eb0d92a46cf0dd35122faeecf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06861b2ce68d6f03afb343542bbd7fec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69047c99067fdf1b83a24839f68ca1c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f7e66907ff02825d51d16097b1cbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f010a859277bc462167e7f45e6858a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33cdd3ac08fc126fe2c2246cc2ba89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59916bbc35bc9e81d126e2b23db82b14249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084c3328416bb586431864d73f92ec3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd411412ca564a10be996db7a11abd3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933139d30a8aafeec8de63ebe3d7103d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720b5c555aecaf6e84edb88f8a08806253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b6ad5cd8ba41f007275f9c9d168ba254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eba405b2536f1ac20b559a138293b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334f7e94e9ddb0c21920e471e0f3916256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94a00d7e2b3c5c569b4bad9916e616257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63894c0174c3ff612b6b643d1ae7d6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ed7b4c203ccc7883a850fa37fdafb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7ae0c28ab5f80819b0f04e630d9a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908cd3cdf3f91095993d21404c5c8c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173c41db620c85dc991b1c069600c79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3fd1c3ea1139e4da6eab2e91fe3eef263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17bfdea7f8ab9cf42f248cb9193f95264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d80c30ba5ab222b64a0ba41e7ac992265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b822f8ff58b42aea0bc7031699e54266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b453926a4b488e2c8e3301ad057f48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6dacde5dd8cb827f40e3cd9678e41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8da71016b6e6179559ea39574566d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bffa9ecc650447a86d550b27ddff03270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9316433dd829965546127b239b614271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7809a2211b6dda929abb13a93449e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f774007b01b08cc6c9915d5791c2b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247504b952583b2d3547c5e1ab911984274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37872c645d75e19b7579f821c74fa8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2c274d2460eb51f6f98ed42ddde32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cca9676141b77cd873f869b835c02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3f8a1dca7f055816780e036619c2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f3c0541cbbeac5ab7fa7c09ffe707279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5bfe66aa80a2b7b71cc31519972e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded74868fdd83c877eacaaca3aeb0845281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292dd04eb0928fa584e7f235e4de456282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a172befbfd8106a58fdc91b15f3b5b4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b7bc5205a0e23a72b716fb2c16010284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78646a30c22bb75ba29b182d3a95facf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e319e5d3a0ecf16c3b67c1ef93233286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296c6dfc4e55bcbdce5662ff9462f80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfc32d4515c6f237fe6809935ed29b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653a1baf74e252da9a26e10ed211b18289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956170a6f59c5940557548d6bf82b16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220d8bea2cca786a3315d974d4592aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652fc63887791bf944cc843dba1a9ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525dd6579d997395ebe87498ed24388293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961ae4a07bc4bf64f0523e5b9d25d01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34994e35c733c1a47975584000ad821b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d8cbae7ded5c7050f4b15b830419d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98401aff0a63c44aa675402f3ae6dc21297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dce93779f519ae5b54caeb8db119e6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca004e4c73691bac090381efc96f73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fae55ac8b4a9c52184043ee6a83d44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4cd13d97b620061588688a6fccb05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46827640c007b0f83fa0ab8de073c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968451b04879877bfbee781515f2b183303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77a4f5150f5d9381f999355b87440a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49668d7a631e550f5e04e0b6e53a5d3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ecb273efa0056a38a42aae922962a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44269c0a354c7725e2a15817aaa67699307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e3d5f9b8ca016619650a3e5e583a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7b1f9957464be68125c8ea30e7d71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c20242999469614dbaa416209e8ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3ef1a0072c3e078cab841608fd98f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f38f546099c880feea2939ced4439f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9907ad83cfe8f54d0d51a6f7d92357b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d607600f0c361f46141ace55b148ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3b5a86fbd7fbb36fe7e2681ad7799315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0f78584ccfa00ffcd66c819b2c3be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d244b38d2cf7b80f3fc75d45f417302317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202e9e708018f712b78ee39a7e5babe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989af64b60650076764db16281952b5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f55814a3f4399135649525822455f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e6c009c2756bbe5ba38685abf5959321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693edc6b0be2e9b2970cbde3ddac8882322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8556d535309a82518e63ad8116fba4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a9222208fb7733c92f5c84e46cc78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca723b6f84b97005f0773a0e6df3890325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65a9b9dcc1a002c839291feac8a359326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45032332ea077024213df766aae679c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05d4b3c153770ddeae6d5bdbfce7d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac19039d93b27a4a0d53a474189dd25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd8b6aae620f08da3080aa2f6d6331330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86f516747830ce9a02e3aadd4282a1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9f5f876ecfb2b550e6e009e7c6f22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771a079f21ba404508bae7f7536abf1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71878cea6f3d67665cf18c759176190c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1606be25e6236a4ea772bc3d227bd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98159dabdf1f92c5c2d3b28989712d5d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544e3602a0d80cb1cef2b5c5b9bf333337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c87c139ffb8b2271a141b95738216338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98d4216801541a76e6c73dec556278339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25b086764ce18177fdcab1f832e36a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5735662e8f713f9276fbf0d2efdd97341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe697858620f1fdb021b0f355bb81d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a709f37767508495182c1bae321b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56552240cd886ab7a5e893bf1f5ead4d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3a1c89778f6d7bf51accdef784277345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9ffec025977db842df14c2bb24763346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bad267182e20d32bf8240f4c805b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d0c193605dc524d5dc2a48d39d78b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c48a272310ca4696c1cc2d618fddb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535143d73d88feb99c69167fb24cd3ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2200a8de39527241bfc4a9f2442ee3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b5a61fc9a155435bbb25bcaf995e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ac8a09cbd0394fa8730876ef17ebb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a6c1dd5ed1e69053deef819f6c4cc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f2d8d093ad8c74497e2a314ee0807355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c1cac7891a262ae8939b088a6e9f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e69d15a7b7663ff0983fad22fb6a27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72b6d302d8cfe56d1507a7d3fea48d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4217f64d586c0cab6aa0dc119735dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efce96e5ffc5a152bed6c3643fb084360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475d44d05a90e01063893672802f155361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a584d3a5385bed01da7a8d7b64dca4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63421e20044b6f6ac246975bbd2ec04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d913bd49a51a4166a24727da3a915db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0830347b277deeb6e6d53c9a92fe545365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8009ace172460db80f6f6e6087dda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7abcf016e62fbf6b90f29cc9dccc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a63ea3d87bc34ae05e72d8d4a8a36368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fab27beb42686ed4c8ce210d38196369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e6b556ab35def7321f56bdfa67f32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f64836d1a0b6c936b5c6c4c2a84f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df33b3c24d1107615efab25aecaa30372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a567c01fdd7e4145bbfaba538b4d8f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50487c055467fe7cc8ed76d94db562ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86a65243088fc609e7623492f8e6931375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24caf67c069f0758a8718ec41eb47c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2a508880f06f28680b4c78c2a6f1e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2c54e0c2a91be76508a2a7bfbb3fc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d54c650dcfd9eb1c41d21606b89eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa365c212bd421939c812915cac244380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c493e17633633508e5559164c85ad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba72947901827a77faf48038b899ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9da9aa32e4ddc3f9425c1b8d01ab8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2054baff064576ed5be94ef9d7be43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5e1a5ca5bba709a3dd536debffb87385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d9a97e290693feae102f6403810f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6fd556978b4ff7328f7977eab54bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ea95e0d8f4ab0f63a09f0662c4334388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef66dd6049038d56e23d418367948389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23379887f1562f8de9d230e465e4a018390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70130d7886704a597b3fa7d31d7f90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0e456b1e3408f1b216b60eee42bed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafdfb0ff11ff22d47cb4a72411e10b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf606b80e44e1904d8e4195081408be394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb4ca9687d0862f93c664f27fb2657395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b52ae8b392d35827be9fa9c4b8741396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92789244f806977dc5167ca92f768fb2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e470463ac9cc035c2aec1f43cbf3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623d7c442b0fc84f4082f07a0e2b0b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95073819b618607838904243eb738ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122c6a55c56fee27d81fba6e229fd50401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec37cf77289ed6f8ba96dc6ffd213cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8a0e7002508bd06095cf259a3f0de403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7a57269c842bd9671cf15d9546272404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cced75fbe088536375aa01154efb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1b56414e658454a9cfc17132d50f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c84823e37b8f9c4bd97c443ad8c3e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14d4f244aab07b620a73826d3c12b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad893aeec4c302488c382a0db985c38409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a90434f66517f0f20073734369f2a6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da906c7e6250650cf3371af030a09fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ea64539c810e67f7d7f039729bf52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640258f9e17f134745fc053bfcb96c9a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9cddb9e2f4a9d8ca19a36f8324e09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998153d5f532c73caf2dc686264c68d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c8802440d25c24824cfb65dc61e8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe8001742c692a21e360bd6fa34ba9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ae222053ed7d5abe4286e4a033830418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0518517155cd7c277037e3556b465e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a1a6733ac22728fe6c7d25127d899420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f013bce5a4e54ec50fa614f76055e73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d9343211932693e71f4eb62eba0cc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f48c2a3d8994c512dc5f8e19706c0b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91650d85fbbc9af2cf449b68b6ea953424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445f990516b22ff030f8529bbec5743425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4717b556c284661494942db1950dc8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b99f70a2ce0438cbcfa2dc807e0b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c177091e7ee7d4cd47196fd244faa9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca532cc9f224b5adeaf91766b5da4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b4d276b0ac197d89fa576bc0adabc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524b0d51e65d3f2f4d17ac44cc21925431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff481c135319dc912b09e325c0355b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba895bf57d7f8df9dc23f1c3ea9f63f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9bfa77cd80be4cc581df0eac181d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c5d0b50907a7960a060c8aa071ab9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e317bc13d154d2bdbbdd4cf9470f02436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e9e76b2111640fe8c223ca88a0884437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6839742bf7caa7ba125f6cf1ab65fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122df3e1c3a33f1421fd8f16a9d2c3f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978191a80bc8feef40b1e6cd05177df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50707e877d56a685b34ffc3009fc02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaf1b6130d75bb4c608c40e5bd19aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f810ce4e8de5802314e8fab61a7d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39eaa4d5f3dd892f4dd38d2aab4039444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7bf11a574c9ee009cefa392a82595445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7d72fad7208b052f70fc7a3cee2dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5925df1c599760cfbe2519c782d827447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaebfda5b78416bfba4a7806a069dfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78660a073817b966a371d57d2d1c9b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5d04786bb83131b2cb05754de2cd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25f0412af880bf642bfe61667292af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3562e714e0df3968eadf85a1614dd55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8235c5aaec6e5667af70894401778e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac637473e97fd08eb13348422ceb0de2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af867a61b7c28e09acaabf24676e114455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2047da26f9094eb92eae696ca70c8e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b4449a4e08cd8c1e8c76cfea589ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe0fd9eff67e15553eb9b08a5e8c30458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d9e84d5a2e8f28196c38a9f9dd9f5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b19f60d54b14b4ba0b7a1c7a9ac33c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae5b549a2f084d18813ed2f4cd83a3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a56039e9ef5bc1c8a08f8e77cb624462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06993766e0e3ef80240d048622e63017463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae5cd7eab61d145e6cf9f769333661464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724479fd16d7cab71d38b62749736ae3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505bd4a112fa139226cd5b1cc752274466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36be9cc0c39a9182c88fd423545a518467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b9a1fe0e8ebb36629a8de0da5d573468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cd363c34b1b404272ac79cb951a33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10309739a7e985a55a02abdda006916c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a121c53b9da6e9e26522a371b38d9d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00bc42e9cd0874c215f8aed618f9a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f9cc3c23422203362764d9542978c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319106e95597f331720213d0ed690fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb9328f09a01065ea877c17f5b7954475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81d97a7cfb12db2121411c4e612ad2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f1d33b050bdc2410825fe87c2d9bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9dbccce719bf1f9dcaef163cafdb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf87f251aad27e7d3f58dfd985972f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9e6951dc5e39ccad7157b261747f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa725d1dfff58bba4f4c2dd3216a30a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bcf84390e80ffcf1ad4a732369e703482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c4fab03742821078ed146ae092c01483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad6bddb9b19494adc207c8f157b478484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f490eafe46009d945f1e243bc5eb6d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa27d1d18990ea400b7252d40aa104d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7140294696f8498f0a19ee0b0515a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105219c09ad09cd0d349e95c3a6c53df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dc96d6d05051359f33d5821b012b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c6bf68e22008ab29ba47817cd5d8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a26d620135013f58c3fb3d730da480491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc96bdcd98378fd36af5b05005780e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b4babcccf7a18e6206207452a34f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce60b04381de78ecc6f10184d15f7b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1413f5cd80804aa6c63350538797e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c0f58f00479c5dd39d0257927050b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531642861e9a04dbc216e2793ae7ddd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c284c9239270e9a8f6efd4f28a6cbb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31603cef46681d66b5d22e04d947b3c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052f90e770970e0916ca0357096bbe9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c5d7e2d152d9a91b4de6a7e6edd30501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f78f5412fe64edcf4f7a5f1123c79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18609c860fff5db05161b3995b4549503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa04afcc7120f59426853d9fee891cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d553f459bf64550bf4984a25e856fc4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fa35ee2e4c7c3d55207380088241a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aafd36156ca4ef5e447baec8d2dd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc1c843028696be28c8826fa521a89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f02032c3b453d8f654a956ecdf69c2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bf618967f46fef984ce16a26cb4ba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c06ccc6a02f1659d7aa3907fae4386511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab368317466c22ed9cb6b7c39ccfbee4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe03e6deb0dc2528df86ec47f09469b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788499a48af9e7eff5a52678f1cb65e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7dd2d2acb28dd3cfd84a5fcb131906515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d1f03f8771d6690f0acef1bfa7254516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71089e8d147476df35be84ec672817d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a732a8c673c9dcc49ec3772fee02315518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391084203e98eb1931b6f8f237f63c5c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e703592025a68c0c000890bbbf067b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08b3c0dab6d70c6b215462ecd4e270521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97633bfa9fb412b685b9946b9b058b7b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183499e66f32a91d2119a701ea2c658b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6737ef9d36c5c6d1ffee84c62a3a89524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8020ab507eff2d7f655ec787d2873525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d4b74ea532d64f3950500a8b55baf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fbe3b5c279ecd29637f5febfb72a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac26cdc0f8dd0b08bd50d65aa80db9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8ad7c1e36ae8ea4dbf400136c6c0e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3216f8801b36bef8c9061bd53809025530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c02ac6d7960f2079667d5b7660f281531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c496c278b63c1f2c29175199ac7373532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6b21c26c65d22e186ab9012601d8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4010344adc82e1e9ecde757717da4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1627b5ca62d7ceb536cb92edfb5e9d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872499142da25a39d055a9a78a9c067e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddb96d46bd0e536e647eecba06e553537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaae55ab9db9fac871631d61825b379538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56705a94ee60b0dfd21d1b4e5b9bf8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65689bb57a73c0610278f312d008e8f3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245087510e47d9a13b71b1e7f4bd2e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2413e917741cc114f4aa49c6763954542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c96f8692850180a911864fe0e8f3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac30942bca45f159c82cf658f4781d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c8ee5569cc4dc29924e99f02137e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb368f2817e6cfdeecf6c4bf879516546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7def010e8e234f0b1e56be89e56ef54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c00b2ce7034c9a137c2a138a47490f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fdec70291a713a7d250c8d55a41c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609196da1e75d23373677e2a01fd3d52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bde88b9db4240d913670e57e83f66d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8fcc7614988af05a558629e6e461e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa40832f2439f159208f060eb1e0dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bb03cc4273716e0cde7aa29fa11a3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62771eca4d55dd925d5510cfb6b527cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f02c2cab95cc2eea60377726bb217556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4090d7a2db51e335eb7df13ac8ead557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f699cc18c2c9658878592256338ef0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca114e0d3b7c458610a31e5c3248c1f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6b7d6b30988ae47b295106558fab5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51c0751ddbc77c8186105febbf9dc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b191963aa5ac81bdcb615615184f21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ec27159838c3753a2c5c2eecd56a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d83344031304f7cebbfd8070b4156564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c96bc1202e52ca397d8ae8864d116565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17d8cb3072520f4c609cc44d06779a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab94e353c2f2ca44ae986f3e422295567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcff117b4020e3409eae24861363266568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e5af66a5172128185e6e42d7dc8d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3b2f48c05795fc3be3994d8e17558570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f76424d5d8c1fabd0572c953d2134571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48efb8287266d9154230f29c51fbda572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a21101a5c4eda362b74b953f17ded573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65f6555bfac796c684a16e085cffa1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0b2b748e7128713fc6d90b6d00a4c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068da495b3edd0c0430fcba54c37395d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b15bfe1baaa84d5ef2081d71a4f5c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cff6faa41975b45f7c354addec49c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10516fd5160f5bb18c4d9683a303abf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7758bc0eeecd80e279ba416488670b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2b507bdb73b932d3e8da27f9a42f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0179046cb78a2f205c1caf1ac52d1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46696d10a2e40141e9aed22c3b2d754583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ce4c36ab3e2d08ef9d06d74a0fd6b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e74c270a94bb453a6be53db45dcb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9a6f3839564b67ab0ad30098aadb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386f6a83ec96f9bb667898e53f67456587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8089b4620f9ae8d35434434ec78a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff80410e4f1bd8b28a1f46536d51b8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af212c37044fa04ea8b88f5bb9136856590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adfc368981856b610503823db127e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710eefe671bc0131e82ae96fb8f0d3a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecff359a475903105bc4f64fd2d92a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c62138eb8db87306ad1c7e7ba6ea4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a73573227b7ccae044cb50327345b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7594bd9469e304069d7335b08a038596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162d1a4be1c46b2afb8c4b00836e428597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7730e5ada71cad124ec3cd9d7f3b77598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7961aa69754d8d0625ed309216b9c12599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f28f955f2103308f8b281a3c50ab2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d7481136021f15e6829701f75763e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd266bc9329a5435b93319c877383ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5e99ed5aec60729805e0f92e05ef3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a83d3765cf1595b1bfeec9dd0af989604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bcdeb576a7d1957e2dfcb4cad7d1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1679be7e675eda7716108dea237ab606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c35dc0cb8765ca83ee516e6751655a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6c824fc3881eb3650e1cebd2a90d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa280f8e7a0eb32df864c144d4df3b4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940247055230cd960935fc3668069489610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3472fe70ec7310ca795dbbb32e39b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a62f19249cc2921afda71098b6328612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9160b1b11cdcfbdcf1a947eb7bb3e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116f7914765fe1d60974702eae2580e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea26b84a32463b87e3d2a7ec69e96df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc133d5958f1f4ab5a67f35b060862616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd921702bfb23b2798ec70be9b776a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c52033525ce9830ceaa65b3c4779e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b076c1fb00a25ddfc7d4c4c1818d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58a478a6f0443c1d25770708d2295b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af915ade6ed0daf9d7e113124a08da3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2d284589e9ff8af44ba9fe79ce17c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ca6a0e21ec3be25b2518ce1bae3c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48c2976e79ebe65d1cff6157c7167b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59887dfac35c37f1e4d66c3ff045751625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b8126c48cf933ef5870d86b4b003a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b51da52c554bba1d603736f171976627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82e7da21ecfbcf1db6371d4a60f811628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4374f2d8089335cc0316779c0d9c8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9e08140865da6e5169a107e9d804a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cad71d3108bf0b5971e33e3f3a727631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84add4d73493d5ba43d7b67425a3e4e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af654d561c14756d83519b41f96506f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17890f858b192fca7cb44ea73d234a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d06524e7559f90510d5e1b7eac2b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d305588923f241bc535bfbc37b3aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d479f2205338199ed3169ab4e5d9ecc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9c9ec1b9d8645563675676f27e0c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d476e608579c547def0438db8178622639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9ad12af6968787964b38c89a261b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655068cfdd767c4107146736eefa065641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf74c5186f27f411fcbb757fa24c191642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26547c5b97334602ca9e44b52f6da1e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1e1f625e9f13ed82d95312c6392cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e4d7ec1aae7c12a2fbd307cb4cea8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4294774d656e4607622d65250e7e6d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637873c773fb6747b3c0debaffa0c9f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf90ce4f335cae268fe4bbf69db1924648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c08ddbab6a55720d39dfeec2841670649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6270c74c7d159de12b09b0dc3e9190650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42146dccd50050c9da62cb0cfe67e591651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e46787de4a0a23cd41b55b55e73016652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278da0fe02398dabed43eb8a04e26f9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822de03973759a7a7e02b29d01f19604654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f93252048ed2ef66e7cdc0f292c85655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926a68991c724a8113d9d79ca16fe80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bafe79f42ca3183daf435b5c0300c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd1ea50d1dd8f69d9f6b4fb339c649658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4172b3d59d6f74edcabb0e1bf3c95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc70c74f03fe97eb6d0801947732a3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ef1bf57801f32d6d2212c95c38345661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c8a4ed396e4b7bbe7c652f9587086662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9c64ce65f6b71b677b5a2bfd9249c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7eacb240b31b597345678091a3a37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e10e8f32e38bf7828e32991b571d3c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72525e4a95372f37574b2c6e97d0a706666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cbc28fe24d12788fefbf8ffbb0af0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8f92837de1309ad9ccc5a46000a7f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7ddac78bab3ac9c723a6e349b9d5c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9a8c77d32619306cbd63eaf62f4a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740e1ed32ea79d651af33c398bf63cf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa529f55abb66a20ddb7a72aad1e236b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee18b30f13d25fe1e547bada67cac9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5980b344952654fe2d0578b14c3d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25af9a53496df6ae5000463e746019675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4a592d87de75ee764b8c4576c4386676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda07187819ac02e16756578317b3ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d7576b0029648ff859eb3fd5108e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aeabc763f33fe62d367450776abf37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38ae63f8fc2d3fb3aeed6a9f9d9564680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa04970b527a11b7f53e1c0a8d4b10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d9af3e7d6134d682cbec922139e5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134f943df1ef7179540ff23f4255b9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cef6da15eddf15ea611177dfd52da1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dce8738f69cbc1aa53e224baa198d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9235ba635d89d1993bf9af3bb2c649686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6669f3f064a95511f6aa33d45261a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac291728a97d8b8599b7337618af847688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe56472edcc9b19f8290d0f3c6cee17689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789ca6e2ba2feed157fa3f51c148f43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b2bb78d4bf687801b5fba7cdec9d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8e602a9b1bf7c7db4943b6c7912fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68266405fddb4637662143cee957304693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a954cdeb309218b70368543d65e24694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2f780b7cc21d064fd8959cf891aa7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95df92442a57478ceb10e3ab9bf31a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea1963cedf1aea016c59c4531e1600697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70b69b9f58513ee3bf592e8214447c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aa1592bf92f9faeecf6c8882f9337699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdb73c11d9b274ef12f122cbc31792700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3839bc1e582e1349eef2d11b18832a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f965decd7576401d204f8f709997734702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b36da9b2076c277109f7ee2a28cfae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0db5631e9909ccc4e7c07de121646704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf5c7171fdef16abe754bc35f8c46e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4819ab37391ec2f2fedd0a7d813356706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e7dbc7da563455db4fe8622badd8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203492a4015880ceee0455e1bfe2b76d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0aa1627d0f909b064503bc07fb06a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a69f94b9a0185326e0777f2595cfef710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f2ffb49b13dd282666a53d2a8ee20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce5f8d55304786e7ec0945e8daf1cb712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e06ab7011f1329c96796479a929e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a2f66de47354902ec065b28a6d66c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7af3a42bf156734c7c2c5f27946fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43280ad84eda260e8806f4c18676a774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f932a654c380d617064e55ee9bf565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d162cb9dccbe789110ace6a746f1e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef809620b9295ecec35cc2b6402121c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c706c94464f100dbab50a69a25e61f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bc501286311e4300f15d3000702989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035a51b8f5b82355e3c9f76e99a456c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81484b5286c09621b584aa11b697e3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d256b6edc142bb1960e59b5692605a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e22c3869c50e88c76dde6290a55d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d500342aff0457777c6b0516431de14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7543c438100d1d340df0a617128305815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65422107f7f43047e3ca10a48fecfa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc9864d9d304ddb31c0414900f3c2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8669e9699ee2bbd9beae0782ba74a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62496a2db48442acea633dc12f72428c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178bfeabdfffa38b2ec6ebbdb735b9a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994b9ca17a3ed6ba525213943d757bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bbdd605fdc108b72f2295a9094b0022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c0c9bb72959c776e817aac0a4b70723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc47c0900503c9edc67645ff45ddbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e580dccf1fab945603a9f12dbe0a8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7470731257758901af425e76e9fcc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5e26270b2381721d01e011353039627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde746e771778a2faf01906dc42684028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603c5aeb8385dd551a533c9b414365329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbed017911afc57c98131a94207d18730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcaa93692ea706d84e29a8a69b61d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70f0de93aa729fcf95343246f78cb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff720d26dd3e84798d5c54d15062c30533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7a14c426e38bb0ef3c66d481fb84634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeebe9956289c71ee973e8ba899e15f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538726dbb65f36caa3d903a3da37d94836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d35ab055c7adf6ad4185d7b2147d637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861290697e3e301ce881eff16e562ef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63804d415ba1d36014848f116050d07739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0593170c25dd152e11c4376e9189940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74a8766ba3e9407aaa3889999c1a1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8827a0719e98c4840642239b89a6a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31511bad36a58901ac7beeb1ba96c1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5f99616a1358e780d983db791853344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478f81c399bb3e448d074d891892a3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eedf799c658fc989d0123fbb6b8e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733b12b421bb39ca9a1b758302be69747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140fcef8763ec6dfc64eb0278ef811f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97357bbefc4fa7d51f0001b7bb187ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9819dae00ba3d174e1274d7f153a0a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dc5a3fbb49dd5b8e89c443b2d5bf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ded169946bfac71935d089eb5c199052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fa491c18750cf765fdad6b756a98f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eaac9f610ca002c8955b8c905552854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773dd68a49448be0da14ead70f2daf055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7117738877d150b891252c02b04d3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54a4c3aaf2f3465463aefbc0d4ffcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b9f75264ef37cd9a4914b5703c7d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0755fe4dc827da96dacfa5c512507ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e959a2c7585a5965dd95f0a11fbd2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191fa6cd6d05426960642890e03d20c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda94cb5fc108455abd8dbf59482a3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e0a1b8551cfebe7215d232f8dcc4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648ed586b3b336434c1cf08c9c1367664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5739a1ca882fbdc63bf7f059232a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189881c9ce171b85bb0f7e08672e6fc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e50744e3951e9373e40dd0c9b1abf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9783df1fb6de9fd48dca17fae34077868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b555720ffaf5a85a44c499337359569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cd8f6830ccc27d10fd561b3d1afc670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfcf04c4d883713385e0b27bc5fb4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef834b9ab0abda13d0726c643723048672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b8b41129a18733a81459b2b35c60d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405c1b7d3fceab699bd12fc16b9c7a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee8f257bcd8a948b340b68e30d83c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c12bfa72f4f4893796373c0b62d1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853f6898d651e6f777976fef3bb08fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7628b41cd5a3985146b35298a820aa578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916e78c6f4f7fa21a19e5fac1ff1d7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf392f7ee1376fc071b10a618f7e37480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934409728c536edcb36ba1644e184ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c09f56aece5bff7d08f546ac0104982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d5c50e3a690a59f18baf19559c9a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8e5c7926e34df07dbb8499ef3049a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009f71faf4555d48129b84daf5dec0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5c96011955b5c9cfe0ab4444dde4086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ab904418dbb7b7474363041713b8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445d6f9e4e0c4a511e97ec6cedbebe988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f072a90a2f67ada01448fc3f5cc3bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c676cabea13aa844414f84174ab517890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c666390347a8dafbefbae9b50b4f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810268cd0b156251461e6df24b8a28b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2df311bc24294baf88cd22c050b2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27239271b303cfeb161b83fb63a66c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ea51fb8b577c89223aceedba0239395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c049cc257247b754c5eb68234f587396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabdeab7b2609d4847965744146d3f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c218f497ba026f6b3ad3943ded4610798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808698ace6af137e1b8b77b99402bf0399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486023a5fb12b7632570744401d087c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483499ef832cdb15aca1704421ceb2b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fe24ea2b2b8bf66ea3647d37b760f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008b9b4d6eb7cdd518972afd5106762103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a37709769be1186c9c597e9e7eb3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5cf2facebbe14bcc5830bd8570a035105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127470a54a2ddbe1fe79c369e6f61b21106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdb018ba0696f0bdf08015d9d74e1f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e50d30dece6a42182d879fc3e52fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6c3c2663a7d64dfb6245ee9a57f56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f72c7fd56b4a985cd8830cb653faf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8bceebfa31a882686beab0e962dba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4948e79bc511c633fcca0e33dd85f77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f24883a1c0bfa784f83ca3fb3481aa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994b43167066a4cc31d3cea3d62651e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342217bf500cf2bebdfe0a28e8a8a4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b4639619fc727fd5887b18c7039dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19bff8a4d1f0a5221aaf56e5db44d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02547861c87a1aaa1e48e68adaca893b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9535fe610633d5e6d446b62024e4a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24454d12e46e6a993b350b2289ff0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5055fa1c965a72073596054e7664f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a9353f9fdbe59646a7c86edd49007122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0361d5cd0098a4e91d9f32d43c64bc8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aaa9b19dde6fc2defb2b381f2e159124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111519b0a715ae78c74736106b823e6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761681844d9d1b02cde00a46ebee1c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed5f934c874117b2d0b502972fb20d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49fb3ac5b0091e2ab053a8bffe890a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad677faf55b7a5c5107523168be19d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff763964b1e2feb265464ca65f311b1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106190114d4e9c3e945f97b7ce0c8ed4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7f1b00aafafc7acecbc0900db6f99132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908352bb3231cd77e8069d780a3a4cc8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3cc4faa331a654ac5d2cdda9cac38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225243ebcc19f2bfa0509d120ac1e71135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fa7c3f4506aeed606c02157d8fee2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5918c8ba0d36b719b38640986a686e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aadbdf3663d049aac77593b9d99c93138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4e799127e7b8ad57b1cfafd4064d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dfafe5953f0eb1a730fc6023d3426140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af96a88fef979bc9015f3db49f0cec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3d9253712789725ad1bdb49ce330a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c515cc1f61b63e0ee63aff7991cf29143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab1f5e5f6916617573ef7f3352429b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3798c296458f692c29c5fd742d7d7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01190ad4e8b2a8de49f2997c9e7cfb0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84aec547f8f98d6cd50c972a2772ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62272c874dd4d7d8643853eaa6c54c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09af9ee0422680cf1b7e042f03fe193149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407648837e8c36b3bda295774c6c04bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4cfb50bde9f77b1d8958188765c76151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc411d3955fd3f8a3b22c9ead712bb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a356f17cce2b0eeadca99bf1d1b77b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05bbb164670feb036400e7469310b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95491afb0fda3ca1e17df1312b46087155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad9326e76423ec726dbef82050ea11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1987bb5d32dcf61294b7027bb649447157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669e92b04ff5441f938393269315f17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42073c5b8038b342d609a31517ab523e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab80dba3e17d96c856617e5a51a3f62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09613b5da9a5cad159cceed626cac2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f919b1b4e2447b1898bc236714c2ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38019cd23def40393699b343ce6c9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316c31a0dfac11812d6b544a266e7a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4d630d8bd86f2a8e9488f65d40019165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92879d38c139ae29f4a84f2417ec8af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4e4c854cb0a44d9c1ed9eea94d63a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369cfdaf8e557d4d951cd4395948a69168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939bc6af559d25a795fe6df35893d219169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c669381d2a8fe2995d498f77ae4219170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27465be9a359dd57a292027c2977cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d05af2b5e4c8b3a6b99802093502ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701b5d4530b0ec62db4bd80519c58da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e668593e33d6e2ca5204773fbd9ea4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab27c2f60ea34bb9f3884d5398e2b84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407829fc553016ffd1d187b5673b052e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f700fdfb445277c39781ee6c912db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd069a2b149d78dec57198aa908d74c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaa3313269a708a6c9e3d0af22fd6e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2ccbe1c2e64b106f874efc9f0278c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c249d662261838614bc821dbf38709181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f19d3e1ff165f17e46c5ed114091e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65f109f7ebe5448974bb3d6dbed8e9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81590ef01d2847822f421d8d37ce6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ddbe74c065d29671c9abc13f5f7a2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd05164b97bbe09dc3dce165f6f0c68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a51108b74af29ac6f8539c725dfb07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e8f4697362c429027b076ab7067e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb18a9720244c0c13af6f6e1f8f255189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d36d7872387e4a8c1162db24a556f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc0b50f2183f13ded61133888e73b5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d516defd8299b744a43afaa8a5338d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef91ea0981e011749e850824a93481a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee4742ce430ca86e14f9bffb601aae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f998351d7b3363b26184b720668e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eafbd032bece04d62a841f74575595196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1bdfd7aca1f25b7b19814ba254b08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b181e08ff5549e0e3dbd4384601306b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391cc9b8340803d042e7c9bf60f23ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4c559071144902f06ebaa90993406200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8542c09f231c30adc8b9a3586e9180c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86e8a4f4adf0b28f5d8493fd4227a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1567779c5d90ab8ed968123655b016203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e779f9ff541822b57d16142e9607b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415a2c2e654e1ef94712606f1338251205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5209d1d6272f5e55838d8a73f5b90d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532675429b8660965f8bd4b7f0b86269207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d650c52beb3eed39be1e1599d4215208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580b75229883c3bbd1ce407de25e41e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950356ff2b5dce925afa04a808f65042210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2a24f3ff03552b902abc55bb1cfc1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1677348415e03a1e57ae14879d5e4a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0155a5e6b3a950e7767f8e1062e3027213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701beb8b8e470ddadf712d34343dc72f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fad98d54730fa3c0b976352b8cca40215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01c82126724e0fd6fe9747f941e227216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d4806ee132c405219612544eacadd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180581e599b8a6f804e405dfd1701f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78189e48e9ef45267b54323b828e1c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61767010b9544eebac4940c06886057220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c4de3ab3f421fbc05d030e4293de1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37b3b1270ad334788aed0c3eefa68b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73297f62e17095d122b7c0e4165b50ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5f0186313a789e9b26d9c616857c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826d212fc0df47de67f1264d77c8985225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c79f6bd13128434342fc0a8758bd8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd2d49f7a7950142365df50190b2b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c39afbd29507dae5382523f9f1bcba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50899f39fe9b3bd9901ba70d1b6a49c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43897e50c40975c2d93b3b06974b1b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132dffab2ee221c35a3fc425a8f76bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7f595b63d7df8970959c7ec37c3d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e7e0b9b91ff31bd3fbb01eb347d6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ea2b765b7de470e075399c14abe86234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6aeace58273d95fe2e3b4ff6915bfe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fabe588c98d3196826fd87a1882a8e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6657ae57fe84de805989f3182acb23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa8e71571e9ab7e1bc15bd454bb87c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e1959134d19e539d30d4b42d986c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60305b8de3a152f82595314ece6e1ca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd1ecaf3e90c96b09cde33f4b92ac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2ffc9db77fa766c9754e07bdebd7b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5aeaff58bd1913a9ba32a5822493a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ff6bcac19eb79645fc74c67110aec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b736f6f72ba5b9a9c4239f77b3c772245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566e51ae8e0d13b2fa1cfcbc5ade602246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abd52e833235968cb005eed0f84e5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89933f0be5107ce6491c7fca0237c77e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9c2181096f8b7f466f3b42d8d2ee3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563190ccaaa5bce5fee5873e127bd19b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1899124296ca0bb77da058931a0b605251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca876395eebb8615858271b2a3e6fc97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f69df737c63d2405353c978cd8579253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b113473a360852edb3c7def7287656254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437e81b4be4dec302aea3f2ece913e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15ee5b53b006879d7806ae1b9cf203256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55b3f8e33b0e9f4de09a49e8e5b5b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d2d22f53a022a7a7c01e49ee68b47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdffe9c2c388f6977939913f8e7103259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77a889ac5adc5bb18e595f22dca590260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9af2ab5644a872eb47aedacb4332b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619af9bc1258b01b515569895377d2cb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc6e3368ee9fae1c99cce4a0878e46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37721d7710617fd5e109736084c9df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6663336cf791636420438021ba879f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247194597b64c388ef8249525b67b48d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65197be28abaf24f6a91f6950719e23d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2e3cf70911b8216fcfb6c95f671db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b88c54022ef7c032bea996ad473f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a96f7ed9ff4f5c3325d3f6e484ada270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cf18acd997f33036125dc3beefc8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3937559dae8daeba335506dffb84a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3e422eb7f70598b248b98fa343a76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a0375a3984b3e86b0be9d31e29697274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d164b11b9148b2d61e8a774416fe87275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80efad80f3f9544026be8ad8387fd22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8540b3a79587b6ed98a7ecd659878277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380de74069a835865ec8ecc3c3128f1b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070f275d9304ef4cdf701d3f0e05bd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2877fb7bc959d881a14283d0dac48f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ebfac0c892b40d91a7bab94172ae0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533df1bb472d6ee7c5143eccc6aa7b7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bccd1db5ff0cafd53ba7ab52e8d32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3782b264af8c5ed213a2af7c8483c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a8cb987a85c4d8f03c9a54077a3f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750be26af9f535ce951b99ecd53492b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029c61b3408dd6d5697813aebcf9ff4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f761dcb86675ae2207074d340bdf10f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd9d4fe2da004bda34256a3ced4931289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346b0b5262b3386c9eab7bd3b9e1945290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e7a8edbe5d6814de8e5394f33bc14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2833da1edb397dd2071aaa14b3a25be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f96d13ef8e11700d88f8c474f1f006293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1989fc14b01a26513e74b1870af16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8346a7041d8bf15d8a058b1d45f723295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333063de6082d9d34db247f8d4d466eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d89aa4fbec66b80ea85b121657e725297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a8db9f7353fdb5858549876861193298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57d714e241b815436cb30abe6e3526299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac515352b406136ddd84a979a28afec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675000ee4209e35c5b3f3b286cac3c21301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a30f38b3a6c522d453d2cbf702bc6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098af113d789bca3332370411fdc9357303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238034769a9fceefe9b450839f7b6c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4febb0d10236f44ba4210413dd3c70305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cebc05b4d67fc2bfe8ebf91bcd81a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71884b54adab228f68b7f550e745c2ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088bbff8b2d22f662563fb6c669c24f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa7dd0abdf45bf6215912b77268bb2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96afd17ba2402032c28edfb311e933310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693922da5a1c53941da8263fd097899f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043d61a4d3dff22dfaa188166957c9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74d28b6ee5891ca78e69586cc47f37313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7ec9b453199055b0a0f211e0eb225314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237f13ca038ea9f53abe7951773cd1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e4e290c0e492964731358e2fccf2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d277942b892221ff72529afea8adcc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300ef4df26a7f784a28f33bd9e9afb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4278c9c148938fc887a51e9927659319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120ced4a46328292914af078602a65b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a641dbee20944ac202a0779dc7c50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead5b837af805987414bed544f18477322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e979e30d49638e00d02106805934f6f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e0b9c0128b2a64b211ab59f8ba48f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc9a19cee6dbc1719697ed1e129f73325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06242957fbefbc5f97129be50204c82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2dac4e63ed109648cb2711d4c82cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed33f7abed1576bf1fe308d21c189fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905a93bc677cdfa4b05cdb385194e1d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf375ecd991040c8f287c158cdd502330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9e258710029e3b83ee35c14f8c6ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625257ad7b9a86950eaf18716bb2435332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeca9e6b43aacb65e6a96457dc0dac7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cd7338440ffd0b38723f0aa1c6322334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d7cf1cd5d825aa0491400eb2e077a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbd049bcea33bf3f102518fd3c44bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7d63b9d523a8c5807ccff97022cee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b97bb4f48f809aa7db9d123fc61786338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed173cf9e59808383c2dc185d17abb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2448ba9d9a3c1728c583ed8e2d36ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fffe8f4dfe11b355241f9a99dd8a0ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235080bccede1e913f014921597cbf14342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b048f93ad4f23c2511941a693c0ebc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c6f7acfd5c80ba94c932d45ef3162344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377431e71f1ff3488f427ef515e9f286345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301e2b38e3a26d3a905a9150c292a9a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577307688d3654bab367e53ae935c824347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb6a00c1635b7f037226a66bfa223f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47d77dd0666a61de4f2337bf12c658349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd28c46b8b70a1ab73724c4a752b503350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaa02f8090d310b0b63a35f2151af7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf8f9ce356b7ba44cda0f904524903352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ded46de06f969b08baf915b161098353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25275ac7bba018a155198f3d92e62a75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3f3bf2bfd159d5800791bd901e2b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce31d57875bdc05d780c5843b74fcfc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2a9c6b9589a3dfaacd350ddba73d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20ad4632628334ed2f5f6a31abe1c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a060fb311a16145ed5daafe52b1b22359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6bdd7b5cae8438a62dddecf13d703360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1261436b5f6b4cc24163107f35d5594361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d797847d53ce74f31dacd3343c167362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f8641a4c8ae75449bc88c239d6194363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12518a2ed937f91697e38355a9be4fc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ae1719d1b2eea589fea86c98c9b1a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9f07e2f264051ab0e95b2cd7aa015366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14841158634fa121cae8a6412c9f71b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356520a80fb1ca0f80554e47e5353ac2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fe5674445ebc3214b46645812693a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbe77f3dd2a15fe46a0bf49b9813ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a78568917cc37fde40d57c69c6da9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c81cc293ec4c7424668539e488d4b8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca20825c1b8f60c8d6849012559a77d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71fb0654c528842645327193185931374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67934b602e402b39b215a13877fc63df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdbe192de6ea7909e26af46248615e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee308ba385bf1ce595cbcea1b36ea075377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26982030730aef7166e8814d773596ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ba117c5098c91ee787db395e0b782379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d957ec06e0697a17baba787e4d98332380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6f47febdadd274dde5cb1045f3842381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6570dca0d541d7a97e96853c7916afd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ddd989c65ffcc8452fc5028f235b5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b9603090dc2b30bae0eb7c149fdfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78829cb324d64af72a3b62b6c8904c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62f9d8828b46a6eaf1d4399c6f45b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161a758cc77393c3c7de362eaa0d357387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c8684564f408ebabb5ff4411b17b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630161917f218070b271429f09238488389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3bbb81c06a44dac89e37dfd691859390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74718c927b12de499a3833452e328ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d1d5bd9c3302c0b4c999ae9e33dae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b65d19cfca25219f28acf1680b0cd0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91097a51c302ad76db74caef6d83fc12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1df646b1e91b2a73cf7a18f785dfdf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6712c51b0a2c52e524a17d6761bba90396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b102337e905cd279e658394185818397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2dc7fb0358aeaf5418178a057b301398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f87a1ac96df2b4d98b0c7e7b4ec6f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779f5661b7619e3a6473474fe7cad3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe5d4f8217b8908a2b87bd283ac411401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9febffd15c86b68fa7698aaf53bd45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a1eecc16eabf6def7301735ea5a08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f77d3554b38f9110aea6b1bd1d7242404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00359bf836d813c30b2918b0ba19646405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3946e138a1c9e7f6d0935e8663804406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb0a314a7f310d228d09f5b5544864407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e583f579ae1c1f0202c1b18669ae5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa50c443cf391973951e4662d5d9aa3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f4bc78db52b5e1156a4692b79c0f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c41ecf5556e713e37de9c70405e96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234588f68fa509bfec60a72531480bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed277d50af81e6850f4d57b0359c738413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1536dd68a49692602a570d8bb9619f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857bef7a9c0170f600ebbc5c6cbe927415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35a254109c8ca7a2f3910b14188108416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd95863f25ccbf1ddec11dbc2c7de1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1d15cae85e55b08c0f7a8cd820994418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a22b842c6616401bdc393f0bd1831419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17027bcaa6444392d822d29ac91fde03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace4f9c9ce2c115b185f9557ab0e4f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312df7aa849a6a45d0cc1ec1e1bd2e4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e424c3041237fc0508d4afa610afde423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83550e997de18d2b6273192f64b563ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e41727d3e16383a88708f062b8213425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872962c4c096a69c98c895685ae6726f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566d26ce077f692f0278f09cee2f28a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d658ee92577d45d32a0746dab1ead428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b3a751f09b29badc6bf26be90db4c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e478092f7ac08551304cd205a1ba1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc05c8e73b870860e67e731599f75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29822005c7eedc0586e7c7fabfb0594b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2e3f4b7ebbf217ff665b8dbe243d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07545ae597a9a8d080655cdbdb4a498434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1f6b6bcbc4410a44a67c718eabbb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79fc8e21bd2038696f44685e3698e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ae4e4f80c1a0cc9fbe45e999ad9bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf6711db0a4fa1e376aebe004c4fd5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b48ee7a2a4d11b2894b6da23f8a592439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98048b699a41be01f15f1444e0f988a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17528624bc3a2aa5c9ed4bdeb42013441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386734ff7c8edbcaebd17476a9ea2498442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c566f842fc2e05193dcf89fc4997c3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8a5a347ce614aee15293f0200a4d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba877ee8d09787dd485baacd451990445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fdaec0707f70d4c14c3e015f7970a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a148c1865470e17d91f14b6250f82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dd12e05ed2f955542820c270c52a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e748f779dcb97d8f31b4eefcdf01a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041a14f0f9ebc0aedf7715963b0e5a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292ae39250b0ea57019ea660127cac2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ff53e176dd6a518eb5e37c5aba7fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ba3bdc348df708d62e0e29fbd3d01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928602c7dbb2f137ffbcfeca75d93cc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31565f588d64ec3228f7017638d255455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135414a68d78b2e0f2be05726f62431456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd946475ccd12c9b47d7ba9a7bf486e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae66e497bb1bac66c974b57cebdf60458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e23262c6e1296c31475a4144f450db459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14e4daf24abf2aea4cf3a79c40a345460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa996f4846fb2874dd6fc6137135d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482be42fdb09313bdce9cd1351ed5fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72161e815506b6934c2a021dc6db03d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348cb01f2c5bd346afe3b8bbd8fd59d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cbfe2fc95feaf9a37ef161aae80b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0fc49520d0ed5fcb7722e97b49ede466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42039b8ec569cdfcb74db38e06a78f6d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af086f2d5c3d5bf6d792858b950bf952468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5158bbe7084bedea1c8909efd1d06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ce271003d9e70720c6f1201234286470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff240bd15bb5ec4e34efca692152b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023a1c44cd29cae11dd7316603193b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2822ba4df4a30f2e80fa8d9c6c6dc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d422fd243334856962be70eec2ce2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65469c4a94b9d64e7a963f3c04d78b43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0402a768f6ec79b397a0312d551022f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d27d12f034dcf98c7d9a18a6e95af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb65f0b0f50ff0c6996f959a2795e05478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cb7bdfbffa50583ac5caae23b542b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3caddfa1dec6a7433015564625a15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec2d8d91ff4f76d65d1dde0a384e20481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d04b90a0f091b7172e953a4eba2e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffe31cf3eda45e944614ebe92d1705483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe0dbdc9262f67ff7f1450a9054cf2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb80722438412af607afbb6de5e64fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c9be247f1a88bd2dbf3726738fb94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804bc0cdde4e7266f73623d28003320487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c06a07ecf10295a770c134561e41c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776814987a2c814a02ba6bbc65d8f423489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7fc46a2b5f145bf2f5a0b8b9d2baf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f7c9fc23698c024838b7660821b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f43de59b15169ad84e957ee3f77451492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41668a4c47b2f3ac73b1aeedf8cd9ab2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf046d71e99a46e53d7e0ca172d2318494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ea697d138cf92338698ef087802be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d863881b0d4b0884849fcc5c74267496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d793eaf4b7218bc40e348994e2e1b4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f478ebb7550574897c153f3184902d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbf27be26c62a9a57dede317f62c76499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f0ae6e6af067c073981ab12a9832a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe943684761c35abdf421bdcef4fae60501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4ce9840f4019065301cf4a953d772502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050a0811d2cc8324c276afec869834b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f8c8305f1e0bc073a39dc9ffb1d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52975437eefa44996f1104d649039651505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b738da27bfa6bc85f1cb22e6dee8d2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeec73a9d33a478e0399a580afda7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f78ef63d57077550b780f7a8aea49c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a4413b9234c681b08a7dcd07bb32f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17ae6e3389038ab1547d4e86a5e420510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833bc1a5b72cec7a2644e4d6825b392511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f36837b15414ebd7b30cab6e08a3d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d75a9012d627f97447dbe55991fe89513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5585aad78e68015e8d92470524a9d5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e410883970dd600cfd292af71ce28b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3769391ccaab032532d9cceab64b3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd31eb2fc780d35c3912926e0a3fd5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9c90c0c616bfe41169110109777d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f802866324cfa3c0b58f04debd03254519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277de92bc806bb672abc750257084e78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712cf4aec123de4d612fe6006c0873f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3344f31204c2f7661adc736afaf25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a8c7d3f1d91c9e7f59701fd851327523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7be44596d147e5c4db1f6fade59b2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f240bd26e73ebd359dc89252fcb5ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce82cf573b73e28f63de899e02fb85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab23931b9ceced75918d79695bd1c06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4382e829294ba38882e1b81aeb3617c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7752857e0a88ab0721cb63f277487529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b118e081a6638fbffc85a92e95946530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dced0fcf23104481fcc273ab714c4d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074c9040c975ddadeef427ed0ee8407532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b869f5a48a14b0b30b9f8a3ef2813fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fd32470e77df709a7136174767094534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbea6bd67c90a22592a5df7bf6b67f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bead5a30ee4e6edb3eedd3d5710f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48999f2ee0316164e213697c46497731537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce1c7237a33a7d5c39fe24ee06cfc1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06356a6b8f22b7cc03cbe2b478581d02539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89efa982800bb7e1dadcbed27eb55b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b94641f88db87032e712cad30d18ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4a74605bc69a2f37825ebb2c49a97542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b440b53fb43447992199240a51f01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b6613bcee481b773c6603d5144377544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237971e1a2a5ae902e9dfbd2f7449506545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d8d5f57e36e313b72ea8a2443bb07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2eee490b6603f67073a892bae9afa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f9c1683ef62a2190eeb6431f919e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f273f12a4a29a57627db5f74d04327549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b18cbfa4ae4d6ffce2f8275b56457550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9636c978871cc5e9b98cdfd82e39b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefba37d01a928ad89fa8c8a8b2f8352552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cb77252cbfd30ededdeed6168517b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49636f86e49ac54b664eeb93774a2bde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d5d2c566f0c4877ade4dd9388a1a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b12e556f3972f2d3587e0162af33b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5678da99e002249606f6681785c700b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef12f492d91584394a4cec028a4c710558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae04aaee2c31b21867696217912caf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d88788b2de30e252737d0e60fcdb0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e22ade099183bd1f3ae2fda252894561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c389cfddab6d48b1184ec260be9fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068b4a26d5a7cb1d332124f204af3b5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f56208e7d3d2a24e64758b2e57405564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35d49714ac6d46be7772a17b8810d2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1197bf7a971629952dbc157fd09f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add4b46ff52c019ab5afcaa9a6ad002567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d3c825e04b141008de75fecb6888e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44303dc41f4b8d406d37ba8eb634855569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02a2709120d4c6b9722b7cd7a86204570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae42038cfa08f3c5de42a646080e22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd0426647eeb2728a5bfefb46a7d6d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27503cbd40ea516ba90595fb0783b979573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ae46ae21357ed6428ba64f2f1afdf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a8fcb6a31166224eee55da694fc4d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e1618ba201f37a5de814468b18f84576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fe8a242980accc54b8d4447c06e57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319a5ed69ccc6b96d01c0c6feb86c30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc08283ab3e58332c155f2878f393a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460c00072be59129cf7185324d89b7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b342fe0af3ab9d64cb815673d4e2ff4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9f5794c6110d92f3fec7260c0c6a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd8faef816ddd7da7f9ab219fc14e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91092f9d05971bf78f36c88745b8557e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865e05cb8e97f44c7ff85b933f60fdc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfca386a6c8364542853be44dd65e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651e188f9eb885cb9c0ee9225b1d4e6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69530c48e85655a1ae2d87511f0149b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f2c63ed9d2bcae138edf26ba94a19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27beb4c5b0b7e785845ad96222d748590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b504de5a82cd4a87f0307bd696a90591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d117919ffc76e43a934088a6e2caac592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ece342a3da40af59cf6031a185acc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab14628eb8b483b7689979e4e00aea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5666c53420c73616cf4c98bf056dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518399d9a7e6b4ee480a16fe736380f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ffd1e3326d0b2afb52856e7fbbe29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53211f6ccf11592209e589153439c9a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc81f040578494e2cfa976943e75f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467409b6e8fdae4f11309b73fcc8c6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f8759033e8820157d6b3c0243108a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415b679f1644795e83ebdef712440e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff6daf37fc97bcd360a46b74a1379b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142e8ff39c516e685857a48ed708079604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5eb2802879a1ce7bd35fa7a5df3bf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f338ab42778340756e4bfb069502606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2445ae478ed56a25ded0eeb2c57818607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a9f83e3589f66cdb8242334aba85b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1705c77aa81c7b2a563a3504639f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e87d8044d7641beeceae1f48eccf3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bf2d1bac44c8b586c0ae7a75fa5dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cb8ab4abd913bc09cb2251b67015e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144139f52edae92de4210adea4eefd42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8827b1c28019f66898509e25b0a6d4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fe09257fdaac62fd7140047ed770e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1ddef4ec1195467bbddaee38020421616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d0366c3b6fb40c001d8d682d6cbde617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca456b633cca1a5555bf3aaaed36d34618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b06c6298dbaf031e203402b40253b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca0ecfdcb9d84274098e185e2712f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa17e0500ff2645199b5dc58df9e82e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38b09597475068d2046d9c43f81f65622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf65cd677840f203e42a3c9dae0f93623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36502e33426b21ae7f52b4bc24259299624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94849780355143b42290c31c0454c481625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd954a798f16ee8fe3b16c013c2be8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4cd966c371a0e8696d711e3516190627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afd9f3cbcb3ffc0623d8e870dd32e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac547694c1f26c4c5d8ff4fafb3f2b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f064ed461c8e8ab19e7ccb7b1d167fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a292db8f440857a059d27abef10321a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75070b6566dc1e76690d483a3ca5ab3a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d585c831df8db0ef10c5d5af807d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf120ac60ba214beef22127febd36f22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee6724a2d1dab18a13f71215dd2686635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8a507997adaa29f72d23123008f99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9d5054c19c37249f98b36ae9fd7bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1ede78d409f723154beef53fdc1ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f626357bb39730eba61e261bca3e88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d6e76e75a7c24229b856fcaeea6fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c05d19a938fe64516b7b752a6af12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1daf46e9f07328af6c6cb49386ecc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620dcc80ed244d59f39bf5c22491964643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a97a0942e5b17d6be5dd962ce1c957644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793708dc8d516c5f9ca6639d53d997c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfa2ddee28b66b99f6441e678b3613646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39e0d91c601167403173f5809581e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bf544b7d77266e5d246339d1ae8b1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663c55173ade515d1fe0ef3a8e74441649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f2e6cd121f7f7a8cc88ea2bc7dd9d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5af5b59c399eedda6570862e7b3c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eba1ccd202c046d443f5c8e783dd9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35555602835059de764a6e902921a6eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527826df0cf3ccdfe0ba6e9a40f0c207654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059458a1dc59cc00fa44483705f77c26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e8253d6f65c85bf1744cc6b3b893656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1e03c7a6a90edb41ab3c82bc44520657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fef22a646cfc0d47c61241f1593de8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188b7fc4611af7105c27abf0f4ae461659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b8804128f9203f4e9d15a5cc8f981660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50f7d88895167f49bbe00a97bd9426661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0a642e3c324e39b20d037c2f664ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc602cc4f82587a16be8b6380adc160a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d6e26cb5ba62c02af7daa775959ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc47d0ece632e72c0eaabeddc0c51e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525c4191718bc827f5766c96023a39666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235dd2c39b22434c9683d033c3e02e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cffec03a52217a101944b6b35b7b5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec9dd49b3457be016681a685477384669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab649941488f1b1b71fa92da0f3266670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c660bbb14738b75c38fbfa5b6cc545a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3cb0e9589366867b234f48b4b7df4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f49fe043c26e437c4b5699b990186a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3f0a725f3e93dd4bff8ed74005ada674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528b9d4743f65aba641de9bcf01a318675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a848954ad7e3daf2ae82e1332032a59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f8ee4854b87f22fa92f65425b9c95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15b50417d61b05da428794fa3e58c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765824bc171e603b3992d9000199a69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20d73ecfc6f2f4994e6f247ef3564e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>