--- v0 (2026-08-22)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f8078a6843328b211a14fde4b5f4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462dc3deda05aab0ec00ff7474e1ad02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fc111b06a38a4014f5b615333246e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90862cb2e097f8260d3e82b7252853944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852d2bb509882196778e27d0e8d13555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a638e3a81bb17430f92dc6f52ecfb8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30eff887b0d661df20ed25bd9d195a17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cfcb3af552b981c2b5d4b5bdd7a238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2906944a260f19970856ee7555f6c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3eb4f8c86fdc82b46da3ab969b76310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a67fa907a3eab88b55324edd8df4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6ada069bba5ff40dadccd2a11b24f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3eb05fbf5660b310197f8461a00b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893e7decf2f2d49c82b9bb56135c63214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04db5e3c735a58ea4d053e82f6dccf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa4c2b1d7ebece4f1da772eeb33ea316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7032b198915419cc89211b8fd0d9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83473d0a7800f14b7d3e13bf19443218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906836a948d13d22777a59b82417c73719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f265c581d912731a8e51cd52ce413c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99770f1a7077cc973f60de9f9b8149fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881f83c21560dbce3aa37ec01f2823522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abe7f22fb2700fa25e13515d780c0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7a16eccdb2e17c6d0f666349dfb5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce1cfa3125ff347589bf1f632dd2a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea20356593568163f84e68d68dd50b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafc82942ff56ac600d082d809f8bdf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a2d2f53e752a53da494c1845ce8e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efed630f38d7163a34d7eea64533db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abd4f93b83baf75aba3012acf9faab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856a481a30d1629e388a29730a6375a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66fc771b65876ffa1da115f40f6a7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244c0ae70802f5fa125221e34db731533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508215b3aec0f181308f407a88308f734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afaf718a40096a14ac9a2d5bd1f3e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b281698b092735942aa549933fbb036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7c167e3a82bb4de5bfc4ed5007da637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed1085cd25137426cc56577c656af938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e84e646cc68b0ea527c3c9028179739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd1d39ccb0a133edcee68ff7a9306340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5e507f37b15083409d7da6aca186f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8943f3af4c49ec14f4d28cb7f2c79542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fe5f0a3a86833270f6070c8ac681943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71ee87ceb103ad39a46e000f97d96444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1546e10109a4f4f5c176c519079feb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456e695b6722c6ad125163aa6a3e97a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f112cd6a71079cf415c8fd586a18f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fc04894fa88c6ae3a4322582816f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95db599df03b58c1bde327c416ba47749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75151b51f63561d0ad1cb25d0e729b8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b70c6badd1478d4cc427af8663470e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2eccbe2e33037660c126b074bf209b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdbafb5166f183d57bd0c98cc8f17853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc492ec73d444a1ffe2735bad883ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2666b1aec2e129273a846f409a008955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f669eaf37cd2f76c37a082563cc1c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e9cc334c49de357e79f8eb9621f9757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2658f1c6c34f2f6dc5114c5503d0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef23510b21a106abe55454c881a7e0c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431a91e3cb9f8c01dc8463031f5bdf560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d8046b549a7ab0f77768bc17bde4761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1eac82d659d1a4c46bd914476a58b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b70baa209a606f1352a062ab797b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca839da215392a24b0e388466ac3efa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d3d18f428b1d50d810ab389684eec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381306db73e481ef135149d22daad7ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b5dcfceeac361ca9adf779b2476ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508704fbf1393d74b274b615916c51a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b5d6c1d44c70a0b0a8d5d4b72e85e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f023d4cae98cf7168170e960d75bf0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d46a2dc5d5eee07478cc6baaeb9cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fff8e04a7f8ebe23baaeeaaf58bf5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c30f6073085d5fc4967eeed4f6532a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76245f7cafa4fdebb1389f7167c04ae374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1f2723b39bdd7eb8d6ed4de9c526275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cfdf06253e6e13960c54f193d13bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77363435d1702a63b3b345058c6365db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b748f87e12ad0eede19328e99f1aaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8a4e4d8e8478e602549380b47e0a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969b210d577f95e5ed9cb1695c1123480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732fd3887d7992d160bbb2927e9bcdf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304ef4d5e4fb90559d20f8e5417733d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32eef475355bd4e460ee2ef64b7667083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e23fabf252874ec4f58bf32641675484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5b8e77afc19350ac0b4aab3b3a49385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c241b5d7d1e5dc77553169e00767f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d827ccd5be1fe78b622618bd70957a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dd1f3619d755eeb6d0d87a3d0ee8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ad6c5e4e19dab8bd3b2ce11a7162489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0e728bf73903007823c45f6ff971990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9266984380903aa176717d6fde9bf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952e3969729d24fa7ea45c8b9ea407992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e2a650154e040e2793116d59b203d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256154754920132e6185cba683b535c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b2e8cd5530e81526d152be377a08b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71c553b971ec85e6a51cc6ca73f8f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae884afa7f17684cbd8d46531c3f0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571db8190d5c53aa86d146035bd37ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6897c1f6b236b83b00e4b52507cc2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366dcf5adbba323bee8d880404e02f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1448977ebacee8391abc57e5e8994101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073d6e212839be50a554f82c020b2eb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458a5986094a1904a401c49aeb28ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e61b32d61e85cf03462e455ad8f218104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9c76660d0472d4c14334981255338105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acca38845daa6e8e56abdc8a4923076106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba693e1e939f5e4ed2cb525cbb2f5fd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4730ea1e3f8456f0dd46ff2432b82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454fc5f4b901e1952adce962c3a47b2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879bae35381da1da3123757d5ec28e2a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808c0bf35262f5bfa5c0dbd8942bda9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc6d014a79d94dc80bb66b40fd5390112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e362c80ae34b37efff85386cb166d8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ed0963a3ef1164dcf0200c7900321114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4061f848c307d249f08a2b91a9e783115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e883bbd10158c0b7e1762127f17be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0c6fc93aad9648d03c43c364bb2f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793dac27d9097cc590211cc77b08971a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db370b47fa0365265d361718003e1977119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297e5e574ca75d1c8d799a5a8a2d6c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d9ffa321f269faf975f2a89cf0d80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb84c167d48192e4a317489a86cb0cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd51a125c403eed89723ba4ea127fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af96c702752ffb5dd37e84b0c0c479124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb69d4c676f5cf8f137843acc563110125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c3ceff9da7bd60955b5d10a42c9ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f5104f3f0523907c959607b3ce2d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a343bf65d990e14940c1a4c7c2cd1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137486be1a4cb631e2fdf2736b77ea85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500ad4fcbe05b4749e3f72c1f464c48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9170817afd7111b01e72a61323cee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984ca210aa0d7f160810cdb6e46e428132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378c5dc96dd3bc34960aff1ee6dea98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175144b8277e874f57c455ca1b25519134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401b83e9e93a6eef7ec839745aa971d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227eba0b6437d0560f93bb77a458315136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123a4d7fbd76206fa899522aae062a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411816c8ec62fca6ce43e5466b5f0d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31fd49f87169c1a2b968e27319df6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413026e348c6e63b3582492755c2a92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb83d078c08e7950cef31f0b007b92141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5386ca4daac3a8ecb9963fe2998a2d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2577c8bf5af4674041e64f8c4839ae4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22fd3b77abc23a7c6405c63219ba0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6100ad978072156a9a26f26df97273145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8427186a3423810cd80119d0363594146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9305a27fd9fa3deae409bbeef11f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d78e9aa2aaf9cc93d65cb0674c53f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e4daa9406c347394ac6b902b3b01f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74551986ae4e303ee4a7fc2cf204043b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2354e84efa85b469e3216bdc84667151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1c9834089ce6272bf721023f92f7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba30e786b239965b96306b30bb485f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb3a8c7fe1dd3f0c0f2538aa828b3b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652becdc1e8b42c3e57319418302e0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0808f6b950d61735f4ea7b2c5214db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e37f472b45eb85db31c7775ca8324b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399454ba89f538aa30877ebfc004345158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42417630207da71c2ea15ea45386b883159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e7d14597d3332479e7fd6c325cc05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a9c2b4995a0203b17ef720ca75b51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb59183206bc73e4fc4f1a2728172a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367afd284c26e2f02b9262d4945fd26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce389f3c0ba916183a31400e7f076c25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177058d168ede7e4d289155f6c74863165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7682f582d15ac512036c1921e73e3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865679a9a2df84f1d8c8f520c24c79cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dfae9910cdca1c95cb68d5652d993168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbac483a249b7ff377f7c46272b468169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a673cb2fc66a182547333a54206d23d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe9f7df0a1b9dd2616ee58c9c3bd11171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a473435d555837182269b0e5e47681172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e59e29dd3fc6cdc018086ec1961650173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b5a24f7f09d25d34b10f2527da71b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66208e69d4fa7765dfee7a474a3b71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7186ce4b204ed65c9cfa226536be5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1404340b342cddb1e01848025c24a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e17a64a1778a3f33a518785aba260178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768dac75fb7422c4b6c9572645a35d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e906c49df5c79cfe02429bdd5935a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c89e846d161590187877a215c63309181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715861002f13e4aafea87f42cd5f77c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559364e415b1f9ad67fa33f84e8220d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961509bb6fea0a305ec449be7ab92ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d4925c2d7cd49fe9c81684d6119dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74278868e9c2e0d2caf9d831b204c990186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f93317ccb1f66cd0762675b83284d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c689f0d209aaa2d7326583eed0190188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a069e2e91842b05d1b8236d312fb88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f77b43a8c118b03f4ff8a188523473190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d3c5fecd69913ad275fb026a53695191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b340bcf151a15c47ec3a1c7dda3cdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f344f61917432ecc5707002197fd4bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbc2bd19fdc61956e0fa98e206e3e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134ab701dcb76d5dbecea45f5bd9da4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcf23e67ae7434862a10e6b5e31edf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c0888ee142ad2614cb15d0ad572e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166428f3d9382cafebfdc561b0b768ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fce4cc7fd9704c915291bc59146d3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab776397a638ac69f8837b8fa16f9bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88cbb12ce4cdfc160d400155c4414e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a3601f5ae87723f737374a7804996202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f7dab399f2722b9ebfe5eb425b04e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d01d14fd26ff2828d199bd054cc6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04a2c5b567df93164077406d948630205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f1056da5904d9093f4854667c08ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09b2495f234cb40ec45fc64b2a6939207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8e48ca40281ff3fdfca6531dc4b96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b372a4a24f207c0005f282822b8509b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2a47a1716eccdaf0e4c8b30fb8600210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af89f6b5bc841b080d7b6e7c1ad8ac4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10de9219a160f55f402c4d8dc805b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf62319bcdb269342f6b580d7478d9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda435e0c95affe5d577d582281f41d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e08d72f64dcedb84b1d072640b598215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b918241f1f4ef130d1f5332160a2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30515ff4fc18f8646b8a4b29ca8d4183217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f81088ffd472eeaeaee539da95daa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b33dbf4a1fad8bb180dd02b91eec6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dd41527ffcd8247f85a77055b8e3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627a1ef69596328d01e3292b90cb297221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667b2fc78b94f7db58c15525a18b0ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53293e1a370306ba4a25854c3a5d9fd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524440c38656c42bc7f6399f18ec9acb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772a85dcb0792aac8017adf7e977ebf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904dd1fcb8fb929144bfdce5dd1a3c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b93983a77cf2ffd581420ce895427227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ff6a99ad3cc58d3bd368add10f79f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22217633cdb77107264dd2e823c15772229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd53037738d30e26bd29b2baf0f5a9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103e5888d78bfb6dfd447db1ec59b52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b053c8f7e06eac75b373759e4ea13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb66122ac1ee41f0a73bad6d140c00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08579a08170d75b8c87f1fdb48bfaf50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844caa2592888ba600116273c6a4f6c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe17658ab8bb53e45d2676d1e6d0ea0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6efff060654ed45481e606a947f40b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bfb37571cd49befcec32739c80cf9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ccda03a6b6d3932c5dc77fdcbcd80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05f5a5bef8ad7536908f4c5a84ff27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b24fcd2c49711203728c9707aed70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b823a945fd0620f98b6b4f6bc747e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcaaf75844477705ef1e976d03c66a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae55c8251f48aec297dd9d127b2abb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ad27f481080e1a833e389c4d6d0a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cb59b3c2347c0f2588baef035a045246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bda86e96b8c9528a94329d5e785e06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0717e1c31fb06b1b6b5b77dac25ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b43e47105a5fb13378a25257f0705f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3392a8ceea10625a7d3278ce18879250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebcd707f32ee4030bd18cd0d0a6f4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f46388fbfb5ffb9ec7d6de0e216f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a14225ad0a2744855b73ddfb446ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002d1bcc92aa794fe4c992349a2def8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378035487546904a9813e5ce6a1b3e88255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9399d0dc23d8ece68106b666bdbfb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc41205c68097a9ba9d9f141efaf623257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2271f61f4e8449d4c2edb49c7704d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295d1dfe90831cbbaee9385f6fb90d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dc15e1ce6ebb4741e1cd0b38eec98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1838dc9708085b2fe0fb89548a7de22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c70ff11365562bb16f60542a65105262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6cf0a46ff074ed277ba81a9d9301e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2462cf28177c4db4f49f3a5651bef6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff401c4c673170b83d468c201b169315265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663cb45bc7ebb7ba7856f7d6d0f1fe1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4e96a68706c8b6f533979692c4aba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61083ad21d76c665e4b97313c5fcc62f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a37501c7c94e3b2fc5d4238e7610f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014527e9adb42a61713d5e2f729044e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d91d243c0bb5ff1d4dc37ecbf6207271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ecbb16c1f263f113a7a8f33edcac55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac35fd261b6eaced0f8058fe0156c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39a0b12d397330f05323ef64dbf5d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12a1c2bfd7492e059616feb0e3e1e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53be63fe584080c673c6ebfb00b7926276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b84f879dc0e74e21ab75208ee8d8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed07a3f60d61dbe1594bc5f651c152e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df54da2a12c19a4a13063e9e8b8183279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d66bbcb32f21e660a14d1882b5cf5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671630ad560c1ca65a042ec32c865f31281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b54fb129c25f2a0a0f358a3396e1b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d88b6df042cca2a446c3589218513283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd97303e6834f1efd2ad8f2f529f95f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d200c9e56b0e032a946a2794787e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33eb3943f8289386adf194c07799151286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62957fbd9863f996b797fee2209ae0ad287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab6112fe0b5ab03113eea33e4d077f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d24e8c55da12015239a0ca2b31e41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c863989ac5cb5000464c49506e2a03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66f104294d510b132fdd76e0a2d901291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9d0d79630f219850649600ab23bf5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b43eb68b14bd99704617c236590a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b953cd7a13c4441b51b1b787520c8ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85e435270b40892d3cc7e9d275b106295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d72f30f3069276b470b5e0359d5a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b4e9d0206af27fa59a4fd3438cedf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bfd04d8f427c9286ee3a0a8ae7930298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278853a6e49dea98646c3efe5145e69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efff64fb3e18cbeec43179bf890cc3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfc91db7d363e2b0233671b2fc6994301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b1b9c521b464b6b1e79c7b7a296f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa14e38f607a3f69287b2281fb05748303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ace64622ba92717160f667defaf3f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e8b8a54208508c80741c0f57d2ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34159fa16778cb22cb9a27c07baaa8f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbd3f2ae7192b181737a964ea6e87b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8961f0b2a5693e616a4c095b4af3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b291199b09680a0e502c195ac74e2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a799257f85c86719cea98db8b3302e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f74241bfd2654e8ab45ffcdc28e65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1685f79f548ed9435d34dd932e2f1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbe3349e80750ef21a82bb3349185f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad0266e77809e0822c9fec94078738314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296224a5492fac32d9701e76d6410c60315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650355896c9e1d749943f19151721d7f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c1e49268d8923e37a777a9adcb160317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa935887a1b6fd9774621167de36d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb67708cc0e5fb92caea32e6f474cde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964212dfa3fac505cf8b57ad41e7cfc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78315caf53b1e80e68cec6f51748cf42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbba18c34595357aa63478567a66de322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca0d87d290aaa5819aca3e03965b12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0476f961f45f9eafa2c9b70f14a01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8059d43d002f2494e11897f2b932ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a8bb745a4b86c4900b69385d47e63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc326fd27edae9e7e75173a45d1a53b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea370e8b24e141e5bc61159a2f21a489328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e022bf589ceb1464b676f3f51d77bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfddc4e814b56be4f3e1582404fbeb7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbda7411569c01c0bd55008d52aeea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beae858b7c734d7c51935ae3db691d2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70838ffee68ee5534fb804be345d86d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6de06894eeda98e1fa58816a3d43d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5dda31ce394ef0102b9f65991248c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90bbf88aa38bafe481be160643505d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30865a40fee714461ec41d6a1627dede337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051123180560ff98dc73ebff8205b02338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a3f01c9ed0af0e9178c9791375768339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9973a92d8f846b9dcfc2fd40fe3e60d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13a90be6d875d1e78fc2b1faf69008341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793a2928389aebd5db288d1e1a1aa2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ced78f77dd0d37562de4199a3a59a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d11623a9c5063355c886e67fb304f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdff240c4dea84ec966ce31cdd32b15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ceee29d0acf47073a797e2a48ff4c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0206b02ba17a82fa97c2cdae26c287347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0fc61d5a3864923c3beb76ba2d03c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bb9f88e5a7f338f4a42c931d1a9ce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5f633d945c91b1970e09997c87408350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e777ac330a031a8856504da32ce293351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e97395debe985d6a6b87e4dc4f3928352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbe7e94f573d58e6e2ed8a83979e87353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d45a08ebbb72fef80ad374ca901cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724256227e9acc4929bad84d41aa673d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd32361a9f8014b110ccc784500db2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff184a4b9b94677e8bb8ae0eadcc119357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f21aea2ab8aa685b956754e0f48d08358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0d7a960aa0406c85c798513a5aabb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5004de494a49501a8d21756b15e05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f4780934004ee5e36cfe2f105116361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0473461ed51eb9a9d5777fc69dc9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf3eb3456aa1bbb70f49f5fd22e1f9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dda2920b6b24c120606788d43686b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f462e8c5513695ae61d6e7720fc266365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23b47b1d2b3303954a7d0eec74430f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5dcba21754f8f8d6d8756d6a8bf76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fd4275761ab7a146b457fc3fcb39a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a541a72798e943336368d42be7bb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b7b8155229c55f1de3cdfcae6919b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b808eca855e880fbc39924ec0b675fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e79b304ac49dad740e5e11645c5ac0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73fb25eca1ef6b8b23d288b899fb4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93989a62f3488cb6f85c3b6ddbbb113f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6ed1be33204073817ae663cd5cc65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bbc9052258d5957916dbdc07a599e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69151cda23cb679abd96e027f313c401377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d2c3f1bd6abf8139931f94e1ed094378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d2b23d376a460983395b3180076fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77137cbcf1a7b78878848675e313e31380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80914276a574a95ad2e18617148d4c70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cf551340e552a7a89a0e49a9f4393382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d466a5ec579f4ab9ec036500ee6a667383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966a4528eae5c23a191e157671b5a41384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6168350d8006c7da5c9829571faec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81dacb0f01f4789440bd71746de541386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc9e5c66c8e30755cb6b6f57782b87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28507e413c672fce3f5d5b0fae7c72e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004aa28e13fe8a54dc9a37300a3f186389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7113cd5efe56d08c32224f282bb626a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a894fcae60959b3386843a948386eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6317bd5b3e8daf142efa26d1edfc275392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3de6ca67131976fb3c5393657c3251393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7063bb796315e5d3e25b28b4a3e627394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba42380c54b6c7c85fb8bb3e37ec01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46e32a683656511ff167401529e76d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebec5e7cb42547f26fbdaaec40d3f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba7ea5cf8670fd2315d6eee1ce8823398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b159ee3bfcd2dcedeed933ab4d035b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feebe8a1af04b262341fb2b21dd88c7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25165d021478661363f1b3a8283578a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1a1554bf5adce44077ed48c88ec61402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c8e597a0aac87a27868fbc607d728403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fc910470d5870449431bb836d25e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780515d0a2d1e5e06afe49471c531be5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a5e77dfd8ed93d7d09bc57733af26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38040dad2fc5ddef17ca197f5414f1f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50787a4d14f76fae55f24fe03a6376408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f730680fd0b72df64d425f933d80961409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854956564bb5bfa965f25fbc85945f3f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9b85d87a30be81465e15ff150f1f4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddf5a900ef686df3f30e715d343618412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859e3ca83621f302ea0eea8af245cf5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caeb81545d2f71f523514199b71fd1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa592549dbbd774b85e7fe9571074b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211f6078e3b11275e9c63ca4a91607f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ccc3339ebb910f4eca73c3f611626417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fe08cd9bddfe4b2f95ddc0d6c32e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a5ec0eb3e935f7c8644a34bce14e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac91198a4a599c0d598683c5f1e46b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050b16c96cc0fc1a32858c3d5257fe1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5ebecf53e26bff8cf7f17e999f0d8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9a7e13380977e786809d668bc7497423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ba91c4c27fc401b7474aa1e70aa2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b9c4626cafa5c2239d5a53c49716c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe44dd980a765a42c5874942f5f5b92426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e691e66178d10ba3a89e76fbd81ccf8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc0b82f7d4dda5de1c25b878315222428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a571553e0826dc7f471b4abbf396ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c69224ef28bbff881fd7a4c5a45b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115efd1092aead53a3cd365943cc159431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b3152cca4a157f1dfd98a7830af00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1345e8b51f4c54ea6a119a36c939b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26f669b51ccbb70fa3fd6b40215654434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1efd17c69cdc3432cafa6b8a87bd7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85f8b61b43810d2031e5af2b3363b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138aea73dee883e733f9e4218211bc2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c29ad685d5a4ccd19ca47fdb249c46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13766610fe65dafda283a8db7b9c4b64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b600a6ed3e12d90c17de7aaefd42c6f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2bef45d666fadd287cfe88041d764441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc54cc6c31519eb5075b9febfcf54b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391b5d624cb8aa01b7901b443205e81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b09e8c95f93bdb3620962d8d87749444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ff256bde5e8aacbd2c967c1dd655b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050e143d8cfbd36b1fed2a98994bc00446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5467b9219ed9dd1b8f82568fa8a3d89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41cd58adb6e247c861ec94b4a3dbd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e92a87b9bdfbd5e67eee2fbd3f39a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f30acfbe2ac10a13bf83fa4412133450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ae20302823fc6530ec95d495e1fe4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83883d154f7be86fb1c3f6c5e50cc89c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f21d5dd01fe34f7a8ed142a7581606453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615ff0c9452c1370d10d65e81e1a45c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332aa2f08d460a33d1525fcba0f3d213455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f01a87ff4cfed97a6b7c0f4365ae61456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87723a250b278166ac96cbd4bf3bd74f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b4902364a848ec90e97fb6f0cb236458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293cfadf85791c28800827457631ddd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c73b0a00365243d81e13656c83a9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdb145823559c30b5d21a0337d6fef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8dcd2bd97bd0939d5c02d2e05ad90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319b457368e6f329dbdfd5cff6e9f22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9dfd3fe5dc08dd1a85c1954a4a69d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e686a9e62f486e69232383296d9ecc3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabf81faccb58338fb1d80ccd0de4ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb290ab97073bb8f7acf71488e2b18c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4e58c29a924e9276fcb59812840d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad41dc34687c5311cfbabdea584736469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c80ff883d76e0312d88a645286bda5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cacfbb8437bbcf81fd0f4e89ed48d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9323fbf173cfea37792d55a2f3a227472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a69d25de3a254bfc10f1878b14cb57473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d746f60665b8330a8e4ad0a60741f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967ad17de640ea0aa1df73421964e79475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b871ee200156afc39a5c0cdf14077c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b948b24b93434e259227d0698dd39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f4795e81663bd42a2652213ff630a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314016365313b477030b4c6d2363ed5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d788feba55d3f74b67794f7e709a0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947e8e0e12b2ebc02079f9c2b623f5a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef175fb331cedb921c957762a98e5a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef100a85285d8d89a9a5bc95409078483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cb96b0d5d4e578244cb95b2535aa6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ccec93bfc574032c89cc44ecdde3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a2641d059084e506317979fbeb978486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018d6faf1329bc64324c550b4e02ee5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f73aa930938e69baf2d4e39a56e61488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09aff96cf3db1b892e2752124327b5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bf24084a6a01751e1bc0abb68671a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cb62fa02d3cbc5f87bdb638a25607491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7de06b945142c0d9ced7cfbefb5627492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d265473e125bc484cf1b3e33f14bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91613d4d43441076ddf0ef276bd4899d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32ae65db3ce0eb2239880b66aa31b3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb7b24e4118eb9d534984c3d24a8d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de051490e4a513b6dc4825fa40bc1b8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b889dfc48bbe31a7f8c875f668603498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb8cb65489a7d3125588275328b9e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830e3e942d96091deba56631eb1bada500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfafd9f27a9e8341f1a2bbf96c3380501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae278fb294fbbefe01d735c1c513a4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36814355310d095b084a2c85b21fabb1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333e8c83087cd00b5202f173b90142f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d873a353e083bae7499c88ac7f6707a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2654b11921ee13bd17fdc081f5312506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a440b6cddeab9855233b10e3500f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b1a7cd3864556f4e15e7115cd6319508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa98c9ef6b1a027a0669dd521b07e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c68e7fcf7d0444a3b8213432de2ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8f0935d820226bd0d819292437bb0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abf9417b97e800d1146a385451ed8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb3195b8ce1ba7db8e1d0bc85fc3b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171637584a29b38a7659b2c7db3d846514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0b96357bd0cffc036ed2542b081b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0944b2c4ceff64c511ce827a3e8c86d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0939d12fb11eedef678b5c8fdedcc71517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452361166db5640fca68f2a13a55feeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824086171f4c3e284710adf9898fea45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66d7f095383cacaefdf7f1fa3bf8be520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45c751317c986f001d72af3746cc79521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c361757fb03012ec8b801b136d8e3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0826187aa9b8aca4b1491d5d5f59b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d004c95659aa80c1b1fe32c085ff8f44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e069ea3f218f71384845ba159a6d79e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293eff206e2b7f5fa5c60f92d7d1b33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6c764100b61c48bc4d1f30ab224db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1723610249377493294e438e1364e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653aa04f32d11b0c26c7c1d43de7b36529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d0ec61bf11e7d7d62a7bed0487dad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311df39e0dacdd95ef53bda9d63a4a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d9b3f35eb38b17d288a12ade474e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102809d15fa833ad6208578039737130533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945312a33fdc0cff2b77bf764a2deb2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca81b6c7c16c280d4fe86b813a1da8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e5476888aa68122bda597ef59140a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbfd60e69112584c4f0d0023bab8cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a980a48df2c0c09c39e1358626b9460538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3c70687f1951e831e51e13c601e23539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc997fd00533b61b7ed310908850a4d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c681ae73396192632c93dbc1f18a91ef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1305a407c2a77b20be3cce573aff1a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89907f49920a9850af38477399dc6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d97beb4215bfb5006a3926508c51b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdc0c463feb295e9770147173fc72c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e57c8991298a778752fe630dae4d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89a2e9f99cbf7d691ba5fa6fb6c0ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c784600c395f50aa20c446a75cf354e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367a2a5f9aea432d8c3abad853e9f54549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6918f3a6b4f22ef93e7126acb5a8a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1077a92daf9547f07e91562c13ca0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a40e87d5e288e1d53c2e2becda35c4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45772f4bd0850d537eddb5c1b2e55d63553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5c381985ef765650a959d01458df9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab76d76754a9f08b92078ac9264c62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451d0290123d56de0daf57544b530d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1857621e4ee968f7154f1a8d8df2e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92f6af8ea3c6ad151bebead2115c50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ec932455e5fa31670dfc89f801b8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d71ed09379caec175c701e90955e6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782ae9e8fdf3785869bf5e534ac3c20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2575955a326c0098336b8cd3e47475562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a94523f10b6107342978e9224cea9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70fe6771eeb791aa538fcb3018f943564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803295809d008306d26f05c854eae54d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6d4fb5f686c6dc78dc57cea266801566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ba1d645f49e841e2da5ac50f45a64567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8707944b291e63ea4af0f84cc8d86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9793ad3aa3dde13a3043a176e7122569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db362f59ed93fc532e16407820545298570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3ed310de283bc77f30b9852bd65a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60e854f9a1514d070d7bbb3a7674e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6a5dea3c603f0c867ff470d049e43573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235ac44335803889f21049b4f0d876f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7912dfe6fba71b8e71c92ca0b7d5d43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74079d4a50ee53f329246cc1c34e8ab576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b20bcc12c670819d998771b4b83d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c87fc62823f23202d5a1a72f26762578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d81023e7eef989e0bf6c1418807f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e47d3214c444ad8e554fd8d0e1f60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cd8b81d3e4f2b298f336ea270e62d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942e36b8e3dd72541ce078db8a1f85a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e528553abde13ee60294d41823900b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb790fd08d7fda1fa3a21510c5f5a88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918516821d3e3432c48b052def0dc58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ff4b177ecad3d7c1aca89b7bc5271586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016fd2e2939c16f01d68a24b5bb5e4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc52c4501f7e87f49ad8b5e6aac471588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f073a30dc5af55bbd84b8bf28fd7d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa8bb445266f8e110f929319a4eb7a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b71dddc16c0e7af9787d8c69d0422591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf1bf66b9779f56ce61a7aece92647592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79bdbd9b751b9ec739b11008ebc6c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5583671da72ce760826a95e3c4644d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822e64ec7b7deb19dd98709073501d3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54285cbffb0d48f990094ad2f029567f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a462c37b29a0b7d49d691a01feb840597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a7a0e0d5a0d41763b888a37ef2ad6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4735da4bd98fe21a227af412bec6394599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02dfaf52de2906a1f59844724be917600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6869c68a7f6ab1d1c62cca14eaea2ff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14d355732cf3f0de847ccb318b7c61602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a81d4ef675f4191c3d2531d8f1848603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c91baab2f0a6cdc7028a232d4f7c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd43ab5965c2c1a4a068dd60df57568605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2bada17cea68d4bf93167f741d7b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1975dcc9c5cfe4559fb1b63b4f0876607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4d4bfbc115f66063be84b8de6f4a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125bffa64ab9106c7dfa002ef232aac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42046661096738c1e2a34ae32f355b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b436e8cc14358c09620cdb3040228611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acc0491168b955f50957e360c7154c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95123ca017cf4a132c8dc0895867520f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b6b5e9d2fafc94c67c00bcbf057ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701bde9d3835ca3cc98c8879c71278f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63ae366e0d11224c1efe086b854c38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b249a4c2d640841f149cc3614cc3e96617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392f8a6b05e5dcdfb299367c316116a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530484160890b1d9662543f1deca645619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b2fb3711fb44733005b85a947eebb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026e5aa30f46f7ec9492dc74023966b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e335634f45a38bad753927e28d3b0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f77c7e2990c4eafd27d605d4c072d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778f4979fa33bbadce9c3098ceb5f36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f8a150edb5d84856ad4d986dea32f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4c9015efc3c88a353dd7d9cf4ddb7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa93218a10380d3dc51d3dea9f3a209627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21070a7f174bfd136eaa62ca5cb858a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7176c423bb1700d490d6812212a59e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856363f2e1645e7077e0cc995d099d68630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bc87d0bb67c6a6e2170d01a37dd7a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bda71784a8de5151adb27d1871646b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bbedd58180c2509282ea6ecc2ec1e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93380dbd8905c985908fb73b43a891f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b2bd056e1d2d7e94e7ae8aa53f24b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6d39a933021e9adb65b6f1c1f164f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b225f9a020d2924687283580fb709637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002984fcec67c6bd88130301096ebf4b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926ece7ee8a24e88b6e048ae00b5224639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ae0d34138a319794910569fd449c0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059238a82a3b133e9ea914450b83b530641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861fb34cab7cb987539109bfe8c6eec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f616c34010cd0499a200c0facc2a0a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f558545e830a1361b418d52e7ecb2dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a2ec2043833dab1c8076a9a22a9a5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a8781f89e6d21c444d3670126bdd8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf18401363e8a4c00e65bdd9f9964a5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbb14ac82d7c73b57c25e1fb092574648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558819b8b28e4a0db3ca153581f592649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95121594f5eed0880315ebde727f9b1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f2b82617add99341ef85f4468f9f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd65660e448ba31b19e3fd0712ed51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6085e5c9121f97be8ebdf13d58547653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c835a689239630531fac3c186945911654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c124b18bfbe28161db034270275e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7654b9e86b57b2f3693c26e28366c25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63256eb61a98e07ff73e2bb6090c71657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb42fa5fa83643f55b0e2672446af68658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d01cb0843c41db71da90306faee4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef585d4c0de3c3013fb68d7f051a6b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e65c265bd29587660a7779e21bf4f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d081bf50871b6205fb9f206b32d80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db57ead124f859e147c0f018fd254a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e63e1c4117e3c00a1d3bc3cb3ae0c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6b673e4c0fe95227c2777cdfb3672665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a346a2bd6d9a3a3e4a878fbebabc459666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4359267c6571d4968e27d03e304e0c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3438859edfdfad9116fb26cd05cac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5c2a3e1da29541f03b1dda426b83c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964282d5e8c40f821a15af1e3d5b7aa0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30168be22d758fc8a712acac71bbe3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48906d218f3fa1beafa97998a696a74672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310b2e58b95a909150286196f595c80673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c394cc8c9f0d5646a08f87451ba0f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97aa92b2f4b43176973c9adf6d53e6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e8462f6ca66c988e6c8d8ee54260f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65937385819c79a8b00d6e9d012db66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db211000fd1f47671739f4eebb4ee5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ab453fa38b113eb4fe914357a0426679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115545fc58c97d7ceb9bdd1291c757b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e870b04568bb751ae53efd7d47706d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19702e5d8e750e50807776c2a4db681682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a901fab347ba2b1a601ea84a3d9c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c830c265b0203b92e5ba53fd0057c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82beaa2931152406374e819ed60414c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdade8dc6f05eac48424238475c63de2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea3eed8faebf09dae691e4912a6536687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743219d8f1e3021d590af4692cfb120688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b3d002b7c53e7f6b011fc864c64c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4e4945c82192c360ac7d2897b7b1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223f59754997c0865bf2fd6d54948ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa9ff1ea480f8f60e16a9a69d9f2b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea137ac102a564c1c5223529f07320a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809a1d4e068a90ab68df28de803739a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661043ea74d9592573eef5857bda340695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8ebd2a1536ff025ce6a9f9030a3dd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646b7625bb17129fb885bdf1286d4e8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a382877afbf0d34ecbcfd4035fd7857698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7692dff83397de0e202a7c380cd4e83699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e26f4094325660218de47ef281a0b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e768a3418f224372c97bdbbe26e58701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58e5f29152a2a68fef82609e7eb5a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782b8b99bfbcb90d0e3ebea20837a19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dffa375eda9d5287cc05cd700aa8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3262863bc5de9ffa864cc2d299f03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dc7346133c59504708b969b3cdebc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f71dbac7a3c0f97f73e8fe895e4cf2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed98a87989f209bb8ea606fca44f94a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02be8cd24dbadaf67a450962b40db9a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61515c76185657995415de1f3c9e850b710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117372b5f983c5357361bf0ba57b662d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d39fab2f09ac6dd2488a913e2c8eb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0486125b7d7b41e42837cc6984dd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9b5ec233057f022e771f0daf62acd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced10044360f61961fb8550604866f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bcf6b282f65ef862eb719c6f4e6066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7f0144939b096507af9a03fcd82017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051e31407da135188e4731411e6888b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4d70bc88ccadda866dec9bb3e9b829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d1bc45303fc032e0482189cdb856810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0977f94dfbd336d0d2e1c51a1eb946b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b87b9174621f6c7cc42aa8deefda612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02fe155d9a3a827d7887967fdc5e3d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d86e06a722e889646ac3fcfa29d65f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c30976e6ccd28e58bc4c5a4e8cbb515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f60ebfc1bf3d5405254ed9d6b9857816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c41a3260dd851cafcfe9d4315df3317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef95e1f532a0a72b4ad9705d91c6a9318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48597112d5c82d5b2128c91f88550da319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d218abe53c3ad7df1a30a680d5443020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2806f0fcc6610e3dfe6779b993f3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08744d3fa381fddd83ac64fe5566793922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240eeddd800c883235e5f13c2a9e30e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbbeea6ded7a5607d06d0d2434efe824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2090f6c1cd831e82dfe40580cdd5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8ed183dfda7d5fa41c184a56fbe5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45251d55fc2b2b83cfaa918389b4721527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda64ea1ab53689230964787f746bade28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26815d259d1530a772b452e1b119a95d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f087da1861166212a8dc545c8f577f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220715ee7cf523616b5a3399d5cbf4d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc3f4a56e0deabd5853f939183860a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561d650c13e4152a3c6bc99ed7420df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502578778056c5c817b5fd7129b3ce2334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a129e3d7c7d72f4ef2d4a82673deb335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058bb67a7213155c1753c07fc1fff9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707f98bca1afc6ad029dcbb01bf25a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec033ce382b37ba34c57cb6269e40e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c97e5c304e3a05f3c9c41ab90eb4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07db6ced976736b3169dfeadff1cd340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934221a146f7cd3887d02df0d77ef40241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b52e82294083ed493c1265d73527042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279727b970ac94270a8abf003b9b574b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdced0f16fd63fd01ff989f87a97aad744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e35a30f7e849e40920a6a572c0efc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3efcb71ea5e885c184681bb988a7db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adb8b2959d8b3ef5406673603a6d9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a4777fda570a693be7ade084c5e3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f533ee9b5a071b130f442f7d7c696749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a494ec2980db40d93a5cd607e0fc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41943e7aac787c119d8fc62827c0140651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200381e9da19e31a80b3938ae406b5be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eea71b9f9a00bfd99154d37ba28a7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f097a2c9f261c6ba4ff711a9d5d6854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e9f50c393215cd957006adc91dacf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883db895ed9e4acdcb312bf031211c3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3305e6f9129ec0dfa40c6c10055f1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e26596bfc145a8321985f1a96b63af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4becb6fca96fdad75c671fae5a35259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16506741cf1bc8f8f5c603db6714df6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f293586a9edf09ecbd31517c8022e5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffce103303a4677369aa3462bd4d4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f982690e780ba9f24ad11f017f8f3863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c394c2b6b75e22e545ba953c0932c9164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e7fd513e655abd589a8fafd850f0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da067746cf5a134af48af126d8e9845a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371434e1f9c5109b5a6b03668c90598367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eedf177d0bde8210721e1985555e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b0b4bde0cff7d33e9b6b868f45d0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586871139b1edb3b492bb64e7b95cc0170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e76d0b975ab3aba995331b8601f8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f16b61fcc237a7bdfddbbc36cae97f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4626b77549725ddba10ac7c3e637273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851f94f2a36fac21d653778b3ef0cf074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429518ed7684ba7369757fe6b9bdea875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f19179f967d69f50d645b4fca7685076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251198f698e4005936b5bce87cc28b7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a6ec7b48abc90423c9419dee13fc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75319d1c61e40d4e76f2041c0911279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d693475ed2dfd5cc2bd1e67fa4631e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ce93baa80b203d8a38695f6d9ed2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c5e334c6047346c3667d57ce7e0e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e4c9e992f264b9397d0ccbb4941b183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17ea7189d6503d64aa63f65a6e590b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb12d8a343b6947ed4a86108d223285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8201be3c6b576d50e0285fbce315cbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5652f3d5086bfb8d1e775cd950d6b0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e7c0c71ebaadc5e99e28cc4bb47ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad81b2a57098a261a07c9e8ee07321189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428e98c87a730f1cd107a947ae1d5fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c8db362b62f3fe0862344e18d4d0491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3adfae004a300df36e06ff02b9ab4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad162ce4503f39bca77834e5af488e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0126822b89bed31b2e43f59795cc06894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056ff9e0303fb3c8a77fe7a6e96c0f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af14ffaaa581d0e670bfcfaea9c9de096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4fb05ea5d4c2b54194bb6b1f6dde997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee37c673a96f6e4de26857b50e467c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71892a30f01f686e89baac529f59b7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc7762be55ba211426516809107ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357d3fb3ef16897b5218ace755312dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8891b877c6911c5b5b34dad372ff8c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164305d7aa7805e676d6d5b0638cb445103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423186a96a56c8fc2131387e23ffff25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c518772d85fc229fc9950d7e3ced9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ff92109aaa6b1fefc8e70f60fa308106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9b93201ee9a82a53c7f05c425651f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556eeb8097345a9062e6ea99e0da4035108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a99ec99863b0991ab941d3e107cb3c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeefe90ebaab57987c783d46dfb02a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e4337ab6dd1b007fcb3f5c040d6fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b653f0aeb40faa10d789799a442589112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c8cb6505e2efb41cc9d2ae0cf05be113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cef59cf987759124bb55f60b45c716114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8246ab173c870b94613b921b66de236115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8bf73e73e88f1119e708a0d26c99c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502a886fa7dab016fc3d02da2b1d295117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a37649073afa30121b594e4988047a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219e94a923d078bacfeeeb20ed3553c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc59fc2bea5af11416fb3c6e66c0d3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec850ae3c11ee29710ba1511fd7d70cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc62789e202290bee42b005cfd4b96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b0fd8bce77f97e800cd9787fedd74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878228281cbeb39638ff6514e4b8126124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba58a33a83942751686cb5d2926bcb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64854bb4be239c7594a262600e115fa9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6d6e68ed4ee64f07e117fedf63abb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dc4e1290a76fe469ea2c7701eb52a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33c4fc4111342295ef18479fec29d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fd825ca013620376cf31c2f7038b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599595cc5b595f7b5682150d56d7ee6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99879117c7d0f882e042d6f143c42985132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582c4525f0aefa9fc665d4fb800108e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd74198d33bb0cfca12cedbabc5158134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0968c67f694c03e8dd0911631f1febc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e255ef1f7223b5a2670858164cb25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da9f1a39a02061f9dc763d5b871ae1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb178f19aa8e13958a77fbd1dc8991138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45518d024ab2ffb631ab15d0119e33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da30fab892378e7648a77b742d39b03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6713429e713e3319a69d90b8283402141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff1d2a1a5d6cfaf5151a171c69f836142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0445bc42ee41b79ef5e93fd34ff3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a56c5860b967dd70c292d66886af7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac05ce9feec3de59803a01592915b1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b57c80c45847cc1fa6ea384b95df7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2952791904da96e6ae6a8c6da27eb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d05db6cf3c0621360de60a24e8163148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a74cf44165b35cc9537c165b074e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e67aca1876175b11666cb42fa1070f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ccb8d6c3f7a0383647d19de23aeb0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc4098be3899c69b4ea68a2f2444db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aad92ad8ff38ec7f554e67c62dbfa2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f5eb686234fb665635f483b55655f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b2284a6606647c4b24886cd54d55a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12e85091591cd71cae0e4c7fae5aae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d83f9d3916fddf5c0dd5c8ec6938b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d31f20bc728e7ad05e1045b085292158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94899f59f9b7088f74070e7284e1388b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42045acfb7cf6b9f118025cff14c76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14016ae7eb58220bd2d585a774d5feef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c897b072d72fc4737be9013bc0962d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b834dd3a01879cb88031ec4957a1121163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce87c23e730e0d06f1eb71049f9c87a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6bfdcfa1712cb7bafa1ca6403f04e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cfdf9ae5f6e9ca804e5e14628d6cb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba586ae736aba089bc45b3b9e27a10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26412ae5b086b4cafbe62954422d4e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5b6ad7248cbd9dec57c95f5940ef3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa01b36fb138b0861e632aa2833f113170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb05ea9525114e7b5f2b38737c6c6c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de972d51056a357393c60d2d5b61598b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2082e8cec51476e5122f2982ed486a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32186513089dc7c1775f5b786950eaf5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1759e4dbdca0f530afc1240dde1cd86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e1ab27e89d117558956358ad64d08176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f019cedcdc130429eb7cca0f741d10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be0c15a5e58f2aa1c42997eb9c092b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2ee4bcb731a5b85942ab2f32d3494179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad646f26fb5904a4accea3eb2bbd926180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dc78e4dc05c226f08ddf1bbff09da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669e687c3b2cda62d1605477c669701182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9821fd89b3773cbe8e6eaf64f49512183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895df317cb30a43ae15e5a64c437b69184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72b2f848fc2b9f7ca8ac24e61a1482185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7c6317f139c3ff1214cee334a30c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e500186b20b7665652d95664182ba51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d578edd61fdee7fa13fb7e06ebe7fb6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d695d3391a9a6f0b3c530fd820591189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da2c47e2c56b172a137f55edc24bb1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f225c7a73c4d6f0ef6146a741c047191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6617cf710a43a9f966bfe9499bbfd62192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb5d5eede434134de3504e160cda79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53df42c9151ea5f9c989b6fa68a0b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccbb0549b633d5b534ada856d114e4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8339084d01e788b70cc0b2ebb0e50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68163407cadc1848f55e3dfd124c4dbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2462c60de3cccbb315375aabd5b7d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f341081ca6527080e0a45e58265e5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aeedc39df4686e23c5e37537e4c04e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3195480ec6c2beaae99a3a38b1028201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd835876312515f625f66e1c0827a5ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658fa1ca85f27f5695dcd75906308d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb9759253b2baeb4666b6d2e2a3367204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a675ed12a93ced90ecf706c3f6922c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea741b157e12751a05fe3762bc87fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4526744275cf7ac8769dbd9f5af2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eff1ce2dbed163921bd68354fe1692208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb64e468b4bf335637b83c1eabb1ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d65e6098657218c0f0aa76dd44919210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472ab22f3798cfd1caf3a0c40ad1afc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9e72d257055083d4ea2b139529421212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217e794f45e7fd31bb9fa399d9206ef213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e1d93903c7703718943cf12077cbf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8d89b95a49c5b0c7b147553db3037215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4aeb676e47bc97041ecb1474157484216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf07d8e9360b1f42b04129220db33ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb8b3d32987cc40c0da70fdfcf822218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88668a7fc5a6c90b8cdcdf4739bf5c53219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddb244602afacf203ff2f637625cbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4829102fe62acab72aef88690f8b2fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8d462286b4f42eb86ac13a02f7f69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc606ecb49b899198fb6d62f7e3f3d6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452e01823ba0fbfd87ae4593abf4480224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c9bf78c8cb0de63f3e9c59e7e9e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9860b4b0d79980613432c1b8a631ace226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673370464009fd46c2acb252ec54dee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad41360e163c8dbf0ad858f7785c61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8fd4278f92b447945a71e9f2c9d61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f53f954e9800e1bebf82ed9c31eae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217201b749806dc1306dc3379dcc73fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac591ebbae61d1a3c0b499d63902162232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b16bbcf5fc218735c6acb68214e66a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3e687c2e0cc96ffb362317547bef2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630556f425a26abd6262a06766078950235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce55e3fc28670402dee74dbf7423ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf015cc3b65df97e314f5156803c94a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673ef57945b90971f6494ed5f23af39238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd57f2f5574a7359eb9fd66fed6c6fe0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc9b44e38a176adc1a6a37f8b26554240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a9ae8cb3b8c1433fcb90e9e146be3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e512ce3c5e7404ac5019102fad4b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e218e460e2c0355991ae6558e8d830e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537c9be08ff09fb739b8c47f07853c2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cff07d5e0ee2a208498b234aae360d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303c423f3c07e5d3c5ccf1db69106c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed021c4fbc045a2edd8b52075bcad5e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780c860e44796ea260967abd99ed26a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3925abd10f88600bc217d65d476f19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783324421ad7c2f1ab4b9c192aeccb16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246ad9908146863d4c257d392cb901a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00757dc791430675d0c22571470a27252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338027acb8676365b74a8913d51c2e3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e0bcd0838d63435267b3404e081c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5c1c4d0a12579e54c1d946d1c0a53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc167bbf55044afd5ca38712f6cf13c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7656ef094417beba391cfcae9f163d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bfc446c90ffdb05f534c84c5eb149258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a64fe6d20e382c7b3bdc7be1b3c508259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6b79ebb1f73918dd5865803d172a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce33b40688bf547b6e619dc1c79461c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331fd3eb249d7205da88424b4afdbcd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1db841fd1b48af55fd011c81708fc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97fea6f3f1eaacae2abdfdb4fae67e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172d117b72dd8d0310c6b5581376c24265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70b721eb375e7c015749fd5dc3f9ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163781655b1084d26ff0995a241c94fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90fe42216b91f50867d7aaa238e204268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a47843db012acbe287cdec17e2f4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7769c30235e9aef2cb36b806b4e3c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a06ca10c948117d17e45ba3bef31d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75668b0e0fc4399ba1ebf0fcf4fb6a92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b000243a3655f5c0512a07cec08b25b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b0861621317c1cfbef4d368eb92fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d52a5ca8a5c7f39e1e26890dfbf619275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177dc3a8e2d02a39eb64a17941dcec6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c187b7a1a31acc639cb79673bbd08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a2af7411ede7394b89d242cd62a4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37076b88ca53de4bc3f99f0a605c9d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f7a49672974bd2a08a247d20db90a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aef850f499b31de03a84329446741c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179231298026a0e9d9935d635c156c7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fbb6605ed666c32d0d235c327a75d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be711bba7d234f33487d46b9ba9419284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076922a3f8c421bd8daa6980c8cbeb14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc2f1ca159fd387ede380fadc5bfa0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3052a39f4ea3e63d55a5111bdb51a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac69c2c6b4b415fc898ff02f3488c4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13b40b92b2c70bfc2eeec1f96f34e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be246aa35d02d84c559952c9d3e9c2be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19842cbdfd661486839463c0e1ab58e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634c7fa51ee8be2ea233f8ab3e6b8a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05955ac1d4cd776abe0ee609fcf98c1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88993ec96af0d45a9479bad5b2e9787e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50078f5dd8865358cb1b0161f4302d65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eb7f2756c42d582aab649ab2bf0a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479bf961b21d1d67de5cca093f7de36297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fa605d0849b7c802df829686dda32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c366f963b1d6f23c545b169737c2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdd59a77ea6945776b69fce916aa97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622aa2f5e85c898a32acca0de11ed7bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bac903b2f1251cc5045cae75a341e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b88ff5e68803611f32d2bf76550ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bdd8436f20fb74a225cc0e0d4da56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9ab0621d3971c1bdc8814708964f6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ab04b1053ccf173863dfb655192b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d975555ddcb424dd0eff3852f18bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfbd79f867a9e20a756edf0e4c6e71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c34598a974aab991dde91a6ba5128d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e187ffd1255212540d299239d0c6ffd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcefd0be0d40319d8a27f992d9bc25311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c952abb532d40c3d14be3d87073296312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0817d602f3ade3a730cbb45bf42f5fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a272dddb30d3a35d9bc00bf8c57076b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73716ad9b48c90aac97919f787e29b13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed31e396a1f1844faa97a6c6268359316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6d08a705143db5a7a49c5b9ba33e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71268c94443beb5ab5072365950cbe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276392291b59d9219e6f547a0af5a0a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d74c3b6c84391f5f06755dda7c81d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0010fb92be6a2371e5e0139764dbfc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b789517847b5d43557c5946e4b782322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dada7a158d17a53b82b81dd7f8a0ed4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e11ae3fc87ee25bfa38a04c081cff7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efefcb060be0ff7198cda26825af007325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37015addb9ea5b23d43afb3e819157326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4aacf2ffca2aa7ddaafe704022a5f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6420d87415fe4c2e0de94490bd4456328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45daef8d2b95bb55adf19254c502f59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88009bd9beb78e192174df2f1dd1c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf5b296073ab9d68ba8d99fe247d39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4a7ac2dde6bef0d67acb0201be996332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ebc67504ab07b28f33be174c5c7dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e39c5b567fc5571be545b87381d8d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f6050647cc7cc928e47e2d4fe67ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43f0de1e82da57b893daf70d4487ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744a27b212d56fde4b9f69b825bd027337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64d661ccd506497c6f2d0714ac70ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132d30b931da172f3ca91583d916b2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8737831848d9ac850643b64a1543467340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c0bb39c0b9fdd8d0f7e4b02307f06341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453a534d5bac33a5d0b44396bd033df342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9245810bd26af062b5c647dd11d06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5864781749ebffee92f9becc38af16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382d9103ac2daf53113693de6deba4f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197c3f40f138f901372b1ff4a5d056b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3103bb9dd491b53e906a27dbea8323347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bcbbcc7a462727768131dbb330f79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c35727aeda527425a88979bd26093349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4aca69e419f1f85208c1d0bf9ac44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec494ecd7f8e2f3300fd6f76cb0cd4ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ce2d275789cc45c5a6003658109d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677c7c354099859f9e007b6dd3d5d08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be328d262d59dd7c14bd7af0a6b3605f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33086fd7212de91fee3e5291c52b31cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a03fd98ce970a74b4e85313b350d3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d6674892306b89c616e7e59059dbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3789d992e9f7210e66904e36127fc06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2505a5e29ea8ab921796545e3aab5b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64320dbb8b6b07141abffb4ef24b48f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379d517f9221712e3e90205bda25026361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33706c64a407e42304b7ec44d7d18638362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847cea482f5dcb57c1ef7b200cf9174363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b7c0d0f734119ea5e337a38172b58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac36b39aaa5b8edb1fabbdd72a3ceb8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607b5550e7a5dfb120cee384cb44131366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f9220a4725a7fee2e13d313825b95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b296fa53374a745e210d1615bcb85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20b235436efa98baffc6f34649f8f7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677158b8cf86954918439d5057d8ee1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85a76d6f8d07bd9cefb39943cfdd11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cf55b1cb261f9b274138ce60e4456372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38095db4263e23af12f90f43e8e4b7da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4f8db18ead4910073220e2e14361b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cb8b8ab4e0a192e5f259e91f2e6d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514920597d4ee2de4f21bd3ee9300647376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e992fff14cdce7a7f7dce4a73c36e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341cc41932cbab07472cf20ae62c2495378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ff9c98008ff9b3a0ac6840ddeba40379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06e72677977cf5d410cd2822c59ed9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9afe9999398feb2b5bbbbf9e720b6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d508eea81151ed0e9d2a1a14f5bf6f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0f2c2e3dbf9c9e4ecd23b154cba93383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37264e318b868ebc434dfecc2a39563c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82da40f17366f1c3c39e88e47710df1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a67f03dc49dfddd349dd2d60102f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14ddc12fbcfc55b33b1469bd992ad7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c892e7193cb843c45e206a719d9e61e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab924d418b6afc901f42c8b6bd3261bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073cd289f31a28edc98adc269e8b230390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c1cdf1cf8e39800e0299c8c347a67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daae67385de0af1acb12777e1e15db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba4686a53ed7c004affbad7efc0b6b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025827abb9631d46d018f6e8109265fd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdb1c5b3f2aa9c2a4107d0ebaf90a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180aecf6f62bb99ce14ff9697da1a557396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8058db3412fd1582dfd2685e67b530a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb749bf7a65ee0b631a8d670890c9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2354ef134ee5627711fc587fe2dd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd953aa672db625f52d8ca76a8d1f7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce24e290cfe5392dae3cb77a223c24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ad696ef4b28ef0275987b62708366402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c117870009b20e3738e091e16be674c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83cd6573122f84bc1e48c8dbcfbf5f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55d6a02c184db9c156b93b40f0cf30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e5af7edfb1bac58540d444dbe1607406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213b9911b56e30abc61ef6d613224cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257be27c153b0d2fbe25f68738ca0b7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298fb492408fce034c0d3c7a1627719b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fb43487f9c1f1f58af09a175e2a9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb84f69acec8c8cef25fa816e4deee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf98ecfee642a6850375b16c2b8e14a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad75262a3b28e45bf0bb85b691278d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe893360b7b3ed3b7de92afd4485c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24d1a7205db7b2141662c94e541330415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e98981f62366d39cec934a87c4513416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caeeb986e3c864adefc24a0dda51d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d62d9abe59508fb3ada731073abec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b30b9c6eb00ad49e8d48e47dd98364419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f021117dd79a814ae21bdb1ca261a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209805b0bed4823d9ffda2425f6381c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253222daed4847604af6aa52b7b9b81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5042d41bc845aab646a8e739f753c41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a69d170273095f2d4230ab84cdba99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feadfd524b794838ab3537b443bc104425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ea854eeafbd9808226828661d20b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1866d4f38f2286d249b3705b5a51e39427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86517b975783d2eeb22ba914630f55dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c81ae1a271b48c0575d8a61d1c3e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c2ea26b4687c406e7d2857e9ee0bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0ec8a3a25ea54107f48ef0704be01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e27ef359c087f8b770b2586a5b8733432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3a1b785feb3eadc987fdb8e8daf67433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f368250e7da2bdbf0650c0a0cd22ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979241acb8e54d41689797c240bc7d68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60424fedd1a6809e8f45c87197fbe79436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7a2504c99e6ddd45e6dc2badaff47437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994a91920fed09df6ad4605da7003a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba6f17ce40504c5bb2e8f3616fb5c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063900d646d88efb4ac10847f75b60f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1577626d6466ee184b915e5f4c8d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8377b9e84bae3737d364e8ac2bea77f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dad282dd6ea0f45335ca4afa08868f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f54ce8024ae700b64b71232c513d8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12533ff735d8f32dea884486e9d38166445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b45d0dd0f004866de853cd9bfc97c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925d8f260a7111a76acc3f616d93e87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f1b3c92d0482bc0811d3f1e188a8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed933a04bf2c905a596ef4c92265e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749eef45d4243b2320e79a8c9bb6d43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a604d2796b8703d1cc7272dedb3060d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695fe196e982ce2953741485267bb21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2da28537a56262a2f62d3c9d268727453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0145987bc393f24df7c87762d2d0cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282eeb66f67cf1ea4b17ca809979c5c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324314cd645a008f41683fcf9828761456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a623c40b38e48ae98390ae281145f4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f136c2007f526107a1600c31dee69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a4616f0d2e343b4b7348086a082da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a97ceeecac21162e364e2535dd6ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a7aca8840a067e66d9beee266b27f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20133a4fe076680f56f7626a5d505eaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9be4ffd3675031fcadd37ff8f3410e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14a53e7580fd4b411571bdd8812e84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7650078e049c7e4bba36e48b1b909465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32a7d8b054f573ab7b761b3ff9042c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0a9ee49809531c68aaa09d0a1f71d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d033132d3731db01a3ada37b95ac9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c1c0c70a0a6d6517cf36f73277844469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060975d345615174f3ea954551b94754470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8a9d98c90dceff492c045b251e55c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdfd7146e38950a30bf33af9158670472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be736f3b858c3bf97e4cc18211d99d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f785180c38617d9c062ae18f1de81b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f74a077b732a69783952a30e37ac5a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83578235419732986b9e3784c1ee2b10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa8101db5956c498711d56f40c3b1b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134721dbd704c328f1c8539c954364c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610814d01374cb52b337b7d1c1843c12479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfb481bd9a1826ad522c73addc4f34480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2a95983ea4aa29fc6dfc960f776ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107fae486bb131e4b474ca0ec48316a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf4d29a5a91e95775c5aca00f7f436483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1049191f74d74fd9d6dc388528792c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04f9c54d44b01466cdefb208f767de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bc150f4123a51cf56078b2004fb0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ba5e93dccbf260535964f14b120b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfbc0be8281e8c63959b63e4d06598488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451214ab02685279cf6d7a6254468b9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7490303572cd97fb268a56e3d1e029490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722b52615dea78e485610f69720bcff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37382c8b3be5fd7ea43418dcf5a64a5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923ce53d7f3b1a734bcbcc8c5c06fe8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab962044754dc1bb3e2d23df6e67bab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252834ed1c886ba8173393326a9db32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430fd0ca3e1bc9caa7ef82a7640cf65496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2f51ff725ed0374ead8b9efcea2de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88b2c9a6301857119cd3abbe9510fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26946dcf334ce866fa60b57a790db2bb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2e45d9f50adc06cd59392bb85d223500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb4d0106fff68407eddbe35c15c1a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c819e1cbf37aa9fc4a6f1b05077b4b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d15e52fa4b1a035d1d309a0513383503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2edf26b426dbb95494ab35caae8e11504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99f615b358dd6fcef3c1548f420f5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2fa5e07ccb3622cfaf53555846cf3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656538f8908a1bad7f9e2094680df05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fca61101ddb197967af2a99e43b813508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00432902d685a4a7ce5e0d5c6a341d5b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a1c697151aab278335078a3545cc8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596663d30ad94885e9d6532e05995b37511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ef207f5e48dbce563d430a830511c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3917ad974b4db50c6b182a1b365808513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a95ea0d06470c684cdf978a964f05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56ac7929979245be39de592a98b26b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69484ef62935c2a45bea463f7b836e45516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd326d12cc6b65e7b1848a369519ae8c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc570ba43749fa55ea6e8d4e78be81b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c73f1e75e07206d500c06e75fcf4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4f798d8206467fd6ea948b6e21486520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a96a279986d982e8a90dbcf7a8510521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3a98157b2d10c644628022c5de364522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e73a7760a1e6a986f60a68fa89697523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6ad3e8371d2f5a6505af85b6bb422524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d68c86ed1217fa1904d2b04d8ab39db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee174d107a17c89f8bbe8b1f4c7a9440526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa668f7da1d93180fdeb25fcc3c599527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4021b1039900b40b4d88736656e932528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc85be24850953c0daa935338000529529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2145e82e5e00ae6a86cb0371d06b6f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d4ff960c6ccb375d1dea739565b73531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605c49f8019878f40410ffa68d88c2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fad9f9007a68d34911af0133b18c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba3b1faa05fd6a78e4c568dcd429e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688b80cd30e1e950865af5145c04b76535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d2162b13f0efa49d3a55adfc72e09536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85530cda934d44db2d7573a1a847dcc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d611afcf1c5103e0ca87e27e6cce8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f96df3d4392ff9f1294cecfab5069539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0bb5ff1fb483d7e2a2e455961410b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a97bf7a2d5a0dc2ff91c8b87b50d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49668db3dd70041cf4640c1d20df5f73542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746ce8d5aa5d7022a1a1c31c03346d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2e180900a5d9cd0efa0da42557d80544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956f03b7154d46513f150184f6195ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359c46353e57a00d12a42afaf940f20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf9037d62dee463712e6d5c4d3340547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360694334d0a01a572dc7cc31a75a68548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644f66f1bc907789658249e44839e1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeea92c62f82994aa6f1766cc1fe54f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5f35493c8f4ce6e50907dd7364811551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2f0173c147ccf771a901eb149b268552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda775493cc10023fc3dfb62a93f2ff3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8e3179560f25be4945eed65122d65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bdcb18e8f44e5a1e28df71e903284555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783039ada5ba0ad43bf5f63410f0fc5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ded2ed36ed4bc8473b3e0ba017682557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a59037f6495b8bb22c04215ea1f6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922618b3868d280a769f485a1cc34b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1b2f03cd8d0d228d729960e797579560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fffdbe2eea43c75844afd3f369f2c4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b338a7fd90fb3ba8a9d31d5936d8a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab33ff52603e60946527f58ef79ed96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a56e067102e57e3af34bb755e1eb9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8282da97e4202d10209ad6878597e26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a3b83757d427d4ffaa6b4e886c122566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316e4511a0203cfc92bd6d240b28fa6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c283c737acc6fed5ae3aee85dc58e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102ee9e56560f9635afc49b68843358569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb6bda930b714fe01d0d6f76489e4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669724564ccb913745533ec16b497fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eeabe48b48b6c54048d48b99af2af9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaffc76867a8027f402a4cd5e0e6d23573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd02af0b147544ff0e990af794cc492574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c683cdcafb17996c179104a96cb2e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721480717dc16342e62a240bdf46a4d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfc064ac3381d3eec879e78eeea776577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756935740beb51bcebbdeef0279dba77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e94d6e726a6173458477be4c8fa78b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efd4ee6118006a767d4e0720c8d75b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478ab728928c88c0e0ae83778a5bd78581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb80ef01c8a585d1095e16d15452ca582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcddd01be43eff35dae47e38a56dee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40a67e1101f4ee91711a3ed7750527584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83803b4115728872f4ec2a8ec69786a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde04cbc310396618fac4ad3bf8a55a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ff050672e81f1772920ae8f94f8c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a8b29a5904e0c78fdba81d3b2558f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09905e26a83476094631eb2ba4c8e481589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b39fe14b41f4f7ae47a367b61616590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f817ca51ab5e0a106155e3887f8d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917f45b6ae2fa5259506ff2b5043f02592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49ebc6d48f56e88b8af4038037142f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f28805a7f3f20102e73fce42186f35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fdb0559eedb68efae37591ba2d0ce595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae354ebf22fbb8d1165b38d2f95676596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d23f2a36e483110916549c1189ed7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788fdb34cf5e25e3874fb45db47ed9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54588bd9d7fd0e111aeba0ffcbd98596599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c3056739c37ccf5d61403f5c27d50600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0497bb5ce37559fd5972b7e12a642601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7830e1c9e37f204044cc0f7eb8647602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a39796e9b0688e70b97549d5df269603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462330630c1420a94b17aa350de74e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7a4daa7a6c718afafe03fb4a3c3e4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57429b7fff82259fdd4e6b2f57410171606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e519684ffba46a19d3061dba7f024607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257ce16c9e09c9848c6f693915625c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f36181f84b03b501f140781171c41609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053146ad61ca50a766d16f8567483ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbdd06f693a41ca0573aab1ffc09326611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14758ec728cc114af97104a9b543c597612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5770c6fc4775a01de52ac28ee3ec8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40594cb5d8e1664f606c4b581267a64d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67fcd80a8b25ed1177c3626d473a89615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1fb12851f6decffb99d191e95c831616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32338d32c9f8ae6e49aed4a223e8ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840c30a655b1e3dddf4c60f77640b39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55115ba157656bb05574f939d852851d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026f173e88139b263e08578a78a162f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076791446183fadcc0060e8129760d4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990096355a3a6ce17688ed8cd4fe00cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f09d780b510b6634e1f730a0d3dd7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c6ca66050260477568d5c6d88ea18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ecbc8bf2644de6ad9f02d14255edc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e9d190cafe31426a948a9b13d7fd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c4d40edd08fc8e37fa3deaca53e31627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50233a9cd74c5706cd51370afc69ef7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226339fca77fcd62943b61f49baf1f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428697cb4712d647733593fdf5f40de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120186519c04897164d424d0796913c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058d07874d394c3457472c37d64c66e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232f8faba37dbc8ead82251423aba60633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329da4ce65feeb6a14f655c7aaed4b22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a92111f5c1ccb21af9c32b0c2f2b4f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdc359503853f3cfe0487a1d493ae6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d94f6f3495aba8c800ea6fb6aaab4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1879f411e78dd041ad8cf6ba8945da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda2711bdddcf1fb8045f82e47e5ffd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3975689c23ee8286f131bc3764911640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c91b813b655e62e86b5b44ef476bef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3afa93d4a35a939b324caf20be3ee9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3b89e697a6020ec33ac74e8dd9002643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608feafe706d6e89c6811294257b9628644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d4bc55edadda59cbaf770c61c1457645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68bd7f0650b347778e9db628924551646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827721e87a4c99e8e70507bd670f17d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf16dd6b4b93149a1bd80b077dea59648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbf0078f312fa2f85d3fe200ab9691649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ccbe7c5f97341185946f5793dc2cc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ced7b416d810ecf01c6a962eeec1ca651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cbe759ca3d7b6937142e41ba0e104652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08576fa0f40d9fdc10af21f9e902472c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6bc45699381f7dbccdb917201f058654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfcf3b76d2e45724e8be189d95548a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676428c469671ee09dea348d9b5b63b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001015ec4421e53ad804d7e3a8d7643657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e902ef45df5f0eaa6d835c837242ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40005f42c7144718d1471b515c83c927659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144c0fed2512a3384febd36c4f4c3d6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f2fcd88ada909a2f9bcecc8d1719f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d990a8135cad644f1e3cf366ccab6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d0a600bbd721852a8b7bb1301ff4e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc8be0278f7e8f92f28cbbc6a072fa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2818e311ab65c4ec7485b1a3a91c926665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f97080c7c58393d69b1df874af17d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9f4e3ba74ebe801588c74521fd2dd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92348a8f9cc22131001a6cccaf2159e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d9bab59632a382a050b46b49f7f8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a759bad4e521960d4e82952eca5ba8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bdd954a0d6ab1fd66daea002f373c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eeac3e9e1df5a356c8bb50c23b939672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfd99fd0d73c25bf0596ef459b2393673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b7ad2ff3d5123a57f83fca3f6adf9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0e49495d03597cc75994fbb98231b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d5faffe114547c7091ec73bb2d8da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bbd183cca771449f6b8a3d62ad72f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d8671f9e1145aadbb52e8b59a2578678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc998c4b10f19cc9abae71942eb33c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb56f726b33b5245dc8efcc0c4a34b7680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>