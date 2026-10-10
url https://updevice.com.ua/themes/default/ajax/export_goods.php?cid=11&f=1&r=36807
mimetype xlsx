--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96312d8dfdbdde9bcc1fba9c1612c4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88bfb3030323f31b4738ced7e0803c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86868231a5b53b2cb5b1fcdc8347186a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa8c3b5fb48cfc4ff48ace1bb464324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be466acaadec9a7e2d2fb0c22b0e995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae5034bfa13097c9c27698b5b87a9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7671f85c7b81d47b48f8aac1a39b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3400b62d0ce5c4e71a184db25292de88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4da572ff4c886e76c8e458ae25b79d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b9a66125d3660950773396f8a47c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb450acc3fa579f700d7fa407a96602411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9ea4d592f2befd9083435955c092812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28989ccc76daccd0f350c2aeb3cd524b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce2d06ef58e9935f1b584cb6a9253414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61122ec12df01b5b60c772d1cb2a4d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ecebd323b1c5d7cbe49cac623b76216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e942833c625c3110c8ae4a6851ab98517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad490516ab8be643a9ca0d9811c6c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d82b3e533283e96d0d4b08cb209ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136a8f36652c87c96212c6c1fce958520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c468cdd3d7fc9e52bf7b5d3eccfe0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6756eba720d74ee49a07f6907091bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee81bc6605a7dcea3b4bf608ef6c3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712b94293c46a00ca93cb36c957aa9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807bc7543a4f6812be2ee66ed0d0bc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee8e6ead429088e17193e941949bbb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e6e2f163b6e5810ec680e15f22d9927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69b7f5b113ee102fef630af0e9558f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c73cc795e210812f675eff62985d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4b9efc1d1b24db344dc4986e1858930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61beed88b660ebfdfb3bb608dd0011531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33cdfeb686f307100a57fc93f1c41432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdba866e5f9eb65cffe1916dad1391133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3ba89dce82e9a12fab9daa08e278934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd9e3695137ddeeb35ce75cf525c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af040142840bf7e9cad6072e2b6084936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46596fc5f1850262606b1e9a3f96633937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93af5ce8da057e11bac2dfa9a367ed938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec13008912eafadad7d955eb30ff6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d4c096f00ec405021309e152c97f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a539e1df574bef29b2553a9cb4ec56f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a38cae6c64ee33ebfb8a10ddf16ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1254a26b0fb40ebda33f2d17fd9a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc6c387a8d2ab396e065614b9a23ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3c5c2c8721271450c8eb4d8a68a3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ad0c4bb898fdd9824628984252f1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fff16e16ea514a8244d166963f960847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06c8a5efc5d7077abd74ae822d53af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83b14bbd76defef184cd5e18363b5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aefb0e50462454c26b7a231e8281fb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84dd0e0ae2e4700858fbae96a78b3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bea2237e2508b3552c12c460d0c3e752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba843ad8859756050888b8a1e6c37c6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a580213d2bc7b84da8d56e8afbda69d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a63d0205511b29d8b42740e4468fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5599fb52c4ce057d4e900b69e5c8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188d8d8b02100b7c42db7170c5b390f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeddddcd610f9aafe7e837befb5774e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c7a921cf7557f7332b7c204d609cbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95602d28127ac35b3d32b6ae0330e1e360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdd2e9e017ccb71886c9f44719c73861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9159a2531cdb3b24eb9d28786e07a8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8fdaee69f38ac58d3b3f9a0bdaaf563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc411cff70099d4974e116ef7404767f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8619d22dff44988379e5b6cb4b36765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44bc8f5d1da7df1b4c8d87e62c6548766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2c021659698ee55c854add954d14d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7f374e5a9313bfce3eb5eac6846c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6937b104a573d5326582df24d708ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05bc62457581c1af5c8c75505600bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7fdba32d7c359b54bd83f33dcefa871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795f352f737361fc57cd834736494c372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd9c7eb5e888ecbb6c57de5256e0d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba04bfa471c47036f566eb953648e8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50003c1b5b011205eadafb3fd3a7664575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5febf1bc10c762f79b9fb0d7afabc776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8528b8897f1f5069d446071683927de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3aecd6214a65a40a423d4cec9cd7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689d1a06597fcf23003e9a893bffbfb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f31211624ba9147a98d581b96b90980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6afc8cd87a6c0e15599da5fa3c97a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cb24413a17bb9dee97b5dfbb02bcd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d80a5e9aba47422696fa997043829583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c9a5a571305966637edcde467ef8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3532d0ba84b326b2538103117aacf585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2d6c8dc25c2790c85e1bae3d7e90d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7ebbcae3df456bdd563cf547bfcf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82245ae147b00ef59f83f1c459da155c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ffc09efb725a35775962f197843ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf6e6981f08cb11334b9181e4dc0c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b04519f3000b2f57626afe0495fa791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d125e8eae235529322be231b4441c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff561f34ed89658bfd1e27d3f6b67f3793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e61c67c0b2040d7be7242f7686fe7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24415773eabd251c31908e0a43cf7e2f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d374e77614d4188a7754803b3056596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a923c040c620cde81a5732f73bbc1b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03709df9674fd4b454c005995bdf7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23745ca686fda8b0489c8271db05a85e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f29b13b20118afdebfa1e7fc2fb6e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809f3d46a3ae15204622c144ea15ea9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033990102f556fc7782aa8376a3e767102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e80001fafc0de3fb65e7d81ab89acb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d6267623e3ed45f3539256704b70a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1938a68ed382a5bf2e3f7039d354cab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f798663090c83f9a8f757c1c0c3af55106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb40e70496984d3083907d8f8e64cf0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9e9e11dd550405addc26be53d7a3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d67035a74a132ac5bc3f3ad3b53c1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd346551aaf458c5c9db2b12980043110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccb07e0e41573c70457c5956ea1926111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def445665062c07015ab078cb5e171ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161ef7e26b99efbfe6da9ff4b1588dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417bcd4a95b244f60a835846b2a43fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc72be9aca737a15779dc833f83ad2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5cfb41d265c6d069f3c312dcaadd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc72b288c4b4875efdf4def54e39aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc833412677d15ff9de00aa0d0709d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d8be2e53769e1285e2322e4a3587d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e6566d55ba198aa44ed3f15c17fc1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc4fb8cd3be246ac2b7bb069568076121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23aa63cab372313a623a80e813dd730122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fd8161e9fd6507b3883b4c5e3d7e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e40e121418f4c76058b3c16180004124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22ccf48be9907fdbfc06ecfeb16a82125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cc1233aec7330ef9fe131a527a859126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342f2e2120170798c593c354ba3adda127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57557a2fa6bdf9b74a84d1badac55b15128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e030c5e4d2dbbff887f52856e67504d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1c54e7535995c6360bce432cce478130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fc9c33f667af64074945d93d52e80131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337b336fce78fac2a54ca2a9e136ad4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fb5d66a1226a6442c75720bc3f0c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2878bb9269b2366be9b81f2d84955f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781c0eab2b86cc76cb1b1ad6704cefe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13842b2b99737ff7bd04847cf3653b1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871f36ebd7d9c2b117c8a12bb307227137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bcc68aec0192f7d859c02729d07e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6271a7d0c0cf82f023ade37ef79203139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00c3349bdc3cc32e6a2f2e13a487a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a72482b9cfe969f5e3ec9487a25c75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5374681e8b3e304f8e58eb5fd79ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fc7e75235468a0efac40d5f4a7e5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa25392f4cae82e651d6ebee205a2d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ba705bad0f8915263a1bea59f44a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520ddd3b34e6d9c9dc010d5f3d17c02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69379219ed741369fee9b7c9efbea40147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1683a1158377586330343715d09aef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff805abc6da453a074323682563d0ff7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd4cc0614c2881b448bc7df4605d7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b8b53cd523e6092b5dcd88c23142a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51bc386a562fe9c9e1791d3f89e613152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0907fecf887959b6248bbde33a041153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a39297c1063ad419a4abe25c5fef4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9651a2f007672208ece41997627943155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8eb33e44557429e3f0222da6d3e67156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f9f6df840af71dead25adebd8f118157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0a18b9d8d7130205ed568bfb6e4f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad761859d9282dbb72d66b2256b59b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216284566e44c0bce0670719c865370160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174d3c606eecc6bc8d91f81e0f586ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223937c87ee2ebd4f11aea217343b72d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34b6371a373131dffcb0643f1606e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e4212fd26a26bc976509ae4341626164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd5811463c2166f21638058e223da6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cb769adf11a81937e82469af49298166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3cee0fd127eb8ce189a644065ddd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b2186cc18358d417ef67b973563af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5070db83540b7efefccebeafe4132c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e05c7c1cc3cee00a695b5fb0a3258c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96b13de8e92405cb5f0e72717e8a07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518d04c1b7c5bac2525cc43d0082521172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53540e13eeec0cb10ac651f9ff1f0b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2f677b2c3ed5ac1123bc98092be4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0bd7054b09332f5325e4a24343beb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df2a3c0e328eaa98defc58f663c9f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daba076f799f1754079ac32eb90c67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aa23d49fab425a3c9885264395da7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e4be3a647952ead288833cd982ba9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83ffd9219ed2aa17a1bd489a382678180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428b98907db54819a6e65a8f5c8e516181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc74d456080e0a4df265c4189466596182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5794bbfe3b3863749d7979d30170c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffdbbcfb0dc6ccf85237215dbcc383184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30c9e16683a6d6f9cff4cd1348a949185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48eaf2b5e1ddda6c8e2910baafbd43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23bf657a4425dbd86dde5db95a111b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960778171534c7265b05a204e8888705188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7db7eac9a6fd05c7d8273f7baab62189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1cbb865ad8fe0a90c6099b91929a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff625303c723954c977ff31a2cca1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380cef0d4a90ae01079ec365ea27eb3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dc75f4a780f2b19cd4bb773f940ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840015449537f9adbb89dcd78a5c8f2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02d4a78186aa56d33199ff697c3b71195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcdf309f7e5d0b7a20a129db6fa839196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500d1926195a75197c6edcb8c4094d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0785db0035cb58dfd68d54aedf9b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83439312ebac2e7852c6b6650890cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7cd2b683339cc8c9e3dbbca45cd63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ded838172eb05c0d0232d08e4a4dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281276ac2f4550e370fe5555f90a17b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb76d0de91c51a898b86cfa9309731203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5201e8df867be764c6932a12facafc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0150768466f2957f8c2c0b55a2fccb3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fface97ef0d22d833795f0e9a3a72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9766228485743128045ea491265641207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243d110ce3c24e09e5d5e914ca680a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c2dcf1f537e9fd8a82f70133b823a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6171ef3d4d04bd25bf8598c558a795210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14096d09ee2b992d942474685f1b002211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2a35686830577ce3d43eaed7470b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181158176084b1500fb874d4fd4dc8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6317d574ea3fba696b4060568a332214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f62c9c4a2c3dce0ffa51286103996c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705cd6e8a709e849ab8900b8d2947ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125d945526a25f60f5b5e9fed599880217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1cdce6431c85ee3dd589793ca329e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263dd69bda07708b1a6d4874d097d22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75cbffbfd30a69cf66f0ffbd5dfeec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6e584cf1c2decc9a1609d7b9293e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4fdadcfa2a1b2f6f129868e90ae6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222c388859aa1dbf03668a3a772b404223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd987f1996551cc8c9364408d2c1d19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281aea482c566ba8a8cb1eb50f3f9f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4a513f50fafe1cf5c1c1af068bc2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ede1a22b247bdc2eb7ebff2a2623e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49181e8f8687b857bc4be36459fdcd3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583c32539b2466c1ba5328d289fd11d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce5c158d17b13ae6edcc01d9ea1809230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26763b97810776d1cb90a597f0b2fd5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10548b32646ff61180346e8efd5a99ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0c4b618e5ef7c4b5e3d8f0476242a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf828b2aa171a1db25f4e18280dd6a7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd61af5a254ac0fb0710169feaf657235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d6d8f163d4fe40f574e45f818ef3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b211bbe63ede21a4bfc2b64dc2fb89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26874fb0338e89a94518f8cd2529175e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06b94238db6003ed748e5ed7f6bf93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d167314ec4300f52acfafe078c92e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d99197d4d19e096a84ae7be83b1128241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d6fc2e50fdb8184a27e5bcff125f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d960d1021cf461e944d68033bbcd0c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9ab0a5863db4ea9feb47f4e0c3a18244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b524a0b3bd4e7347bd2c3b4500905c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cf3d94bd3003f485f7a8c4992586f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf29de07ca224cf127c7c558dd777b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648513fb8e0987124483cad831bbc5f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605e78d4d7fc3015ffa6518b957afb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4569116737fb95df0cecc02d6edab67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d904377890b20a35b43d452c05150251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae623f17ac0d8a0742d7af5689e182252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8108ddede1bbd7c2dc2223c06965b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64f63191643271386aa7e22e60a0bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1d629a36235ac13df073fe7df61ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a378d4ea14186da2551e77ff6c71c19256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517aa04e22bf0f71f245474256ed8e79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707059322f5077990952d13e7f288de6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49b9bc02404f11387cf32cc2200076259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e2c387c0c1a61436af6599e257ea7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c96939930cb6ebfaf950eb7cd51fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42660c20af5e3953eaeb0930062230f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bec078cb389de11c5052caa37d795263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcd119af43f6dec44ff377b3f6132c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9ed319ff37ab75fe250b6a2a6ea5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f2f7d160350af4d9c13522b400661266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d2cf4b30f2e24a6ef867facd7f026267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60dd2a82b1d457d90c16b547f12a92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d013e59607048ae02e396da82e2a47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b57cceade4d5385bad32e44e8fce1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a61147141a8297bc17685ed3ed12d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f662ffdd6ada5e84b5161570ba5b9f3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3661d9a06847a3a7051782362089a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba64942b523a7518dc74b2666bc041274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba42414e6dc5ca24380ff7e23a054ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac085f48bd2e448ffa88ee8a38ec5ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34433ef111b1bd400f87681ef75478b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f256c71f60bb3ca725e7165c43a3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874e5ac6d4467472fa9d17441738276279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1d0c30d2e4c124fec511b03d949a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b01d7de0ed86610d6b390841e0231281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5845ad3a82ef6f3c056a2db4a27c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd797e915efefe02406adf0a94896fbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e9c5e2f74b154196d069278f1d83f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21e98c7e69d27d7586cee7f1651112285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d5a715e0f83e597618ebad67dec3c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702934d5a42076a37d0561f5f72529e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4cdab17b9dcd9a2639456983f4215288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbabcb10020821e4acd04d80ae9f163289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d49e00a95150548b7e78dd9725581290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c322474e9cb04ee1550fea647ba3e03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40ee9e19f5b3fa6702790cc53da6a8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ab49185c951f17edae16373ef1fb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512ba721a9d2368787dad5fae0bc764294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f06de8ba17f769795666dd461afa6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cca6aa2e9828d1f0a83488eab1abaa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386406e84349e7c057263af1bbbc7133297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7afb792b3291a7664e60a880887f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed26a8723ff6789d80f9b83ba2d34d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc47504d86c35c871f5ba9f0c2ceca3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3ad8562265bce2182db7c2bc116cb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fadb3893f4089f6f0d62dbde8328f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64309f3d62e6b7021ddfa68fdb511d36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f200cea7d07389148020cd1aef2b104304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4deca64e956103bc653841c0ec4ef13305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74940697f37d346cb9d6a5bdff2a12b3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eaa07fe06d1936bb33d11c574b2c55307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb16ce97f84b7e72e61affcdb92ab1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881ce04027ac507c3d400b79e163624309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed6fc461b4f285108089c2467e3fe4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476608744e3cd9e1e6edc0fcf7f516f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d7b186a5ba9ffa502b42b57fae37e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d41a920a5d43df0404c217839ff30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089e5f926cb7eace917f06429744439314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d692f21fb7bae696d6e5187c09c18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c55931ff10647c99beb51c6a92d1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac1410c5fb30dc462613c028391543317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4cdcc95ea1892903bb5ee50dc7670318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e453d8906b16164d13b71c236e1a6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8804a82af7f671f80687728504ac5da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92595173fdb849759b21601d1b89b179321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d80cd7195dacf8a108e777fab279e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15adeb10aea7b7e7b6a7aa8c01b246323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514969ee411bd1f7f5fd08809ad1a69b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292c4dfdd22fd8d46a98640af848394325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a68a964acdf43062c1864e20ef23f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5780e5f53ac97341f2d752eed37afdb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18dd660fe3b2def8bb0e88bb8387e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd13683dc164223894339bd49b45162329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d600c53b4b684115fbf9ef60b535bef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d37be38b3aabe1431800efb0d3cd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a25d34957d4ce250e34c86a245349c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24961c24c23e4c05711a65244e45f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942bcd871d3d305034be6262c76060a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462e0899f2c9a4c96923d4ff9f05863335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e678d2e4751aa9c763c167486ac8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b5ea33609b8f5814fac8c66cec4ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991e3aeb23add3f0479b923fb1ca27a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ca4bf48063b8d33ef364e6c6486a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f017e5fbf9cee65e8fd5f024ccc5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ab601c09e91ee649e588f80409c1f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5655b5da80f6f60642f709f2a11e32e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10625e17d377d31d8725c32c506fb33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a96e7b1c2de59245671d3445c9ab7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa2e598031f25c6f37ece77829e6e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aba2b26386f6ccc4a6f31aab7931a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134ba76ff77965691b4db4c03ace08c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a7194fedeba2072d6a7bb35f77db1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a75440b239f9f9051aae7a192f347349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803bdc7c2adfbdcc913445c7ac2e9e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37548317760e111b5572880154835121351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5258c449001a994130034ad28b4bf0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c03a925671daa918244750188a3249353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc051d6444e19b72ec020cb572ce5e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214ccad72d1b5001c898009d5741651355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a212a52e5e8ccdf2b686ccd6259038f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453018762f0acd8eda7da6084ad2ba7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084a8b227de08af4ce722a05babd9e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8353fceaa3cb2d2d0f906e5325510359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ec98e28fb5a04080541faafc7677d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060f5fab556016b13b2d92700447242361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217db9e3de04787dae65e9d2f2fa591362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084fe5752d80c45f1782baf588f79831363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c0753e10f7092d30b48060ecce2f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756711d54faa083e22db9d00fb2cf24365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95910c061b6c3005d238f199d284405366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9800789331a8c2b082624708c3a3d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67035da1f8524e9bb90e840a5174f5ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081388fc23a5182e1c5ef23d521be19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d816253675e1f2eed0dcce0e1e0d379370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c830fb3bbf5017b22e63d83acb59754371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5e84e78d1729400e50081ccff1ff9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f7415e296fc96557807f322bb9086373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a3b83266f540915d78a41490e8670374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed89f894fcaabe5091d7f9fb9408e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903f545ae896bb14b924f25ab8ac44d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73173cce86a333e43c2503a5655613d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b8de48a51210e6b6434185466dcd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2fded43e405665987a6a56f3794924379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423d196b67464d0cb8d26176888293d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d64dd6235f0e40d70101030828295381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5871fbe087eb48c250cd055b5432e8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2c09f911b8573e0a22aff02ac5797383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02da45ecd6d9e532e252e2cbbc07a2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f6e74a0d7815d080f59b4e8c21ea4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489ffc76f377e60d4a32bdeed8bb741386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc23611fb06d48036941fc88da0ac5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cfe3e58b15ff52bf20729d6fb83d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700398f2829dec45518e25806ffd257a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011ff161891ad38809ebf15d2514251390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865619d8e5fcfc482c1988b6c4b479a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c702ea1d4997bbeab9c2ec2dbcc7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce27b8c10d259d2b342daa4164ee307393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc73951c1c43fc0965ca764aa18189394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4876cc8208315bdf2a63e7b0e791a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e4020cd9a20d66c920f198ee44ce2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92409576ab7b485e1205836ad6f10d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2351bb8c954ff06f2533b5148dfdc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798826a5b2def84466ce73b9e1c2ab5d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762473473ceab3cb2450ee238844088400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff804c8f57ec505896ddcf428afd8a31401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cdca516c5a41ca053ea0a0d544d53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77be3f5fd5495111c56356c8877c34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00ae54ff1751fe7b5b36c02c0b122d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22348599deb93c4a771d1b62a5767b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f631e03e29517649b86b73fcb57a5a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7caa1272f62a507917931ac99b924c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab819a9c05adb56b5347cef22aba8d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf48cec88bd118d1b7160bd410c33c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0b9ac4f17864073d456464dd4d43f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a527c23d4dda9ed723a289f4db43f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abfad20f1a0dbfa37c5241560dcf5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fcc226d936f5db37ad908d2be5e4a1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665efc785c8bb2d07cf416a4ed6f240414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb8d0c702790fb40b15b3096effb5f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e99c0a68bd741688abad8b0f70deb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a3f4b2c10cf89927d5395c61d2486417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff99bcbebda40da0fb51dfd3903335a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521912ce1c1353657aef36d9b469cd5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2497dce5da8d4a6ef697dff9b91a00420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95332cd4ab6b405a9901895ada69f45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3a72a48f82af0025552f69df13dc7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12197fbcbeb2d7ed8cbf547392ffdae6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a28e85830fe873b556203853517f84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4dd2a3b1d6b86dece6bef918d0eac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c458252595e5f0d376d1c01455b84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f56a4db6ddee7176ef396a66c25a32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924822ed740dcf723f189192fe143ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20a69a73a83f0e5a8a606276faf6e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5891c0a0fbc116b2df272af9b80d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b96a9d9c2e2576505228e0734a284431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9efd5c6b50bf15cfe6266aee5ccc29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76808e8288e15e8353504bfc1fb1171a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061b7ae0648bee823de260e17a83da2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26bb0cd62511643e7606c1a1f22f54435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf03dde68d42a714240f00c18010c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e70aaaf99f091a6b703cbba2c03a0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd061cb53784b986d9bef1a503a8ad2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c5148e732323d6c8ae8d4ee2e34c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed40f901c189c4634b189fabf93401440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be0b9048ad1a64bbe109277876404441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfedae38614bc740565a284e83bd98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90e0ebb517ec4f8f49cdd52a7b4a3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddcb93a0d32f0073b1123f891281a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c028dfbdcc138532d4050f8f2788f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40931a3aef9d63df77af031eb5309d82446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98369cf7c145af6b80d0c6dd57442a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c07e5103e1a72584d16e8ef3dac722448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa86a572f11471d08fa1ac68c4aaff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729b2f9574a0b6aff661613ead9a2c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ac85862d0f90b2bdb913752c1d572451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c938c8c7dbf1f53e1b00de3e9f47d29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab9ee713b64e76fcf57173eb1822ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d1634ca445b105c4140d232fa73fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d88bffd8a282179c1ba9f6d63747c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d604f4b4bbd7affe7e2185703fb1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98618c233537f8ea10642c342b0a7dbf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe539974f75b73b3dd7f4ee918dac5c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942948396d2a06a3e18c311d05f4aed1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36840df133e23d41339d0591babe609f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0515dc7baa50b3cb3d2507b4522336e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843e595ec3298401043cd611604027e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6458f360feba4df32ef3d0b1313507b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691df925336acdc3b56f01b250a3a260464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff99fa709e0fe414e0d7df1ab9cb21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0ef02df3f3a77d41b35925b01f4ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850c670853c5e15d84d5458fc24c10c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc7bfe65b60ef9ac7658d0de2233de468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ef23ba6b33bfd0c2d694a01998ca8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6664f66314aa3c89d85527a88f174470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d12d7f024671d540f1f924062b5f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1079c369984edf756a5bd3b26f882472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60bbbd9bc04bcb21912d486117cc65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a81f76a34ae5af7cc2c9cfea35002474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73766d5af024d544f93b3912c01bc10475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86435a3b2d4e24b504801f86db1f78476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150bc8a1bf482b25c977921fc9f8280477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb3151cc494d06c50cdfe20c54a3c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5c66cefcf987df9440be4be6928e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc3f7623237b616e1f0794e36908cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df071a86bf1538c0dc65d65e208e077f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f16003853ca9f3096a2bbe5a70307c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6117d6b18509f846aa86ef381e547483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b709e726eab8a1413426319c707b78484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9db24e98ca9fcd0e01b7c9ac9aa1c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7dad10f30421282c3062d026a4714486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cd5bb9fb4a1c959b59bb372adda45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2406c88707bc99dc13e6be096c0ef2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadfe7de0ace1ade704f82a788e7e29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc03f201dc1bea4d8a4ca6a4bcf190b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba4aa48f457430093421b9ac17efb5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cadb55e1628daab01e4773f3e32f73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363ac278a6791b534f4caeec9cac609493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13d4d1693e2cf8e8c6fe4b75801640494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46a37d85495294eda8d97c749fe36f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6408ec9f88f13a123a4d7931c420a3d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e589bc162ce20876e81896ba322717d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d4fad23aff6626bd684d41a50518b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2103c0e07c02f67404315c1d8bea5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420e68a7de9510d268f55bd1a3f63f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797fa21b8ecd7f727c1af28968e7d64501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698997e4ca00915afbe3235ba02d002502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72139519b6ee842ace032f9dc965d802503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695807a1d23f58f89cc33b12e2187493504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44262fb7203dd5b8acb9e66230ee57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152487d2e7104b0bbfa44202e659fba4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fb224252b70c2901f5a8360de3e7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68c20af704bc90731a6f8c19002206508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600c97b3ece886444e1e5dd04fdce37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18093c3866a80ff8332e5857b3b9bec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd5acaead39c45815432e46fdadda0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed302b3fc27140bc37cac17257eb74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c7ae77b41c0cc0ced1f377d0a538b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfda517919f008f2b1947468847f873514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a7de11e0b29f563745f3fdcdd63e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7626fb901c72878d3b0aa247faa3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa5764e30e6c75d69ff327ebd71a44517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cae8ac95bde135d23053630c408d39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311800624ed9599274fbb36a8480873519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87282d96fa05feeacd010d4dcf4fb98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a6c4f96b11fc1b321b0be94ff339a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff16771d42002fdba189c96d3a99c47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb304faceb3d2730a5cd5a7c562e7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7226e518f676922af434f4a642526524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcedda785126cb104c2f311e2e8731525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfa0359e80489d2734cbc9f435cdcf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf22d3cd87a3120d753f4e43301da1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed21ecb26ff6e2effc313bd733d433a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6a5628bbb89fbbe2a93d91b2bf650529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa2e030ac94d6b6b262e8054eb5bfc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261326275c2ad1c7924434fb21df73cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c453644393744b9d2a1d4de7add452a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da7c96217f3773e706bba0aa6bc0ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3d3a49898e5fa1eba68e905b79ab0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c107bdd385ca11b9be9597994e0f3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24713be13449b8d9d45bf5e12573e1ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3315046ccc6eb78c4edf393cb01ee537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dd2b725ae77525fecb524b118b6fb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e26781b0efa7483a9782da7493713539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde2b59084ef7b0ee8938edb279a4fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74704e5fa97137a7c52106a771937134541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49559c40c428ba1e6415e56cf41d61f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752a2397f09b076936807a229b842f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ce0a618db726ee8b952fc0e072014544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea0de34c63a86797b7cf7186c4fa25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725282a79705656bbeccdd0642ed5dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a020dbc67e5d2ddd5739578be0bbec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777d4f9d047a567927d3af0a3d9d75e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d822b5b3429b9b2f3cdc2e08fa575549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89596c60de662fa20abbb046246feee4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84484e969f143cd3c508a31c99b262551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adfc3183870337efda649590fa68eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82543ec5a0b7ff504409084577029a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929f6746a0c0954e591bca4d4db5381554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb9dd76b609944c20fa4eb0f69a42c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48ff36d2cea05fc08495d5b0b2c124556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe5c201d07bf89aaf2b6e526650fff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef2a9948b8852f8df9e3d4cba2b152558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92d55282a6b1b071e890934e6c72d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2a8b918f2237d5666da1c83932f1c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31756dbb25f8fd6d1b84b8ef278b2b5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0719a0de9a31132643006d50cde331562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acef21130cdf56ad07941f0298ee51563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282574d47442f49838b1a425a124f5f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4effaa64e59745fdbf93c45812be884565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ca66f73f7d7bb7474cf4b0fd4e947566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb668003e01434e792b4bbffb8e3a8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d580384af37b3074a8abc1440389b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18adb44d6b26f11905be4e17a9ba6c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbd7ca24725c9883adb0c71085f5df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d014f15af0ece37fe5262a27b61faa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc3e63f968262e18bd9813f65ba0ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b84b6c6dc294f07b713195e0004cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5fb35ce2c1c84a8c734a99ccd21e2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1c714ddba21d464fc36b3c84e37e6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fbdd52d9c6e306c6a45466316af26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b460bef0d1d78d3bfd4e3d293b94e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa34352418fcfe2b07f42a980815c0b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe672688f43366bcb66706c56ba565579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ed31bf042d2e28b2d91194b1f845b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55e94068c9662d2bab850912bc1fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3698fd08d59eef8d3ac360ad03934582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47c25636f71f963e0fa5d01dca207e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52f8e3255d47245426f86c860333ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63691a7cde919bd759b9b8dd296cfdae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd074c21b1101b2394f8270abd7cd4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dc611f85d3dd513fe4b126dd28a48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4bb01ce94ef24a2a219368cf06dab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eca2637aad3fc9fa64fb484803e7d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd836b9f468a2640c17f06ee1de61e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f19ff6cd8261783ff385a0780f4f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416e24cf1666b555b58b5644e9dca6d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131955963413e2ac58cfc9322d0d57f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259ae22f2080026c5ea84c27192b024594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd880bacc08cd99dd7588d89918266ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96227f21b6f07b0ea79248b0b479c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f0a7c25bda78ffc1c8d60def1bde3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b849da66d4265e637e732b3f142c8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d0ccd7f0175d045518bcd9caf803a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1aea78ba5c8e99195455280094ce2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8478675ae0ab088be58f25f65f2264601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7905c125b0093da7b129b6ea3606c93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4363db807c2be1437bd922df79d4e7c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba147fed1fe035e6dd6f48a61dbbdf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30950a97eb57ce1134ae3f79870a6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d45546b24390dd0b10cca8c42a976d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d690c6a2fbcffedcc0773ac8927d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10998570b0201677a21e9500d399731608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dd95960e1e371a8146bb9d3da278f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a3fec8a4fde65938de64688245811610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be1846fb3c9419b7f3b3f197bb3d8c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77f451991042342611c0cbf56f7d9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9c13256fbd71cbfbf7ede117083c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be92d677552792321e156c05361d8a3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab572460d9318c1db88c157563f6db615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2214a669ce1ed60986738cbc6a165616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e904ed7b54f02a27305b5588a7214617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372f79df2558b1d2f2648e4c56c595d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e2b2d497239dc4e452f7dfee3fae3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb9b9b78e661a458e036c99cebc602620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658755a53bc8ee2edf97e12ee8c2d81c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075d25befc46c8f7811689c829fee96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb62b4df90b669a11aab08b3906b13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0c1770ba391caf0fbc698b7443e94624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1bff939cc9205fe7dfc4da39cd0b5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091a0746fa9df0e557ceba8b60b63ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eda7906a669183a0ffa8d5cb71b11f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573e017598ae6ef0ba5a6b895ef8201628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33e90da6d8871b8a9474b7575a0860629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc4f4838b08bfc68489569de607685630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d16f9b740c4e0274c4d9a6172f0e5a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c79c4933fe6ca2b4b809c6741cac5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a8e166aa9ee7edfefe56b3d550d79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4183fd2b181ea3589ee770b8448dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24982bde89d2a5aafa43eebb65b9e08e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba5b56b9146b2d3af53f6ad3cd33d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6cb1fb19f5a899efbe294da37005c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3663684a095f607b2b183f19a1b274638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977db85bdf4c3610e0a2804a444bd21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99b4a3007d83e57b56cd50fd391d94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9587f551e7e0d632c7eed97c0ac03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f45d4d3485ab6d90b3d9b1640005b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60267d0bbe8d70beb581e76e4e8f2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22b0cba9d84550a955210943c7eced644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9edb827cfc5994a1c7488d66bbe68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3665b369640181932de3e807388144646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3e481ca79304566bc83b37aa422f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142859e410052639e5fe17a87cef3651648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a79f34041673c06df52acafc364de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a58eb190f1be51334975cd2949787650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fa0aa73f9d8f77c0f207f2a12e952651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d5e60c780954acafd4781af16a621652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645edaa3b09b8cd22b4be5e4c3ed1f50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967e9e970545edfb57c50709d1b1a88654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c81bc9eab2f4fd84de534d847d5640655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e456ffe6205bb8046f98d3a6927b4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa15fc8e757256116990f173b3457c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d74df123db70b71905c738a39cb42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665ae55cc318d95a19d9d5e49039e9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f07bbcc179f39422b2cb8adc554d87660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe14ecb3e075a3ef3ea3ba153d02687661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160b5a87ab61be00ad4ac80c963306a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f52cb424a7a652a3f67530322fe3af663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb15bca076e1c6e1f608a4c4df1457664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ea09a82e97ccacf81dcb39d8c6b05665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777e6ad6c83e785381ad5d396c84c70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ec20814bfa238ef07aa7f1957947f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fed581f0df80c9b947fd0ad0e53ea4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8b00ee5984d6ce18c1b100cbb0c2d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e649fc1e82df39552e664a04727d41c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e87046ee64bac311fbbbc959141c02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f285275d2a89d5339675553b10d0a17672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9d7629ea10fade8b3c44c6a5f7d7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce6b3f559651065a7eaf26e6617555674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b32f82857d995d77e46717f864e228675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab99d4fedbeebc6c6bd7366967fa87676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa82b134e91ab36634f97935bf85a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fca41e1bb0ac60167eed5bc20119a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb46e59eef42507789e46136ce96e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ea5325c8db9739b3fd0b8b24cb2ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93b7899f8f612932d4b7e6f7fc1818681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664babb5575362c74a3084fad5b22d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d6791a75d4cd9ded434d5abcfdb73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e2873b6a6f68b81ae35bcd16e739b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e69750bd40221b3d04fc5019485f9b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58592cdff700d7419d8b3384000a49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d25dd17fe0fb9a05e1a8f171458636687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b8ac333719ea02193eafa93f4c116688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab65e35381812942714e1b00c7a41c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773092b5f93b6c827bd9bc943674ade2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436516aa94a9ba76b2de5b096fd8dfbd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23136b73b3d04e240db1976602120d4a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df012387a2167e7d728984efc027aa0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67b3ac5cf685fdc7da5aa1e693a375694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c79c724bbb709c6774bbefc22efc7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f14659e53fb82c47656641734f68bc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ffd54adc3d6a32e0f5d7ba429cdb6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1801305a4ae24f8ef57a59dded8d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4c78488bbc591ef0b8bfab7d17269699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defeb66395b78ab6668411c1ebcc49dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfda885f87f292178cf0b585bea576a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffd5596fb754d838a3c2fa9580ddde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a660bedd32f038a4ac08723618361f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82c38b31235d9c9185e18924efc413704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a23be21a3f32396533d5561ef2b05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1cf284c362095dca574f7e7b10b2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638d10649eb983fe8c2b8798992bab5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6cbda916a61c6c572c1fa2ab037d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161b79a4618299ed2dca23fc1cd377c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731d6e1f8eefda00d4470f5ed464f49710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067f5f000d897430bbf8c43426ab0d5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6833fb71d5c55d96d41f7ce7e5053712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75f4d11207041db2fa101949d276661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2f440cd0056dc2a34778072412eb12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31ca757b2c6276e5c0930ccd609c2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96048832ce381386dfe9c651ee781354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4187606e0b94a01c5263d45961baf245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0834a91eb924d2e66006ca524531c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c745a91ff69c38cec62763035d6967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62a8478a3a42978de3df7d9944168d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce00db0fa7fe3a0326a252aaa991dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9babbbf1b48450facb0dabe6c811010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7a71bdd96aa75b0fe59cf5550cc9911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f09263bc8f345d6d0c49f0ea8a7e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefd09a3764a07641c269d7657c8d6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a8350bb89bb305992291704793a1d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9e039c29471e61dc9f710924815ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b694ae40e9be71650bbf0df3a724d3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ebd82fb0d277e8d0dc7836030e02717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433324f2d1ca3c3e0c7a6686ad59606318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56465f082a599c9e027cf2bef80d0eec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c22343ba4296103afc15b23231018320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310e2904a547cdc6067b6416424911021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a435d9eb96147d82655f1d0fdfaa022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bb95225de8ca09a98aa7ce4b49e6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00820ce9bdaf2d75bec801ca2e0cc5cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a5aa37a7857d25a40263f504d077125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4311796b008a63834961b1ca2d74426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eaf3cc499cf0d6b2f4d91db873a02927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb50921ad9ecc8818ea5152321fa0c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d38fbb74050d7bed2316d5534627529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800013e9d3d4b574a33ecf4dee4137330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fab6754f596ffca18bfc0a3aa6c5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d0306b0106422b4ede482eee9089332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ec6de16571db4c858bfd4fb3e074333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442490695b8a712b16e6dd1fa266653b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f98c3445425b2b2246f5d7d38755c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce399195605b1e855bb5d9c01e30ab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b8b9eeae57cdba6048dd07fcd07ef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c918a65337dcb89fdc83f4d5549fd7238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b5c3823469eed29d8ddbb31d523c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f91bcb30ac96ac4b8395af527d9c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57afd78e4c871b566ce5ef2ed3e7adf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca1e4c05cbbdb6bfaac2e43b00f1c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad5bceec73f5e04424f89c57c1311743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23311b852165bff4f9eabd0e86d02c9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaa1e5bfff596c927acf81f313190845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c452eafe0b7e8623d619d9ae705a3e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797512d185292c81cd8780c4f47e52f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5eb8588d9871bffe67f0ed82ae98048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876841b010bae5b4ca18f831b524b1be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c410282a68b55083bd709de3b3c033050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae793fa605ec4786ee0b4a1521666951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bdc254c118666f0c18ed92920a8fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5069e8163ebe273ff2b0f085107d7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea46f93c83442ef39a23a01cb11ae754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddf633729ec03c741d9cb47ba88c7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e564f37617ef38531d67ff5d38c5b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f7a3795b3e359236c3c71c8fbd4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f629f5131c775d1fe8a0b3c6336dd7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852c5405afcb0bb1572b71ce72fcb3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385971c8281f89eab19b8c5284d1abc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376476541fb8f9635671a63393db32561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43672753d9ba7a5eeeff7f4a0e8ffe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1d4efcaa3cc1600f4d1b34590d95763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22e9c391219781442afbbfc18d16eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2389ee4ba657c6d075ba6a9c7a6258765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631878db61e0ea77edacd7d166d28db866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6395bd59cdb66e0310f970db5166e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016cc1549b071e0e9a3f533289a9c7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cea49766f0d6dfe1ac732a7e8660f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41b704a8b88daa46d84ebf5148ab9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84045bde3177789dee416763e1ed3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21924c2d71c6d2d713952b4a18b951372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb17b8e8253f14e64884135867377473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ba3ca3753185e090ea6f99e51c20174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a30371cc59792231f0281b169bc86175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945864509db67d88d50c037aef216c576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f204234a1af50b285a0b8ebaa1f69a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f9b22a610c524d2595e0f0a16453578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332b1f295fbccdf8d5d1343ac0de0d579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc004f01a8643c8249121fbf3f05faee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13999e01a57828d1ac28a032a3562ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7711cc05d96565a2024111db0432282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e968e500e4458f88e3636355fc5efde83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb3fac40c1565bcb0cd58e90060f9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d177a0ddee7b806cb322f7ba7b645b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cf10f43936f448d661f7cd85d648286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49605b0163d69f0f90300d51c6c4c9b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123af74e06dd2b9e0fe5eff51b6c81788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9315ce1476d3165da09509eb901a8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097ed60e566b42c9601c9689784912690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381945c8dfcdc87fe4c74518bc05901891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405a27a78d63d5ea285d50020c923f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf41a9cee94b012a85c72709d2cab6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cbccfdf1b2744d899749fb4a78d3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de38dbe0dec5e73262d9f542f99ca9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a028c06ef7bfe11fd6c6fb1ceb96ca596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b82a2b213382e3804703bc8936f0397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ebc767d35fc23c46db19535afc46398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f24c98761f216201d1bc006dbb58d399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296afd4dd0f11fd01c3f32ef211fc71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49409808e3715ba07f191152a0282b38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534082b3193201ed203debe68290274102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c3796a17b3d387f19e118e6286708103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3c4d1f22f6abd1e90cd327f61a8ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bfe56cf934cd994667023c539b1db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c478c62521f58c99c998f22ed20d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa112e2ed71e84159ce1798fdb3b02107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5404882d24e414e4d61bec129d16ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb936528efcd734b408493b4c9e64ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98084de437116810ceacb8712f625420110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3d86ef89ecb553c7cf90586b0c6cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a751769540d083f9acbd3114182761112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62419a14b5f1a55cc5a8b71c8abb9ac6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dcf49afdd510ffb6ae720c1c63282114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbc11a93ae55284649d75cb634026d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bcf3612a5ea26d7b777e1dc81c101116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf06f57126144c3740ad0e287db73f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c8352b5acf16696a4b832b9789900118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5bb809093823ea3b6c3eb94c9acb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510135ef744b6be5ede9d99abb134a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e8ef5928fcd6f7877eab4a8a5e2c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57529794eeb497e4beefc83c4fbbedb9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3806471eac6bc5f6a21e3c5558858123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f23466668160e4825da02b058103c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0eaf3dffac763f3d6d954f33802200125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba0567323ffd83bb0ce3dcc7daa121126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef91f78ba973afffd64a20635c103e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4a68118b334e666d3b16b6b617ada128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2cdef2cf54a3c431b1af8f2770364129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f9bbaf91d7855a1179c41155962b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3a84aba0328fd5c2a3b0f2ecc125e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9756d4e226abb17bb1cf671cc03f96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c49658a5643d7a0fdb244e02f95ef2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fa5b8c7e168f14217e59eb6a2a7e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533d3b483d43a5740eee5f7b33010ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1c848f83158511a73efe3be481f5b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544de8537fa00f08a6d67babf43f0d94137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd394877a916c133b19df60f9bd992c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd964c1531c2d238e8eb7f2075c789139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc9743b5b286e8706055d9e4447521140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f30f521c874e39f23d4a9f08ba766141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409cc23383f266fa624ecfd96b7fdea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4008026233f0fb3d93089932c0fb9ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dfe3c88b60ac8033a222a97a7c837144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ccf5eab2a0e668c0c5c9c355872e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825257de234d7d963ef5f759e1131e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca09da73144e43a9bf3e462f91ffca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f8636463887b3700a7c1f2762ad2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4ee575d816ee0e4a08ba722811877149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d1a83d33f1c69e847869dffd95637150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68270522fbd13b8e9a6b3c5dd846709151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125669894a1dd493724d4556ee6c0bad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e39db32badc5b7dd27885e36a00455153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b17caf2020dc93631d6db67455b8f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa4aeabd6b99b8e1212acd367e4379155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3be8c7474c347cc2c7639900c230e0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59afdead276b145b05e96e06d1e19b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaa6ff68b992341a46c556dd058dfe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114db20e038861048a0a8e96c447870f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186051bd292e5e2ac3da8e1381dbf223160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d23dfc9f82c7ca114177330b17b602161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3f97ecd79f24065707073a0a8c67d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f0d7dab38cb04f01c6a1b34a031c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1d29673cf4130e208f2156e6c1898164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cd927a9553ed9d2d26d37dc5b9723165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd83c5086a338e5f57a08c4772c3f5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568c8ae276481d2bd4e18b100864dc5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caaed3bae3c4f4a5b18eae2bdb0ca7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ff8e4b6f50a3a7de3732111dfe971169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e75a485d1b1649e086105690abb7e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be63db94f77f5d02ce9d9263fb4cef5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d89f58d859bf033caa3e81058a686e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa206434fe404ddd31c3cf85549b4a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b66597931ec04b916db6f0cbde4ea9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19634ffaa2f492cc6b32fe6d27e1641d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afc39f75fa0ab23bc715a778ba157f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403932dd96a0ee8016ea30ba21dbbfc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc01cb24425f9649257045fa02019f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd27c9e7c53dd44e9cdf3c2a1a19e3dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd2caac77755fe200dd701ecf47835180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccf616e410387c8884b39a620f4430181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420461d747e60c11ab0ef500a2f6dc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ca6f2bae200cd83bb4b4d105ba2d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52f2918ef5ccafa8260559bfa00fbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3350e032298234d538efdd84e74f3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b50ec77ce7e15ac3064c32a77a0fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c7d9bf2963b838e5440d2873e348e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62b281b27888999d47ec2646082927188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c60768be6c7064499e7d9ea2f80d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626505e962e6acfd44a6adb25bb183f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c4f208266f1355f67c447496f49c5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237f5dde10856b608574098f0cf5cfb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c0c192238178c77020689f431c89f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc673978590f3ebc730b738039da1677194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28968f33b5f025ada5458bf8ba87a148195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ddea8ec055f3fa5f9b3dd8ac3c82c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4edde9cb2efdb3563f001a4450d915197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e697a8037991ffbb5a6bb18da4fd6a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbaec14751ede5ef8802557e02eb6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e24c7fb28ba15bb402751f4346dc9f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229914818e1c352b333154bf0b271438201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12afd27d20262fd71c2d0fe11567be4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df92ab724067f7ea60bb0de577822e7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab97d4cdc28b2545af83524c31296d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87825930059d64c581e3c19179ee5c2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329849e7689521e8efe7f62d6fae32a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149785e0dac0f29296eee44bcd21f72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9222e5dea4a57376bbed4fd7b4902ad208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf119f8a4f451960dad0732050c0f2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266e14c4d1fed75dc78a82f32defcdf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf07ec76b6f699999ca776219da5c44211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5683c7e0a8138d89d3bda04a550930212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b814d05edb188af520dd5689d907ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ddf92f4b410d668a5d03e9df27109e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950756bb6b595eb2f8390ec6646468c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f4df1e8c8e70e3438a16ddcb1ecc6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dace0d98cbfbdef843a38075d3cba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8e1cfe5a68d349e5e199312577558218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7f390aa297d570ce6a07cb69e796e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b302be2fa0dedbfa161a30b59bc3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e0b715e5ea262f895414871b15cfd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500b6863f2382734030f891fa857f79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf506ac95a2feb6b8fd2c61c035bad8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1cc8031728bf28283ac8d47f792b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5573c0864285f5a1c652a8987b6a62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adb3b5b1bfb301e4ac80e546cbb102226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0bf0f08fbe6237063db1ba1585606227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeff5549bcc1373361a190242c7c2b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3126573092e9a0b27bb2507da5c7c9f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cda02fb658a69338aeb68eb120d2e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66126a6e440cd8ce91dd9c89e4077d99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d948c8efbd45f3fbcec5c6c6bc6cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3f0d239b164981825fe9979fa59af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f466881359e9898d6c05959e980c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a47e234367de05065212b7d20fc4bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85214eced11209b1c3eed1d7cf71d9d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d277ab55cbe9ef2022fcdf0436334af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8912266d51f347135af204de45e7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6884faa1aee700919432a4d7cde98239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133c5dd8b612e7b15678bba258c1425240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54499834ccb1eb7b545dc4f8386b44b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680832a1831e20449244260fc97e33b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc33d92385191a5f1a409c64d92de50243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced38059991968c28ae5b37b84387594244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1f71a58b96dfb06751d1659164b02245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8749170b0469c0e433234af7b7edd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05497beaa91768a59468c013f3a4b44c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8e42ae5db1700c0cac58ccdc79c51248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb52a91614e3f708fd5569f28213fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4524aade0eb846b7a22b38bd2166f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee25304d6d02c95091da4262313d02d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da045559b057ea521ab59aaded654d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad80267a3ea028492571288da52a1b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6715f17800203df8198193e31ba1f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7fb328834f06fe940c91c5656b534255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081015b9fdd468b494a88ebea167646a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84610c50fd7d150feb21e6311ddaaf7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ac9507d6bc14ac06b46cc17b13b30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28114f87b3430a5481ff14e13384e57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eed23521a243f61b2a619c42eb4f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d384d8e0bf9d3ad44739349db4467261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9fc16645a36d8937859e7b7d4d77a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85912a9ba8153d1e50e7a4f2e3100c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc4cc554cce46601c91c4a07cc6637264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559e040012d809bffdf1e7ab11b8625265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5747cb9d8b9071edc4477359070ab1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de44261d0b5ab02e73430cb7ead73f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb4286e7da5e74f139e528f8980a22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcb2a5048105166bceff3f9fe04298269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e402686e4ea47b9409f238994804e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e42aae885b79b311652d7fbfe3b4e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3947d46e10150fdf5e9dd9fca621b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f3a56b0d7bf5ced288650c456fb8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac01e56ec304ea34a9b174589c5ff92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00df2af21db472f54b64c6a77816c7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd8ca48d2fe4cc3f1d7861b63ed4fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48209da6af5461fdd981e05c571323277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebcfbdf15ee18902440f7b51561bc4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337f1aad700439282817dff76cc3ebd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c932d92119488459d6d3f3345201f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98984a1b6f9fa8750b7204e27ce63c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38c79307d487d9446ac8b0e339c696282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f4ce5f494875cd789162858e9e225283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577df171d49f331aec154588e1fa773284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa793772f424e31c7c4be2de17b0effc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdd85293deaf8c8bd8beeaf41b5c07286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d15bc8ca6cbdaa7e92c226c682e68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb578c2ddfcfd37a1b1ecdab4fb4de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da6cb480d738ea5c2301d0ae7a0eb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31824a216920d4e46500b90364b1ad13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941dade405bfeffa74706c6d9a1c806291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30b41ac975612ff91490c3949d9256292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13923695dbe9f88a909c2a17dd21e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b92446092597479b91d1d7fcd4b7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc44657c711b35c406aa7d005be9300295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22d11fbc41f525e80ce8b629a92ad6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc03b4460756f8b950e1a67dca4d1e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31249038ba0bcadab6f9ff5baf907e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadda85f678efc4500ef838c197b974299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341d5491da7b9ce5cc1587299d2be3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85f60c9acfb18f9f575fe90323270a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5da2b3f08ab34aaae534d14455043a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ebc7383ce315fce27c541f18e66d7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3305ae8f8ed2a0a05061cf9871c5c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e968ac59e6d56a6f0076b30127d8d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b782c6e1dc3084d802876619b0cbc10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce72a7d19eab8e7d5aa74f2e6b0579307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708e2258af89a30d1a05be80e49e456308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78104b76203d94fc30f46488af7c3dde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c913a9fe6c4d465e7f256013c5a8e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee345e37ccc5c8340ee58ef87d68a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76b9a67bc96a0035f6414e4ffa84f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eabd9636be937173f64e8e30f23aa5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c11ee4d2bb1620ac83edc652f7176314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d07f6001ffa01af20b066360d8e85315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b6ed36a3f97a9a87df1674a4fddb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebe90d22a9d6f86354cdd5a0e89cdd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481a267233fcb7ee0e8e1dc07e82098318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef6e369b9babc4793ab8b1c14f0ac5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2ea241d16512c8fafd13d79eb4ff7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e7f7e6b0cd4aaf1b93cba1a4d221e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7160854c7496c9ba46c34610f25d72a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d9eaa50e3e0c4a3d4ce0ece300c95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2db88d3c40f9361cb3c5f4d703ed2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0ee2d4953ee64a0c9eae2be0b6b5e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7df11185a779896c78ffad2755ff79326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45a44a684134233d2285f6c6ae1b51327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33392f1f418b22f2600d1213ddb3135328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633be0ed848fc3b5804f2ee4e807d5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c85dc3d4e83c0339c6312917313c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852edb2baf3695c505a8ef663369eba6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bb529d36b10deeafe1d6155c8d69b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c561640bcd94d3ffb9ee92dcab1bf77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491fa60efddc0d4f48d954069eaa988334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d80db669ca0cc3c0629e00c65cfaf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dcd11f8bc32cc225e09e43abe22fc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5f06ece32797855604523156c3888337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2811fed4a630cd59fe7fac5007e3954338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273e43410bdb2293544acc69a2189c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca213390c1379e24432f2d9da407d3f5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811782730c82868e8b3051a11312eaa5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636d7d216584965fa4c2d3961862952342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e9394d526ca62c06ee7ba4bd1db7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599bd880c52edcaa201d526196be9c7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070eb79b3793e3a4339f805df3f746c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b73ed9f04ddc5143783e7035d87de3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52ad5a1ee82f355199913f27820a4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bcabeeeb83823551e139c419faf103348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330149bb4cd03368742ca88ecf7196d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d9e65631126aebb4d70f529f7a768350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f0cd4667502c9fb1ae8e459d601ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620accb138ba14ee08cafa24ef6e7a36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aa61a56ab1192ad35fcfabdb3d06a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7fe5ba6f675fe258b3b3042a3ec4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98de35f75a55e2f5048edf2a041db87355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2a80cc6e6c8d08f9bf032bf5f1755356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a5a3e7a0ea4bba73d7662c49aba02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba794c42fc10aafe68619152c447f2bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d2bc8a9f6225725b551b9c4b43bba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74f535f84780c247f87ecef8aa3b73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22750c7e114d37a1f39f0e467651e843361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b5d02d1a18b5ada631b610bb09850362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff46f2186ce6b97a57c7f093107d3b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bc7b30b981d52ca006b304f1ce94d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24779afdaa4fbb7382c73ee3a41e546a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43361e2d99a76d1d8ea22bb09b4e66d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708519dbc5a55ced845c757cfae4e0d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23647a0f7a93c65f35afc4fdf7ad5fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3212b832bc44fbeee860ef78eb357c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ff007d778b88046d9e0e409ec4480370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ec66f1155e2bab6c962cec0c806d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97d7322c4f9ee1ab3026989cea1059372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a722bb4a0cf57492340e3feb61288373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72605bd5fe3cdbf3680bbc422903c954374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f88de11a05a294b1f754c502bd8f58375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d94e3a10fc24e2ecf9378f7556c2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b0e52c8c0c096ea7e604cd354dbdd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b50ea65619aeb5f0472f223fa1cf2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d430a829ac1bd2b91daac2394556e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424819562d77c43c706fc605df4bea0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382327d7e095362b15f89fb26ca8c835381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ad72d9fd6376996d5324af8baa067382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2066c3b2b64cfb350be7e219aedb34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37430809c378efa2c38f67ecdd95ff8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f8fd69c5201d01778c28959648bbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdc7e964372b103a01de40fa6b6bed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aad8e7c70df368720bfc4edf20248387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadfee5f2506ffa1c931853a47e7dd7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0596525a731c11508e25e588bb88c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c26be5e2c56249a4762514d636c86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602d216c10986caa246e72200762f0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac97f390a67c82e2af23f82a167428392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208393071571ecb21db4153db260ea8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667261478c8aa18a7e43e39ea2a2d202394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee26f400c618eb76d73ab063863f19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a375dcb5407441bd7f6ea6d3937a397396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16f3cb979a371e34472cbb706048e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43431211a72ab75c32243b351fd403398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323156dc38d0d17d4e7e9a41f5654b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90505350f2798e3ec38605b40ba55812400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070a3b61242d1ecfb32390ad99bcdd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8897166c25a31c5e1d059102a717f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f926340584e0a6429e46d189ac7cd88403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b348f0148440ee8a16808af85426810404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5ce91292b5e3d067c97ce053320fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2381449ee03ace102de0bc694ccd81d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bef28c7480a585ccdfded484841fc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726986f4a87e1cdf68ee3abe69424063408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a482dce1a324b4a6ed9a9bd792bcfc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6c34490e8c0fd7bf1e96ad773642f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531187d95c908a1885144f615e25ef9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d475f4025c220f8bab712aed4fbfff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424c06e0dc279750c5be6d37f58722c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810fc5aa967ccf415dd6899919bb74d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb71247815936c10fade235a5c5247415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05c42aa6adff412aa8e904ed3a04cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b907653eae40fa291db838722efaa5b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352abe0a514baca092a14374355c6ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcce972144ca791cb9279de37bc7a74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02752c2be4739947d786d23e1060b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aca87020463a244253641863959e3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98883d4825f4480d07c02532e752071422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb287a0f128141a2e0b08d69feffc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fb30e03d335634f2618029d9096f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd888d694f11691cf48a1e0064d43be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad63725c476201c665296d5f424b56426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851cddab1233f03ea709f2d98eaa77c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a527f6ff4a0101155266dbc3fc303428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c211cbba7773bfda2538afdffe7697429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f74b2e8fea11b540631c3f7137c23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a6eb7464d7a4a71916883fd0c4ffa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66776118372dd1fed09342a4bddf38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426b319859930f77b3e45bfdd085daf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295013c495e83fff10510d9970366f1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843705233a1f4d49a2a60a2559f20c24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb818de6398ae15ecefce78e6912331436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd17decf022d9135516b854deecc0c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49955282ec9f139b71920ded1561ef7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2f3880f449e28191b94957cd81d22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1971a404ad3c617bafe80647e81b16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21558812c29da39287f0be204808deb6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c334567bca05e13fe9d5b1bb8bedb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd415ac704ffa32301eb82b553503b2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f687a1002424a811cb85640be4cd9a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28cbf45defc96520a1b48b69d6095f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508460ff9d983d7f354a7457ff9f877446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d3e62000e4404ec8f28e4c635cc0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd9017f37177755dd74c48ee1ff00f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264b9186e5235d243bf74a748ac0f7e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca2df7960d9c844cdfb96a64c0338d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a647d787adfa2edfcd4771aa51bdf3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52427bbae624424b0781f151af2ad0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35ce31eeb07f2667e32bcfd3f8dd6d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b81f24d896c48265ff89556c7c29a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d13cb522289610478234cb6e72e42455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9774af3f8a5146bb7680fd254b221f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd645c94dbebc5d457ad7ebc34d21ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3e75cce094de09e298af19663a6bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715cc12450194965ca640805371d6c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7018750184c52a008cc0a62ea034f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b224dea5ca5f6ce76baffc6a02ade5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81428c3de7cf24b8ee6ed0de1f4be2b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77a00b29721a6fc56027dae72868aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3897606e2142a577046e110751419464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9fb105b593d2d50bb0073e060ea9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd3e920c758a43c050e539b7f2e2a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6efa2f13dc5967a8cbda0b573833a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e249297f2e81dff0c5fa3abefa5a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb8ac6fddac7090c5617b3a081fee9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c188bbdf8aae4b8d68abb0ce6a590e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8a04ec7d080503eb893af42dfdde3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540b4f889cd63ae3dae11199c446d09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe0562d199a5e7478e583d00822e5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8b2fa18a57e0d50006d89792b0bcf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dcd4135b2f6fa6394649604b871fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223fa4f3438c78dedeea12f3350b98f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac92e7b4e54c0a36c8f8871556f49ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b817a7e0627b6df8a7e60e591dc07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113b7a81c850ed43c1b909ead9d4db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc005eb25f54113f3843199a3c54ce79480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6134be06dd4579d3c0c222aa5dfd57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b734d245c5f65fcc46d380d31c63c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8b7fdcf8c7f2ed9a12a8c8b328876483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be38b38f74a495cf16d570a7d381a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a36f79c80671b13805e36fb6312b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec1d872d3b173ad4f9ad1d8ec21c31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab893828ea15c294c1b42b016e24951487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e944d54637c4745163fb27205dcbb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7afa048d1eb1dbfab1a61fca1bd1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbbbb385da50ab0c87672ae462ae5b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504ff30fd1988a8719b917e6e51dfc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9ce5234d94e47f8939caa9778570b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caf8f1329cc53634ff2773afde083f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e330213da30bf5b1ba0aedb3f213efd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cec6fb49617ef2261f8c57d2b1035495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64539d836e520c0d487f8d9cb5d927496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a37468f56019f50f18e6c65010612497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e3bfe25b5c0e0d98a93ae3561e049498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a791854eba2acdccd33eb6feeccc450499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8995b4eefc0628e73909c572e04a7b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913daf8b7d9f7a502323663144ed9ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2329b8c165a2de7713f649087c3f51502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefdd89a91d1f7fdaefe18beab18812503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3327bb0fa79dbe1052dadbf1ac10d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ec07abefc9cc9a9a4ef59e1cfc3d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01245a7144766b0a46128bd390bd32ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991de2ae41cbffc9cb3b4116e0e2a163507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750576e3c62da845ec78e739225193ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999323ad8733d5b7a1079760da93699509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e226a6fdb144a7132c14cc4371a3bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5c03e1ec18c4431706d18b0814700511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376756d433ac31b5be746bd0599fc06512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6376a873a984d5eb914e67b66daf8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0963729be50dd1dd2180612648f192b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a21997d8805cde6354bfe4ff96b62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2cf38a6edf55b9781e4f922230711516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32041416182736470bc65e6048d14b2c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007272a07ba8bc5af54c663cae947fed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c09aea24d9667d8c9481c4497f14e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe5313548e17a729cce1a8091e1bf7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af014f9de9a146acba7b3e7863cfd55521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c911cadc985ce01a2233eef56c5f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560ab5585d1d64127497d4d03550b95523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3888577e3cb4b9c565d001d74ebba0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fc31e8e5a2cd85908be7e7e034b50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80532e5bbffdd082c58b8d3cec547423526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63daabe3d9f6a6e15412dfda24c79e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49e87ac2d88646d36708b0f4ae3b57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f1c9d66a2a648969784da7b6b9fa3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c9925ee52fae83ec1381fc946ee2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58fa34fc781909d0107d80a6a3910a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe197d37e58a27281bac039ec9ab184532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2169a3d5a4aa09beb68da670997273533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90062bb92325f70274f97864ccf5a1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b5938ae8143ae19736489d8f2edc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b31073432cd1188912927ced46ccf7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd359f97b7ac552ff89bbbf144318ced537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d701b5df8c4814d1a277c203cefb26538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda888ffe4554627d65b34a12f0f8b1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab782aa94ae9cd1618086000da58ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf861100ccea76178c5020be91eb9a94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8a04524dc1af01402d3979a9b0f0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6a79960860e4f28b891d4cc6fe066543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445536ed2bd42f80a45a57e52290ee7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1efd3f34f583fdfd25d30b652d2f9d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4814f3f3531de8d32dc2ffdc2d1e4f4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f428f45605c7cf46902906eaf4032f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f45d173f1a3a4f9f07bd606e7dcd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c4efbada0b06fad0407c698db8730549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49320d8c9fdaf81019c1a164003775ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28825cc567486d3b4ea45417c56bd965551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3baf91d1cd862c4bd1321923c81862552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf2cf6d71f86124a9996a222ed537d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893dcfc2596970f5b6e6270b17ae7996554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43dcee932a0352257d3426b2dc7b6b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee92797b39d8f7efaba3567d17346cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99894bccc55193b20af939eecc15752557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a93484992d8e3257cf1a27babba6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b412d9632bbfe22eb69844ff49c2c5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532e8f94f2ab93eb827ae18e2f6ecca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dece1c70453ff6372231ba234b002561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abe26f45f322882794c92c255f9945562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca45f0b4df2512f955cc07e75c2c18d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71169609a508a63bb40b636d854478ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688ef561e5f1cd2bec2a787e2d20d70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eac1102524dd5b824a301efbec54a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397a171ba19718298bfb8cd9c529f6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c79dd0e3be8d3e97d227cde008a65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcd17ed2d5e281b6ffe5d4f19055fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2456aaa2d1ed4699482d10bda2f11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e8ad9ec6451d99336693de0824d75571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482c3962ea9163fa265727182bc61f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5133b5f94ae4fd09579572ff676cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7e29091917f9033c8eea39d0c7f45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522b20bac2e924c2d8b551dc15c7803575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e16f75452dd4e25dcbd40a59fa4444576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e18f47fdfa41cfbaddd59b556937eb6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f811338f4ddd43906bd231d3b9fd197578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec523b5b3f9f78cdb48abb1fd77f62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df96b1982a28aa23de4a154d3b6fdf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d975b69f61f4e6b9f9e16d79883a57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c46084d68193bd69ca48065169673582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1142cd0109c391f3f9df435d96f7cee583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af55950b20508e21c3e544337f04912584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe826d317f47f485baa34da6aa9a45585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f9f8853c45b3328a43b93f71472fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f603fd9d9a38ec5f4405d39ec48eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dc4f7bce0e3442e6942f9b2f840cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f8b479a95219036ba1d570497fc0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde49fff530f0358f5666b7e0da002f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c91c410f898b3468c29c016e8a17da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773b49c2f64cc320e69468f93b1d115592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90285e023783b149ca7425635666437593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b4e454156d18fa9649166b1998f2b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce43124f7e501f9fb5cfb2531a38795595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d0c0e5d72aa8b33980fd6b0c7243e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c47267aff774ac9f0dd3975ca24c5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74428c532fcc1d8a20404e495f2f0f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab236b617526f91ec22b8bfde87bea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bf1ee76e06aff10ec3574944c8a83600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb20b9da3f28c1c18d1c9bdf166a57601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc63294840baf228a492e5b416dcfeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1af56974a5259a900c578fb60bc65e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa1a227464b251710589807ab02084604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8defd5da3cda6fef9558eea9a73f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda8e884c96c674a9644c8d9a0a0b16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77ad73c2f23b689ee44cf0a4d4a215607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448ee5445151c8341b88ee83ebad3ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45b6b64e644a514ea20b5ca1a2e466609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fea91635a098c21c2ea756fc4dca06610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b53ed4bc9158c32776accc15aa88f1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b7eb52127b05eb9262d63d0028ccf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f948be32743e61d506b9a22b519f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19cc691800bb5e8130ac79a25cfc9bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24fcc70d335b564841216dd440c9bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201b9cb03cb246ff4720dd971ababbd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d1bc211154d42cc4ba6eb04e4bb10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef567e74b58c43faa40cd82a22e0b50e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7af1e5456704b2994f5c0d90e4038619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8a0980d09083713e1cabd723c21f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911da65b6c294ad372845120fefcd6e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27e91687038cab186e26db1c38bf5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb9334de288f8ef7d92cb120773b82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4534bf2382f88c83b642237fa207f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08308fc18b2ff251e21e89e851df13d2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb443baf5e6dd29838c7f62996a8f87c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984195c8b62fc9102578a8714363fce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40488282e8e3f032d3601f6ab75557c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c12fc5811970bc95dc02ba1a5ffa1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877849714a7137f19fe80e2ede617a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2931471f2824788684bbc92e522d1a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472a4eac037322cd9a1eac739284eb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f0c41c6b5a634160a0d1be64edf5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b89be1385d87a5a6e87024193f3c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c908ba7ab270c7e567cef6715e6cf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e886c393c339a4148a03e2d137368636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21fcbe9e7cd362e67bacc5a464cec1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ceabaf29c8ae7a9b4e4e84503e4fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c6ee9f4fda868c5c02b6e0de0a36c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b01745fa33a678c7b360450bd50f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391ebe6e5d5d1b46db8d8e6537e4afb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a868170675afb98b443733d1c9f8365642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c834f3376a9d8ab50562bbda301a79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8909e23cb51d87c4037b12940de760644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332cc77ad5ed25300faa79a6f9c1a30645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ebc48db4f569e18084f4e96801c84646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7bcd63448b05ae3e2eff95ce7c1ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d04bd5da60fe10d039ea91d3b2148a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52454f0b26175d6f1c9a5ac26999fe95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4170817a287225c6a3e8e0aef0cc0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e687b4642c877dfa80d9f50ec0023d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18db503dfd272887caaea710fdd5dc7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c54da472963aa0dc1fdb3c657a5b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faa5c4b8054557cf33e2334be6029f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45df0f1dc062bd0e773d66a12cf103655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea5def6c69ee03c521d0a357a4824f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a316218e4392548a2e879feea5de6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f46c69d87549dd39986729c13063e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff43973f63f116faec37d54e3063824659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48345b0f855547aec0e63ca7993606660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34604b24507c969413fc42bf97732bc9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5874b46730d68ce7c28ef60157aaeb5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f192fb5dd5161957a89358cd3d1fc3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeae84d2b3042d2305a69882d2f4541664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b507b51f97a2eeacd0bee2254814d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a62f35cfac478ebc3f9ade5437016666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afd5ba82390f060e6b57a9704af827667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87473fe6f57123cff92917f03b9bd9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6709a0af6adf55fcd3cff845f950f0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69efe34ac7122f5c63e0223babdc668670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9c1a295113463410dd2d065b1cf42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa14710aa10d2568c3c0f677429bde672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911d7db12ac22dd7f7b86a2d1adac92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e72578ed4ba5645d52a800d9bb0efd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613929a1962ccae5ec6ec93dc8491d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db45522b117f07e2f44e4f3e4a260f3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77dc3819e04999d31968e12dd65c3c0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab375e07f0db59d34fb2856493e38ed6678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>