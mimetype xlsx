--- v0 (2026-08-20)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c34bfcfb6189f9ba114aa84fd9b59e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b1482b12e7e71fcc6ca9af74e908c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6def487ad9a237b83ab6f264e4f9c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055499e27548b816ba2f823cc25344624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd465d9aa459a9d9e6d44850368e4805.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26fdfab842557ee8c5009cf3f737316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf772f8e5f4371bf735e99714d40197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945123cbe96bb295f5688ecb7caa065c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbd546200f1771c713ff6ddbc337359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54841409e72337b42988d4828ba586b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546253cdf3ce03ec72bbf716b7183bb811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeeb19f30da5a0ec224ea7d8e63dfc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1407c0c0a138736a7c99df60a6f6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95e0c3c787998b3febfbc25cd8153a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9453723824e2bb31bb12e61d8ebf815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87da40d92212c9395fe9cd12a4755c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87739f460d9fcb5a6da95695a29eab5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b86ba1970c5103b5ff94a6d1ebb37c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2f1904e3c3dc667be027d40efa5db19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b0dd1b9699a1a131681106aacd5e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b285043efe890ef161a61d6868258e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33349e74811c22884c0cccacce95ccfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc516e0eb77ed8d7a72bb595e098b523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07030f5dd3db4966d3d263d4ed9972a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487083e1e7259bfd67dd6a8a07b241025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd1e0666df3bdf499ddcad127901f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfb2a0ac8dbc1134152d6f058a00f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6ae9cb10019d9d2989f0d94f54a9f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469714d822323e321f9aea01a048dbe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1348e9ae46e2992ea512b215454b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce2b6af47896f2c2b17c6e2981ea1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d3c0fb56d1ed41d785a1b8834b00f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a19cb48f9b262d900e98e8bff90f1d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948af7b346e08a764eee0f2fe65df6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91059bd733614e125ce4a2b4825a401635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345366d0e1d99aa0df08a21b261b19e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160cd0887f6062709735552ba2a40937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822e1864c302e6fd684177aef42c19938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc292e117e7b9bf1532a18fd8b917c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a847a689c88b4033b9ae53e7f83241640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aa452d455ae6d7a1cd1bf64e2853241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a5ddced7c49b36709afbd0a38f00a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25003d205f12a41672fb8fbfd16372a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87a02fba5596833b4060cfe67cd5f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ef81637ac1e9be186d0c6ee952d5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89f5002a52dbdf84d7a370efe1153c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566795f9320821360f3f0c5a6ff97b4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dd2d48a3cadc94b100dbf6e2fcade48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed16ee9dddf0cac4e4cf550b6a7bbe449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c0d4a244ffe4360106251006a2d1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873c0e2c8b72cc715b631a015575d5b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5a9dc1262dfc6ec133f54a32c1f5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4279816de91eab56d441f9fc5553bb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec194088a94840ec1e215280c20085654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5a1e4a6756d21a14be3b96adaade455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a11d0c50922373e2e3f54fe1bf0d1656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c6d05c01b03229993cbd72f120f3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa958152b269fc8eef983099c31986a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30915dfc87d05422d1c78f4e92dd5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816e6f7add7f954c33991110b0d192160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e69542dfe3e721cb8dda556c4ec52461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c9ff4d6d29564989b6c7c55282b3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4293f76535d1c268665af80d8bef9d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdacfb244251759acd10c2c7a4700f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0886664d1db335bdda796ca3a308eda65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487947d3b710ee3a6938097dea81ff8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cfe14deabf3e70f66909373bc1b5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a4b891e00fe5cfc7d4594318fee8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c43f6712068060f7e5a4adb4d4924369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6be5024bed99277ae16e9930cf01d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da2d1e52990b60cb2414b0faead9d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3dc266c0f1ca5e64f327a904f4c1772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3589e5fc33fafab986af986d22f48173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c77440fac79ce1c619a5240097a4b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c80e70d6663b8ed7fb3fbf6770e12875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96fb39afd9943374311a2ac61becad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7d3e19f41ada06ed5f4fb0e41c6d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd3559d6e0c87dbaf48903b01c3ba978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41a178f98bed41475026425d3b879c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3229f7e967cfdb4198d0d29b61cb180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac26e677b2b2437238ed140052c26181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cca5fcd625b42ffdc634e7ad3038d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ec8f714e77c8b154cbe048c852d5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a59104dedc20f46ce9ca1b5ab61e1884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e8183b3eab6361b795ce0f35e9a3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b9c5136abd4da9e2564c8e465902c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff364763aa7c7d5af52bcc06ce54d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27255cc93d066e84cbec775ec9388cb088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b43f86c9dc19effa79976fa8727aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596741a83204b247639f7872797930dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835db68010afd2977ac87a9d805bb7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b0db68063c8637ca40b85bdee857692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c75ed070250a5ece0a1569f5a114593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083924a6fade240dd77627f6ed9e880694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d931eb5b7be72ad2910230fe6e7b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f993f3cf5c7132356b39b734aaf0896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef9bb5e2327bd5b0820f889fd6c7e7f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b028768bce6a35eba00297774982f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafde5d9ee7874ffb1bf9c44381120899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36544abfb3914b7f426b5afe6c460ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92081b0d40d3e0c65e5e98f8eff51a7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b076cdf4b8a231cd9a6900ac0a544ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba2db945730d7e89bce64a46162c30103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5d7d3fe81c30ea861a33061b2761c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114761a94757c4d49021ff19453d7b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add69072f46cf0558260a72ebd082cb6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d11929d21bd088e578d13b0539872107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce717efaa8e15cf99daed69496041d1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b64de4ba318c5b99a33ab6cdab27e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c8876a44e77ccf5cc01a6fd49b27b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39cb86efad077a19ab128ab48c0532111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2665545279b8c62f3c49b139291e21f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0ec2c1e633290f389920a28ed354f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e95941f13b80cafef211dfbd275768114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31321a4749e3b0073e022376009c26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddfd7afecf1f8dd53e515fd08d1463116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2a5531512e98b93316e434e5be583117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b32352ab65c20b557fc55c66f67f4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69650ef27acbb0c4a79e2d998ac3a616119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46943f7f1820956732b31e1f3234f559120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcc87fd4b1a5096292fdbf78d93c33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522352c6a748314e7726db4fd3c8d66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc939021349433f644621830a8e6747a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f87b0cd7d337afe5408f941a088ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949e2880c4d87931772621552cc1faf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8d313ad23af958708d6304b1112ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3737473b9532f7bc7df16b827f06e0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0938655f0e41ba770cbb712a087e29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a65d6d43c6328f65e3aa89b6473b8f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac37e897b23d3dad207890bd2ea28b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5010e116c060e5a388839f3728583131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259bda9b0b2664db590455271d4e75a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd62d5298a440f5624d4b70db1e0d8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bede152ba7b22126ead44b776db8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f406fde57df8cd4a1305ddb2cceed23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a001c99c409052755808f1f658869ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939cfbd888660e9dc33c8ac77fdcbb2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdd1a27050335cd2ad4a9e94f76ca0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de285a73dfdeffdbab91a1f25ef54b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1949ca6d8635ef6873c79a834082a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77fe8b60b5e049f6b8273c82eef46c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d0be586a23620c702efe13e80df0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c42fb22cfb7517d9c697354aed89a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bb2a27d10872553d1ab805022c361144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3d8fc8c7d125684b2a6c25e3d678a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248bc000819c3b0de992b0cfb59db2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36f3d38faf79339abc18c274554a5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ff83ccfa63c8d0e3a24236ef0f033148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f843cecb6953fc1bea819c2b6b968149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851809a161befd3bc874bff4b56e2cd4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91b05e6641bbb0274fa5a0e44b565c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e14aacac230edb94d0c7a5a816e89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235b65338ea22abd38b9ae90d990330153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f6b4ef00ab5921ed5ae7792022f9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8665158bb8d16aa16483b0e03b4670155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc43cc73da04707c2631bc9e64e740156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d2c2ca57133f7bd991ebd6efd15e2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc32faa79dbca50b2fd6260745fa61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b9a3d11f8abb815b90e96ec2d0408159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96baa4c59a564a0c6fb9bfeaab38b2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8057dadb0b4d4437686456025ad2eae9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aa12bbe13a57c5e90ab22b46e86fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d573496d00048ae03ff93ac6344c347163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913b0dff24018658bb162ed798215d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc83722782cd133619d7f708fe00c3e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb14b9a9b634cb29c96826017df12b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a771165c3cb368d6ef9bb52d099fc3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b818ce398b536aac824e32d46b565168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572977a165346f3b1adfa8e45dd8df0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3312494d9dfe04fc4403543eea90c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a682c16a5307f4099c447839228dde171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13344e133ed408c63fa7c35b53129d46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b151fb849b0e8b522b5c71e8391d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458b9dc7d68c98c75db5247baa08c15174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece917d9192b475c0aa7a53b2375f95175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a6319e785535fdfdff10d466e7cd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f987627c13a114c8d4d808d0d9226a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b93d1645e4e0eaf7a46caf8f9c90e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992a279b45e075516096059e2abf40e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d3ea36c30a75469db76fb4cdf1344180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8dc0c52e0199d653f0cb95749c4d23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38f2607d9ad3bcbddb1f01a3b42236182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8650a4ae25b2fded570c3ea09ff69d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff0a1b2264aaaf420db0d9260c5c27184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee667e7e2d2af1b7f2d2507ee86bb87185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9a398fbcf8933d5c6115449a4947c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361abb6c521a54845d7f46bd218a7ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8887137e6e4bee222f0c718123a8204188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac215978697e14ce98d75a9789d1aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85443689f4b210bf0ba0b11ec7f29840190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65359cf31aaeedd9dc36820221ce215f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd761c529ac98f263c761c3c90ec35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d940f5caa53e429c1343cb2e4bbad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14e1b30b5602d51a3a7298148f703b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461c8eafc8714b2a3eec8a0efab3f7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05e3020b9ff73e6e936c68a7f169f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064f41c358aedc77965f2b77f50efb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a01d73cc1c33b02fa12bbd4c607ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30f714faee18449eaca0eb58c870fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa441977be77f92366cf9413cb2ac4d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf235de941d1a5e8a57a8a7439dcdc7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8921ae662317037fdd83f98e2bbc0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a0b3120ec10c2d434affbb0352abc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5d74431d48fd6a5e95fcc9e340846204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eda8ccf2eb2a67fce25f0dafe753bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991da5b480c5a7ce80605fd5c1848e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be128f7065ab33ab56ae27caba5b646207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05284c9460109784face6a72365347f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de397fc60ad433ec59faaff06c2878209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea9b96070cd70b3afcf13914ced66f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4f04950d8794f354cdb5ba41fcf7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a082d9e9064629ead9309bfd5b443cf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b32130b043a204b9656055f63ef8db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646774111ead3107f2592395f8c965c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2636fd1915c8b695a2941260763a03e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41888bfe201a037e6c8255830e768889216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad593e591f5e40691ca8b7e105b5fd7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1364921a82f5f1a08d61b3d6c851d1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b412b338fe167c92dadfa5a14e480d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd6d5c3af128a0c0750cc8385697cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec311aceb0524439761a073afc75b8fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea3121ff591d044a4c9343373d0a9d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b484566cfa316f85d7ffa6eed7880e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25824d6c716a82355b1dc75035d83a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c968f76fe78355e159d8081a14a23d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc00f023b3e96f10b79d04d3b194035226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a77f9740fdf0f22f572c92b76bfca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154f5e702283579696bd17ac4e01f1d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1391e13b2d115a4b352d1c97221c49229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b186c75f57e46681c3c252c0f62255c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fc49aa24a4d5c803ace68bf3437be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3c6b9a0c296e47261ea1229be71e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd20b79932fbfb85c87b18e1589a85233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d47e01269d64f66835dee8905b8610234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723dbe856f0f25a68ab76218e970d92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7833a255cd147df903586b7b26dc9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75424b5c2a3a7c9d14c3563e8f753337237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b43006e72d38bb9926103e3752caf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18cb115dc81984c34fdb97dabed41a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0113d8344bf6203084cfccdba7f30240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b525aa0ddfea3ec0785dd850498a595241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024362f28a89fc393793e003d2a8b79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6f5c3e1633be9931fed3a4492c368243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be74ee7ec664fc011877a0dcfed2fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829abf9c6cd1705d88b2939793d7414245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5c3e997ff1dbf1ae3d1224c203141246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845eb0cb3fdd215748bb9984557d5e80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e067bbdefcfe9926ba9c4959af589a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95f95c777ec64c5bced741feffb926249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24853147e72a27619853aa6f2f7d78c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367aad1bdec15818e01cfbb85e0a4669251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861044538bab07a1213d7b3da61d51be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d581bb969bc72242a75c761b18ed9d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b939fe8cada45ccc4c018100da3a1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d54b87458fc7faa97796a475da2068255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289626c77113358824a8cc87097c3a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450cabc60e2c6997ad65de339b2d012257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa3ec29414050b5571e2a368fa52ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3515cff9f99a8e5c3fece3e9db00d63259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8b2b176296230c205f8708d7d347f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ac79452d19f9cea99458be96047e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882a2d3bf0a2c1786a74bc072d21f53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf6c8006d48229694f18aae0f0ae99263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248bf30d400b35ee6287f425f1d33cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182ba835841c4524386e2a648428785265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b3964c5672ba2fd56ca6e59606bc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44571ca4c5d109656a6511e7f1d59cb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319992bc40a3f8cd950485331404889268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850f12d73f1675b3a87eb1ffb58c289269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520956e106cb97429dc171a5f68a5189270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e3db25ec1a8a63b815f7c89009954271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84059bc279ad91ef3199ffbbbac88c43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3ffb78590a981244a7999367ebdbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4349f6fd0c4a4f52493078961b0da274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4c5b8ffdda5fa62be5a57fc8d8c4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79118df5e215ff528428d6028c340e5b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c170d14f60acb67cc687555cc320781277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362ef151454591317b12d7175be5c4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fc6f8e7d1d48a01bb81bf4b01ca23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb288176b7b07147129ae356543f400280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b721cdd9f316b75db97eff8402d6c15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b87906ee8cd184f33f1ecfedf9ad62282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7387ef81b3b1d26c549204be9a7f90283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9045a1b6d8d50301932d16eeee5c403284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fe78f72c14c7b8dc301a92cfefc33285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1eb68f28a65fa0b483b720a88c77bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afb47eb0c19ba1c1cf4d09cab0ea16287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160e532992018e80f2a5fe6d4be0966288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c929f372ee4c035d9c3a9947ab59ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55807d47b932486691b734eaf973cdd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf6805ba5a2d516295100ee763be7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5cc48fef8633c33ef8da4d9c5ae08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe924648d463054c849553db072a6d99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caebffddd5e40f0d613363a1693af82294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14943a7d6f386f6e6dcc29da2725219295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f7283da78a3677d2c9a439395a601296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921d8cba4572fc8ea890f8530c384f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7cc256725dc7241e9933525e92084298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02350e1cda5db7e3b6ec4ca09584ace299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf4f2bfd7d84dd153bbbe1fe5efb5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fc9096bed72880135d9e3f9fb8d11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c128a9fd8e2cb60f4af8c2fe62d1818302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c89af8c326655f8cb1ffeb04245f9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2b4875dfdba7e0d9149212fa61618304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28c0d1d669fe35b29a992a3bff6184305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28b0b583e59d2b01f3e1805cb140d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e54a02a55de77bee5a2047468ce1f0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d027b1ad57f7a2b66aca9b16e48ed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6990525816d73f9032fdbd2e4c555309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36332f68c8b308ed21e1864dfd935871310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874de85419064f8fc7e690f8a87b6186311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fadabd54ea22369d4bbaf458c404c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08885cabe543ce5dd303b4d0be39c79b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ac7adeca743cda9fe7577af2b7f64314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef518c5e92aa220f445ffa6bf6ad0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e71ba230b76285441c8c7f4ba2a0c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a33cc3e23458b7a3834bd5d411acfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205580e570eabf6bcd189d5d8a2e37b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0946d98b973883413146fb59ebc2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574fb395ca1a4bc0074e079b48dba07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a531352fd0b3298986fcaa12d15de321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fc969392b4e45227602a00cd8df6f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731624e698b37a90cf298037ff5398b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500fa24af1c24f243eafc99c409b73e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe67f5bc458fdad9f9ada66f09af43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706c64a99549657c8f60c7947a8f127326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ba54263a7518b64f280a47f2ee575327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309f1fcf021df51488c4a851054e23a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddc221742e9db5133c21fde7d31e9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049431d09fab858af37e105d3375c91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5cb43e60f00958cd2ed09d822304e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294734940b3c4724982bd426bb79995332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be3c452884e67d4942363b6f9a7f3c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799680f2642fbe5abde08ba66231f38c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51871ca4947af4af339015cd7fa5ec1b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838fbca579d1b46f83e3326486aef54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4f48f213e1f69f6705c4d3d3a1c92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09208cac4a27d54784c792ee095ed3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c964cc5f239266f965a8fa103701a04339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174b4f42cc4bc744d82dfe1c8f8a6c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b71e84b5d3c55e70214f3c0a9559a0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c4722540298f0c3628470182c7446342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93995a08c9a72776a7a4f3edc32d33f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a2e9990e77996f9023d0ee64e496e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0aab0bac87593a09ce1796e5de610345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db68fc141590b9e1fb11b248da1a8a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10897c409fbc3f1de4890dd18d421ce1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71295f5c9e2374f3c6aad90a5c71cb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e0940db5b0a20b93b37b6d4b34daa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147d0a1eb643e025ced8266021acc85350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d079f75cb9db64bfefd5854458bcd6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaed7c6ac112de2d14ceb4e7103325f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a886fc5c0f299ff70789f4be24dcc0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01bc0b38d654e81f8713bb7f279935354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a868bedeb11bd455f320ad43c68fc0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739dc9a9bd5e6ac272aed8793f4550a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f86cfd28143efe47006e78d74c16a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011df1f833580ae5fe59a79ffafe825358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fef93c2d5aad4ed46d3de084e5246359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41779fbde18dc717dbc435761a5dfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f598c507d202f590882266a261379361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cecd766cbce9a7536ae75e7ee91bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32064e889720ca09fa6a20249f12259f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfffbe881df85eef6461020981e1e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36b6f370abd014d6b68166ac174253365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b65dd8fe15ccc6e395a96c37a5d75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88820639182bb22ce065d2f6e5588e1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728ea1a3228cca8c29efa25efa2f5cb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231595d5e3024e83e1b85901a98941d5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e891a13137f1823986de782f8a441370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df512535292d40f81d7bdbd07318b12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdfb91dc597e2448e78e71adafbeb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33322c4cde299117ea99543ccd5f7fa6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a3fb4a2c49a7a20ae0429c4a3daa0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e2a21cd5852cdcdd51b38f568a1c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89218094eaa79e1d6857116b2d221050376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166be6d9c3975e06dbc5be2bd41c23b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d91840ae8ac78ae1d8e880aafc71a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c838b80f753540d3ef0bc5e5bbfff5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0763c321940b2384289ffd51f15a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6790f2e7b90509314c32e5bf0d51fc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6acee2747905ec870934f716348db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1698a0f72a1e3d867b117d8a5c0c263383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ff0c37d55e89c376eda355a7bebc7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547eb79f85dbd8e06ff74855346a7cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96204d3861df34692fc5966385bb84d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52cff0a425aef68de95c48c734791b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3cab05b2fcd2258409b4b4121968e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98214b12802e9e05031c526c3547d8ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115dbe3755b7df4fc473ef0dcde4733f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f03d095dc173c02c3567b3548ad39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38ed6a798035f359f8853119fcc90d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2329bc5a8980adb6033f16ad8fbfb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47a849d3c0eba6387b1505c837494e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53feb7026a22c6c89b47b4520008c531395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd35925b0932e5ea9b159e1d35c922b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a07e2e5cf0a3fd8fe8d18ecc242499397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c6a134419f003acdb28f24b456f22398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a43adcc0f5f0aed799fd76a72aa246399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2037ab1bba5829ddd8886e1351939400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e16a9ed56df042fd377c748f0896401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0a79404fe5f7c9d9d440d3fe71fa7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d9fb0c0509bd8966ce52faff86f66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9733c75a092349d5c9316bfe93e31e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51155ae3e600b726f20c1730000b6c1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac186a46e282988a1e1511b061d403fd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e43aee88724a0f9f34081243381218407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005c0777405c4eac9fec76381f06c91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fadaaeabf852b5754da420096f8a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae97fc75fe07be6d98899f480ec847410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d1b5fb8840166de2d9e1b007da357411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642968369a93c29da1c6fcba5eae9ab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b1251d22c5ced88848c598e34a74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dbd2b4d57cca519fba75ade4c4b60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae9e3bae33ef1586b988ea8aad10e4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e961628ec272b1a7a1b0809253b77416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e4f577baaa0b3bf4863bcf9053854417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f4b26be0234e40b0836562375e215418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1f57fc646f0ee26c12cd3fd2c358e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132eb306e71619a1abda388e0404847420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b922b2893310da07583c639cab409421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358048d4515bb3e84cfe083885109b90422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df1c9da7f2eeec8250a5746fa57de0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a309de85a0d094e8bda13606739b437424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242edeedddb377a98d718be845cef5e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d3cd077b5c9c2c94554d3e10d69e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c861d8dac5e07948a577b621c49205427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239e35bcfb8ebacb7f2c00a59cfd194428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109065a2ccda7b47f08365f15f3435c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047891f75d19db306f86b99d51d84a4e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51526a738ce4022fe3d74a317af484431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ab67562d8f4854525480dc7a98f13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b3d28fa507a6ea0eb32138a257a5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8b7f911456c259d8f3ef5f4f0e26f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e39a01ccde0a8c83daa05fd9bb8e98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5b7617c4a466a860fe29e6ad499c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27262d75204a221e871bd58ff83351ef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47be268abc9c8c81ec660fc623e3e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752a86dd0614e1ee60bce1e46976bb1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d610da432dd5365731bebec96a8e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9f1153689f8314e69ec6a8c96c983441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaffef11d3c8ba5415e001e32040d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d24754c0910ad25b6167562f67ed8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adf13d5ccda51e2e62461ad4b59f75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a3f5610155c64888ad526bb27f2c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58555a78eaef24dfb2e637c72bd3e3ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2c8ff55131dec2fd3a010aca9ff25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d51c0ac74c5276c9dd63639d41f5f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff70cfd4c3f63221258ef9ccc1bb29449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff4982bff59805794661cbb3673067450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1280b7823d8ef55f3545039ea1718f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2256ac42d2b6bb6da232494b3d8032452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c4aeb4e63eb501bc2e69bd72718d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa216ed27650ed7f26f1c2ed837ad4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f349f391cce545d8e723987063e90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e024424345d4ac7f955551f1ffe8b74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99e02f052c90448c00a51ccb7e63d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d63682930fa52da23c6f69909a3d95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4caab997d09a321c887b5c4e9bb6a0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba02839ca75dd6d5c12102c8bf2210460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b007440545baf4e94a2fa96be8844461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce15e1cf46076974837a16dfbaff69f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f488c7e08d37d6cbc1ee82e5d20400d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39347d87568ee656895b10c5deec51a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f339914d84eb0d585c2a72826b1b2de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5ddabbe802bff4e91f0f10907889d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f7b71d15511982e959c4815ce48ab467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fae3a3403b0025f66d45c58d0f87f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e4bb54e5690e8ab999c08bd691ac6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483edede9e1768abe64a1006391955b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c5a1c9e9fe99ce4b618a35bcdbd27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2d5f4a26a81f94108bccd9a9927ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7973c1fea5f57b1db33c933ed5aee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b6b4f04698ffb1e86caf3fe63a398474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25874b76924d42e6b80e590bcd679b98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a045980952f19a5fbcfd7cd8c636040476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667515dde641c7e460f5f516863ba4f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b4475a16af934ca285b2ee47be664478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a920c5e13ed72d4165d7c99610f087f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536d3ace6a2e60fa4fecdd980f52415480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336098bf4b78f44f118a8ef89f96ff8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5854d0353feece792350eaa2d0fe2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a79e5e7c37e87c7b16a9fdbaee0c32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f8897cd8e43cf19b78976f110f02b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf62240fb221a548ebce8ac13a02e0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b09dfb74232a036b2ddd5f2d944a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c73b8b5c0fe46335dcfb79348f2dca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29d43b87957922a3f3a1e485b1dbc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83548d90cb3c28dbc2f06a0834908c8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ede6f4711038e6e1bc9dd9c57adc39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf6ab809178841116eec49e5aff110491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5a5c1bd9b05c5cde1b858f3746ca8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96524bb77293e9d7b3c944f122c5d9b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff0ff1d665989b84a8d1f0e771f027494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79790960515a186a361bc5c0100d54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3585bfccc2e7b5e3368579f80c4a8d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288331192e1f25e9f00d9f238715b5bc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ae059e096c460dfd91c9bd62e0aff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd0c0000e6d9fe98f7369bcc98ccfe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018297a61ba8f903679e0b31f209d48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ac4762cf148d3524bafec8dd72c30501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621de6b87786054f296364254a8cc08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82e8df4d5da7f9e1ff1d260b8690ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578acc4ef88c2bfcd00aa95ad97a81f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ef6f11a2d45ef8fc1649c227c7346505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a2fec86f0bafc37d867482de122d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11454b3042d353af858c1f19c197e9ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabcaf2c8d01e3369d528433d18a7b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c23963f6e12b2a79632e402545fcb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1b45a2b318d9227274dddfecd8ea5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdce738a19b614e76dc17f0bdc47f5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17c5372342ce3d25f457f61127c18d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfa3da91ab8f78c95a538092189e08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b28d109a60e3a81565245058177079514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880cfb711508eacb98e3065db4e618e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67817557766a8412817aba85397b977f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c57d882d0a4d7e7925e6335b9374b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3cca224e4d1bab50bf66dcc0a280a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a0b08cdfeea12027493ee5d9415f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dd0d479e91c9b6f385a990f7bb144520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e7d9e08904e3a581ad13f0ff2c575521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef34eea7ce026f9184a8b1746b87be4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0add87b4ee7494115133ab4735b5d0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6a7fb27aeec99783d3b7e34ffcffb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e555cea60a7365e24f68e176870d7d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf86c3b9ffaf575faad1bd31535d35a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3589497e6c12168455c236757c6101b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a2d77c782935450ea7197f470da2a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89d0d803f2e3b78461e16239fac795529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710493be768e834d02c677652864b4aa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492941caffd113d76f843dd774d81d8c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c50ee2a35547467152e38fe80d0f09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f8a1b749841f5d5abfa034ee928ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6a76203cba859673c5aa73cc3b76c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083b2492b5d17eb17ff6cc814a996a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b19959724cb14eea5a32f9ef8c32d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09874471e61fd7dd4bf2c3dc914fa911537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d164918248b88c9d02189c7bea5e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2105bc74b5153052dc89a7eb2df7014539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adecb40684f5cf8012df8ab415e535540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbef6224f2e93e9c889eeacaa00c57b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f761012e4df26a3f5bff62eff2c962542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a0cc2e234307a22d1ecb3baf87c2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ba83441414601fb8e4dc29993e92d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79e8c0da06fddba57b225642cf754c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef2fad665b58cab621a783eab8f76d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86652f8cbb3b4ec39742c0731a0c7fdc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621997365229cab03a9e07fe7028221548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3534a669095a08608150b50d174029549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f7d389f1315cb9a78e927ba718b95550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf837f4bc2dd12f502a5b98f48ba28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5353d7b66b79f56618add4f8ae61b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8f22749909f324d27f36b039dbce8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8cbfb4087d627a3c70ac63f20a044554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a281275045a162be60f4c773b05d1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36d78c535b013fc47ff3da6ab79dc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fb9c8a14f2c0ad2bcc0e6b7d00ae8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75788d4b7df2b33ed86bc32e6710a682558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d88ac1dc9d2dc79a3452a2b31d9cc8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394f28384e8fafd52d6da7d4a5282cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052c981e1b9ea89ea57245392a8c48e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cfdaa8f805752448e9bdd3900795b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd418feb6389a66acbe86d121e7bc0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a1a424639b2665d20f890883aef59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de42f34b1c60d1993af04fd4927d3c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5518ce226b2d55b3ae6d4e57df1c72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d56fec02a2f7a29b7c8dff0e7b5846567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b3168133a3278a9b62a5137447de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67e8cec229fa525429aeaec3012fa7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c297426e9782b4c49a1a587f4083c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad41377475a447caa727c450b0614f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dad091140360254dc181de0b903a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8c21b148ec330d4a2078d9410f7c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30888a85bcf1d0ffb65b6eb08fd5c8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eac530709233d8a6e26c776a005897575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf629e930d58feba518ee9aa3b05369a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f7c805328fe77f76a074069b1e0c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c39ea80a67b8a3e174ea4b916c0e0f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23fe9090c54a20723b053b7586f00a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7977629eeb4b11386748fdb70e0407580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae79dc575b70d90bcc68806ab1699b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9c27d734842f54a19dbdfc01054fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f19698214a8d2e1b8c4fa15d8e1289583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e0a20b2353acc48771b16c0df2d2e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f25d091ccffe9838ed4f0d3f59a8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06302cd73c44c88c8c17d8528ec02052586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8615e432baf3f3484b3612f41636586587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b4d0cb1ecb2187f81dd55d7d27c1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99453d3a917dcaf6a87387b699cd4f02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ae569a1896c3b64fa6e3d7ab96af6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533361d7abbceec1bda68b744bdf262591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be9439b153c15f36cfda4693f1b04c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ac49f82f825784d06144074aa93d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a448a78cc66d5b32d379cf85f4224594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98e17d257e4f2f12a5ba5bedf60770595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd795d6240f51cc8fe89d36cab60382596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5fb2eb92ce61f41cff937e9006bde597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e30f46a927c46331e436b226379a69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf2170f3ffe1aab62de884d0287ccd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c802fe21ddb6200eee3067e5c6368f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac05525ad7b367c153f657186f50a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab4467325c5893184d733399805328602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deef6a7c67851915862d356695b08fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8d052ac64ad3d7b1a199d2faa0933604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49271880d542a66fdfc0e00ec1c468a1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01297eb8adf279e36f7f4c92d99d95d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed48c193bd56d88228fdbe1756f8a9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4bddbceb7e0033a1c9b4457aaf3c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c952e6bc6d80d846a155f3242225f67609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d35bb01253e65512c59017834f5954610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b16fccd68fe7ae42b1538aa7018097611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525201c39f4702540752ec3b2e9acd9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329474adee511799b60b15c24edbe94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d53718c1c27dfd22e9e1d4b9dd9928614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee8f05b1a29f2cf7b197da47c7ee03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b54adc455b4f86754d4566d21b8a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc5cb33dce2928ccb1b176624fdf00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970248ed2e3f1856ac43ffd00912c0a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f65e7602bbad0b42d9241320fa0eb7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcb7d3400b9a56f6a259c958c64649620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf868685556a5bdb3669c1b1974534621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e2f3469d0cdec8e2bcf38a5aff1b3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56633af335fd3266895f7b0d675f1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ae3a32bfff7732d15d8c587c63b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bc5f8a7b6a8d13559f8d10d24e22d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bdb23e3e301f1820f78f280ce9394626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb4306b7ce5bc94c8fe04ba23f2bbe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7550137fccfd999646b5849c8636ba8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30914de2297982ca6d7d7863383aaf90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91271f36f5a6ed385c078cc3e2395191630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516989b39bc13b389a930bf6570bc1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944db644e6bd69fe536793736911142632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08f3f7d5b3e01bb1b319bec01c4bc0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c59e167e9a7186ccb5927472b051f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e480222467eb4ccaf0263a917f704c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9d3df852f23b63c0a0ea603b240cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ea0083c585410ec6409677c167cbe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb500b4b7208cfe4653e47665cd54f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf62d913c6d5edce300d3e295e2367c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b487051e34d696fd33c9d8946ccf2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379ae402e4ed80debfcce99db9d67f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcacecfcc475e9b014a17926ce090b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432fd1cdb3f1b24bfcbe8ff3c31445b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aca232c16aa6d21a2d553325d39e82644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c20722f47f5a3b798ce2750b62283645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cbf626925947b42b05bc33f5966f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c5aef8614683cf80641364a739cbd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4e8a7e32c99620b341117dd26ff86648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864c0bf84e9bd139e87bed631309c39649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b638824054094e60cd7a6d3873c97c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12228a80b2929094411c654cefb90836651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571c01bf87735dd123f86d53eeaea38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b2e0e3ddc37f035fa5d341ba6ea80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da0999aafc1fbd61fd8a72540eb7e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d907e4f0b9415a15fa1f642f91e9ff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4fd93eaa726d0ebb8fbf497d172e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e9a5dbeb30c5e938a05e6bc20b5b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a07b6d202a5d3b1e054a4e8f7f99a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2490401049932a35768ca9b1d7a0faf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc200445ddc354078d3ff32a38db6a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c391e34e1b41831665ca93389df84661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02f90a2898efa03ef592e65e63d428662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acd8a44afa82d94a80a56823a5477f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd309f8f2bf6b5976b87b102ddd03f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410d07650016d612b784e01df31d52a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12aa1b7d383f560872dc7aa5916fb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca46d5e4e4da3308cc0d0d778ea0b55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f264ee1b31f390db3e42a2e21d4d8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c399501dc9e59e79686fe4b5706e40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c14efbe0cee29e561fe05c1c305f12670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5eec23be59b95fbf3f1562e1ca1cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2c7c5e6064e3ac058d7b549054f43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc785bfe46b1d129d61b0d93a6c0a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d67b03c26b3a804f1e6875020b907674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714e1d90c09a503be174d70388be271675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf063daf995fe6e35408f42fd4ea11676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351dcda9ad01a0a2add75ac94225980677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1853ea3fbf95ef1f221112f246327678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaa3836aa0082d4f566a9b0346d9a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04153c517b0c18f257a34fd13a4d638b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f390cd4a880b8c1969a41ae65a27baf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124355714745d961d75ca1059dd51cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e6860a0ae64e163670e9971d6317683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f41dcecbd28a0429ee01b75a6473e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03d8c9bdec90ce6370b5c03dd596be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ff0b09fd6a8fdc09dfa98f449522a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b7c5337ae9956e18f5ae6c2fc5da9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf501dc4539d757821a298dc11f78d91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c51bb51dd6a877e14b21d45432ca7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5437713818c48a9c239ef2e704fc6ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a91d04ffd1727e6d93d77eee2dc983691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa70e7a2d06b055127c2feb792d60a0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8359d45c7790144997385505df1423b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e11ab1d25eead1d63fa9ac327e181694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d716aa14ad4c00c33c09cff857b0c71695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4816646f815b028e759292f56f867696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37977ee77e6ad1de5e11323c3a2dab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861816236c9c14bc6a7ef964abb1726698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4a52c6b5462a0a0acc5886dd99b95699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf29cd429afe5da7f4c72ead15846f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9522f8bc2936c8705a36ec7dc0187ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbca7d0b65ad012c558f4f601b72965702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a3fa06cb44e6d91e89426e3dbae8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97477a0cf0af2530a5d6d8bc01d35336704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6b3a6407edb91bedc1648b8c7fbc0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569ed438b931d4837949c1b4e51f419706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2422f36ae0e74fb817364c7afa563b9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc407c13876c2325d35f998ecc08b055708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99888609818ea2138eb65c48f2069496709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eb2336aefa7e9fd847b9828f915c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f7d8e2da84169c63b0ca9e10922b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca14eb9b6e936c87ea705197d920d13712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec2eeb052f73b1c4d048db480b6dcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eff4d2f391d80b304919398bf7d4952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cc3e600076212fe0c8b562b36f0503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3559fafb27a7267d38ba2339d38014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800b47e5d74d44d07b1866b8ee0fb1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04de9a045b30a3be0b36b21a5766e9a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30486e68e0b2d37fcc48bbcc68956ef07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6671a7cf1cae6b6f49c9de68d63a3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92f0a2bcecd87a038bc7618ae5ca889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b59280af0d7ae9c32f882ad19e5b2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9ff6dadc8c327063567d66f6154b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d869c55446322a01c290103ab1c8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce690d261d86af2b3127d54281f1394e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bb105c2a9ed5dfaa22d79d95264ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851b310493c56887d6adae5d6f67a7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c7422e190c9e3dd31031403b465ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cab0a0741d262d77402e98c003db717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a841921f5bb7d1d70f011af2bed1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59877d59b8ef93348dfa89133fcae75d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349e41fc1739015534c7bd503cb745e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851ca50095fce2e6fd3e4758267860621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073837c29707f3dde9ccf4d9e2ab78222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10417286a140f011a70aafb4a3310d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f0828055bdb95603340cb19f3241d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f9856305e05150883c7466bb1c41325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431417eb392f7867a3954ee7a3f6fe926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068f9bf40d48d87b636d013cc8d5f6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82100b8cb130364ad403b399f305247a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca441d199af0c60546a94f0768295c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd8112761a4e0bc30e73c00f1883b430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f70090953157573e86bca0aa3dbbb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7521f63cb75854329b0a2c205c9adb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b1d8f698f37d2c463695ec427bd4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931244a784657d1abc5d087a43e224634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e3fa4b6b8e2b93956afafba6ec63035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a64a052f62ed0f318c1c97280370a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449090ffd48fb5b37c6d5e0077b431e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395cd8ff4d492d22a31d15954ed42f038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6db1d7d3a907dbda23a604fb68518439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5300490c77699f39abbc97b43385d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5779e01eea47bc28f05314bc48169ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759ad74873f23741ebe9c94421924ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315761d2566b49a162627beebc1cc4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b315da7aeb89696e6d7116dede4ee4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b95a46d431f6428cc4106da7bf6c59345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61160b846c8cfb1d9218f0d3d2fe4ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906358832a32acd641915b5ee784f8de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833121c47eeaf48950b958ed048b13b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5c630e421bb3fd993c890cbb7df5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51595e53f69faa34f17cf480e4e536250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305581dafb4228e3406836e5ffce70c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0534f44839fe2b7557027e6c3b850b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91de50a15427ddd440ba4cc6e414d6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7689c0bf685d563a812007251567254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f75bd0d2cafbbdeeddab64e5c3e8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975b946a88e97cb66564118a82e3cf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28e95de57f7d46a09c633b627b1d1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461d0934f474117f8651f3810d53c8b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c264b19a642910e52d562fdc056e5759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a27254852255d8e4ae432b992a83e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfc915f6e191fa4653863a844a897361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceb1132e7f26082c2b4c9a6491cfc262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1942f78084ab6de111ad7066e82ea363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b161d2063770bc7475213a61b19c3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c72b21cb28ece648dd5e16b3ad798765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062744de74b401c1f1ab1153a5ad09eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000ae2a610f86281a0a1ae8b5403dab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678d61c6739cfec0c29270d082cbe4668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b4366053ffe88dbad852d9e0554f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906098d1de6f60c63d0fe40bd82eb10f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733184bd28576ae312cef98d7e7ffc9571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf19b094c5f6c3cfc43bcde2d9c22f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29641c9369aab5a628954bb9e1a1949373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac926f79ddf2fca1a55c5ad717f39574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af0e10326d559f9910fbfa139d02ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824d78ba061e7b31c633a9da445833376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14c7ebbb9390f5b3e2e5c95e15a43077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057c8893a26fc8f3a386eb25227268978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262df7e0bad392fa99fe8fd52ec011e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e23dbae8743e88856743506101876f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34632b6afc1d1f462b1aeb2e4bc4ca281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71e2a6a19208ffad24b7ff5b2d2d6b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab3c0905deb5f4cf2c2858de933a3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f9fefb7322213ae59bbba25c498e984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3e059d7af64425335a47e4218ef5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc106674ff7be8c65e6ea543b273a1f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb29997edd183793b58fea45b55ada987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ca69ab2546a1a8abe1ecbbd0833988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f62e5e8cf22189205fbd3f87e9b48589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ec468f1ce01f60aa47f378888a76090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba87a2688b95800c89054601c01b6091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ad94402309fc3c25aed798a1a9dfe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced50bcbbb29f0a1e9d519a710b06a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b730b9e1a4126a4efa3f74eca587a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d208153e4ed4c0c85a1a258145f6e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18157744bb44f8292267444fb798f2a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dca476f5955cc1e94b494a1e5b34297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe44ea4c15c4f7852a5c0c082d9b09798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028b1dd99c966ae4d20ae84d287e84e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c5d54e80723f7df08a7ef6d020e82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff189fb931984bf4e8c2609ced07449101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ef8913e13f77052a105715c971f6b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1770f3c47d2dd17ab76c0381b43bdab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f41f952b3ae100ede93a6f4c59b53b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c44f8a1515a5d7a5d332b5db894aa9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66318f3df97c86496e072ea04d6e48cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934de1938819a81daa5302402efce9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609af12f598e0182eaa06f02a445c28108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bde1487c4d6a37963c25ca38a25b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87bbc014e243becf26818a10a27e9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da352701c0ff7b4c01eaa77343993258111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d7225d7f4d7317e88008fceea6ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df0c24d5d45d8d4609200038fcefbb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fdbfbaab02534ce0cb362091eb991114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168003e0473101b0e9397b9e80934ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f42506aa1144188071abf1ccd43b9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f61315a4582169920579741e19f8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6bad925ddda8b0076999a8f7d44f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada40d4105b07226983cbebf87b085f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ef73ac8a32438fadc762934c13d97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9204ef29792786e1047e4cc8b52c6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5143703ba6297623b3684150ec8683122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994da11d4fa4e5ebe015ea522f588a4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869e49856ee829887bb8b434b559f65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f1c635e183cb1261b0a2bedc1b69b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739999a539d4fd6ea5dd9bb94937dbf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e943bc2b14094a1500cdc25e46ce9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d563b4d7c83c4ae922b82debae616128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4da9235afa3f12397fa5f6775b0a05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d9281596202b4747e52c7839ea00a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebc9641d70e3c66dd32c3a05cd5590131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe86d4e54b02f463df17319ea1cf606132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdf9b8d1d5b6d1bc517ae6d2d89925133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aa0bf193bb17ff1cbf95611552274134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087c77343c566139cbaf9fc4f0a7b06135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1690320c661b8968855df4f44d5f8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb390dfe60b003d10e9a9a996f3c356137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310eeeef73cbae2d9c06a8f7cd872f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7a9695b360d7361d042e1e0e072f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596776580cf78960027977b0a3fcfbeb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac921607f08f2c76816f167db99d75fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efca7c038c532154a22529ece48349f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703731452038a66e15c1bd9d03115e1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7f95fabec41d3b12ac8f7fedc697b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc094235e3bce8027b0964be2d8dc3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf84588cb1e39413ca020d5df4530c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a30092387e582860922c8decc0b6d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0e4ea564abea5ea91bc175d0dbc17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fa8897f276675c761be39c9994ab0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d50e357d925e79c6d8b21e0c848a3d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939816538ce991bbd6f984737cbd3c15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80837e57cc1048f4f1edf6a24d3d21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bcfa275df8ba6f636cca6491d928b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416556b041d3b3af5130f23ea9cf901154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552e41e206e0f7cef3bca7d9bbda708155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2a4dfb5758d66c8232eea7b60c43b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bf656cd7b7e4bd0d00ecee231af59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38dade9aae14d60eff021ef7ed0252158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becf78377647a1511b157ad15b7846d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa98c522036de2a7810e102778fa21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f448f77c6ccf9fd855aad2da75c940161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e119be197dfbf8006e90ce0a171793162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ca2ac74648e275aa234e746216138163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8481fc18e826eb9f9ed356e19bb869164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6662d96600663c70d8a508033f5ac1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59b92a59a88c7a719acbfea630734a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973999f5b4c5aa38646da001d7d81b46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c37e71729849387b3feb6dd18b4015168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e9f9ab0929df6f4b659a061c39069169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a048ad96bf910fb3cb25d70a63d4e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eda4158e7e321e83d60c234e2f848e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b8c7322b472622ec29eee9ecfc7c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c165d4f9de8a0284ea194c6294d7ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7778d5f7bb9324885776175e38debd1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea25eef5b596b5ab838c97509a861e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84cf3fdefbc7ea47b76382d8e4e1e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c355738fe6381a9c8c7b696506e5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551940046e5e3c997101256ee6a4f62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c367700352abc9644d2f1f5fa2cb6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29401e2da1f5d090e8a5c0e7ba395d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8b06aa65d78832382fc87b9b19ea2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1762af604c4d7a251ee5218db1603a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2f202f6ed950849aa1a4d4081b247183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99d6261c6950d84303695fd9bf4f6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0eea53e3249900c41063779d2fbc4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627828aa3f52ce7eaf356592636e82bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3c6c40cfb45319f7e7232d54e0d76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ad23ccb135c22c6d29851add70346188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b19a165770a2bb02d1e86465bf0e38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93092de8c580b6a240f0e1a7cb502087190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa131239da6623911e1c086926b7c8e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db09b409195e08bdafeb7fc878381b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393985a2b6ab9117b2c98cc315183596193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4145cfe78aaca559c6282d918da29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8292ec1edbc8734f3c776f3ed822243195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e112b810854a6d193158cc8853934a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16902b6efb3c75a17b3c2fc8fe7319197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7d6ef5869bad509d7b503414aa6b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65741f8f139297877421c5c0f3dc0f11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a007b500e6f9b08c068bc646cba89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001c7c4b56ce5294b2cffc61a7e06b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de7cea0dbafaf9e87d99c0dde25b4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1af4eef7dac8050336b7fa166a8833203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045e8b2041659680274cf82fca6ea06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11235203986c117fad5921881bdd27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb9b9424ae175e0767c6cb82a0f89e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f96e6b341a08fc0fc4b644f1e2d13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f16e8186d89c5c3818bb35fffb592b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb3cf2c29bf66b0a411c2d6155676c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be9cf1616d149dc82e0865c83a6186210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00933b340a7fc88fc76f6d0152104c28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242d14f08ac06e40447ff20206470c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6606e898fa8120735046dcd9e7b2156213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc58310498c2a4dab0a61a6b7886727214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746710c545117eb24dc0149649763c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a954232b9b89b06c747b07660a67c29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed214fa6bb97b353ac28e339a6f2b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38677c9a7656a3db4c61ba0a748c3ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2387a6fa8acecabb6b66bf7243706219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23fc70dd055770aae4ce6e7f30fbdc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e263f5a59745b51e250ecc49842c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d88d17a453b4ac9695ea71689bb920222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624fa6305a3ef61394406b8fd003518223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67970182d4332aeaa3e49c94b72eddce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8feac99f4c41984d0f9fccd52ecb86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776a77ac9039d178d877bfae349c3eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288910698237a4f393e73b0ced3ca2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23378e4e1c22dabc939430cea2d21de1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35416abda09a2d5d4c1b9eb71f83ad4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbd83b3a01817581587c5dc9f135b7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36d0df997bc91f48f8fd4d33009bd8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dd9f689b7ab456cecb9243b058fb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414bce03f69f0602de630457500aab8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09e2911387896341698dcfe57cbe9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44421a5e190d97b1bb66a354ef5264235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f1f7d4d065b3408dc568ba6e8d4fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6df7fcc9b3cea425e83e051ea56042237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b9f682022cd2ee74fa8e1a39d1193238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec884f2cff9767d5a66236577682209e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133388010b3d919f6e4ce318fa90bb64240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9fb6a1c046d0f0b73c7eb44d10a42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b259facdeafe736e38cd15ba8fe67242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc6863e2de6ef39674a41680d94734243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3e665e74ff8fd181840347fbdd0d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7f15eceeac14c411627b75655c8cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9009e3fb7388eec19c97224b31171a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725e0a48efde666319cbbc736bc1860247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aa6bffdaf56d7a37b3ccd83e8240f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cba4fef973ff0d1500e8f2063f6f5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d97ddd87a06a71f7a75bb42496e92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad173bd4c7ed879ed9e1446b13c3da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58c96bc819d54fc13f10a641d5771e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34620f03cd02afe605c48dfc849b3d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259322545566e2af8699df705eb0908254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd392ad772a7ee7f3b95e2afdf520873255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05bfbe50697715c42890582a9cadca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfdca55924308fa2249acc2e143140257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afeae29b921f1138da1bf63846ffdc2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73585f11c6c608483b71646d62ea47ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9462c1059672bb6021f449f15d0af9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914e7707f1c6103aae3e420877c0ed5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c4db3624acf43751d9e73330b657a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32947466dfcf809db8afb9b8778474f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da7698fd26cbc556cf056791c144b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c88b38fdbb29f481bcb4d478432870265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b259ba9e92c6155d7971e6ab2b47173266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9716b38112bcb6ee501ca486c678d65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285b6d52d84ff4a62379496f7e3d814268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3cd6c159e70af1d2f2ffe2a59a217269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0066e790e642ed4f7d28118ee4ca8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49ea18aca5a363cbbedf33a35ee072271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980781202e9314c1976521adf24e3a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4465a6cefee61edcad7615bac987f02273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b721e12e232798a74169ba47194b03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9bec67a5eeb9af27cd809a3d10013275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd42d9a35e1b34f9a1943ec3f902395276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69521027b98551a0483fa5fa6856b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31721b45a2d6e7db5637efbf1e2aeb29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ef4b72df5bc1d5af0d9b57a2542dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a6da886320385f20807a6dd8ab9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b681dc2486104471a845c8ac77d30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd7dbb3349c7272d790f9989e60bbb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69353160ddb1a2cb76b3f9b39fe80a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccce5598da4d98665b59579303c9b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd294dcd1aebd4ed181ad1bdb455ef70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1cf741bc6ae6569563600c2eb1ff2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689133f912b4daf011a507dc7bca1711287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c3992f7c9869f022acabbf5cc6138288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2fdfd3d6948ac6278f7e226a1c938289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613c1dd66104ca7e79d9473e9f218fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943995e158a92adf2409b6d99850628b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d50382f92d746043d738fbe67b218f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3709d918453f0a4698d18bcb18c86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d18b4a51e9923d4b4d95bc7fc3c628294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f309c2085af84bb3cdf62d2ba79da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2284e65b9e688b53cb47c63a149cd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd4cdabbf55db0ae41b21e02cd5e37297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eac807c744bce08a655f693d3523d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43839f07c7ede9a3d367b860173ea1f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f46b8e63235c2577f0f7ae02547a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5e9df4c2c7ba37d1740da654b0469301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af2eba607c1f6b0303d44b451f3ab4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19aa518e0e7ead73db5381d20ebf35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b52182289135393f42596415b662c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c5446bf86a30921c2ec545082d02c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6159fdd5dc93f09ca557524080b40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f9b817ef1366228efee45c10af203307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e6e894b5e2a390b9f7798d037e9c4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8686f7f694346c35e71574bdb148a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cb003bdf9451126ff954c51110b86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1e653e3e6c1ac6b4d9de3fefead26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43ffa9dc36d57214a7dd6b08366a5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5c64403e4f8ef271ff417338bd632313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c282a7c0db61e7f9398ef4b194c2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7fac2f2992d02ae968cd6b57c893d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5eeefcfc654a041808bb3964974e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66752efdb33ae3bd2c846a61bfde4dde317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438fa9d281577ad1d8fe3f2b9b01c7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07321fc9198738930e7cab2d98a790319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ef8a8bc5d95d87f92d98647d52be4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513aefa873282f29009508a045cf791321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9db77224a96340fca232081bb20655322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04ab24f50f0f9505f7c76253eb509b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cb5cdaff870e53eeea8607084a939324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d2aac5be74260d81b6100c752049c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55be94f98bab453017811c02fbd46f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc94ffe8c559c6568422f2a3aca701a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9116d652fd5b2bedc06c4d1c2db985328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4652a5886130f3870f7b00a2eba5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7cc5e400f8b807acaec0295635a11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66943f0416585362c3af2bb9d6836c92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb899e5f5abb6cdab858d035f56381b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ba709a148180037869e258f64e02b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa789419c6b875945674ced2dc53691334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685831e5503c7c6909015cce12c3b0da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ab3a40f150c28aad09c25c237093336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03f0b6820e6d25694f6d1eb12d80f9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2b837cdadfb20f18395d71e55a422338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baccce4ededcf238f7015cbf10968e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c36ba259a113423746f65cc7f793d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b745a1fbf71511372f020bdcd8293b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904526d6f6f3163d0b21411a01d393b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083f5d502e31b6e4429270a0138378c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b9aa1c0f9119a33521967bcd49d63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7916904a1d9fc0cf82c2463354dac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb031764f5c7ec3f612efd55570ba01e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b7cc2c212469f6ff5d255cf01e6ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dfc1b0509ae9b84b847bcc0d50061348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca31720388197a2d6bf1c1cbfb7902a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843baec4164fc2ac56b181e020b268cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50dc86ec5b9b1e4ec99ffceb90d2048351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586480757a09f9dc10a47c7365ebf895352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4bf2884365ffffb1634433529ced3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209c78910ae40246c7adf6ccd08550b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521396b988d506e0a4201554cf17772355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a57bafc62180daf6d3c81d663c2f5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3bd00373a392b1efdfb2a792b3198357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83281770093ff951a790d1e42f6fccdf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c56afaaf6d01742ef187532986efc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f6debeb4d5415d293018638dfd701360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4b9adee1c33d9c26e076bfe9d8011361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd484763ced4a5317d5d240e90d393362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055d43ba3effe2134e587bac07cfb03363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24772ccac61e52db1a72ac83f78c4f16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90bda5e78a49dbb621cb7e780f1980365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402720c3ae160cf9699914f89667edb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5dcf6b6402765913397b103acc256367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca6c87dfaa850c19cd7cdd7d204c25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5970c0a85c20770619556636983ca80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e27bfbfb2447de2404859cfdd3c419370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7af57a21f6ea93ac6d2ecadb16edc7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df196d3030a8e7259a44d063f141ca7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33571a208171e1f02c7cbd5008b50e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80571ed89c0174bc74ee7d22d5f8c01374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19625fba29db6fc80e1b52f052dee590375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d8b04747baf726c5a7aefc71feff3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb1ccf2415954d36907fd1a7bd9c07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848ff773b302b938f3075af281e5a44378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25a0a65326a4526240637318beb60b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af952bc8949e854d30912eb325ee2b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320ea2f7c74c017933c540b716b67d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d7bcc01306c846d3135db42d68e90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b61e2c8c3ece1a0ab8a9a504c7035383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9f89a19692f9dafd9250448ab77f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd95ecf1a59bff2b9aa11883c98f50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577f1b12ecde83c08f87feee1ab3657386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61ff8178c02518fe46e7bb0b36f4d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0bbb711084e809c536b6708acba56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd09fc3e94358ae894d84e16a65dd18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eac4e1127931252f7c0cf4638bd94e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cd5172de85b33afa90de7060d7038391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2181415bea0e33817c82ad139b23e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a796a2a785cd8069660cb52a03a6a74393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230a6e5027fb94e6ac79e41a36fcc91394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4ff619f5a38ba505361a5085932d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70b57af4cedbf42bfb869406f6ca95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562eb0e845f92b1cbb726cf1e3fce72397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae102ed39e77564fd9b5bb7c3a2817398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a81fcc1866a41e66da32734c1aec3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841983b13adc7dd9ab058784cabae04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818cf6dc6639f9bbfd9a8022ac51c59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964217e15ef177c70ae4281413d06a59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5201bede5f60d79b3082f58090aed9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a596ff2a6c73ba345d1eb9369db77d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08325ba58101d40ae3ec13c5d1c7b8d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb0bcdca1178371c3b1a2d8886f43d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34cfb7a6f5de7b1a3a2b6787b1e751407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0056be193f31fad254df37b961ef5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdef90416e8b13da9f0d6dbd4130f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51eeb38a26ec53af4ed9ad02f9e72d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f6f7acfcf065adc66ce31f5a2b0d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be735f878fd57bb42a0fca3009e4aa41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea3e8aaec9fa52e27cfce81383e2ad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147184d3cf6ff777c73ed236c7c72b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f52b56711ec360439eda50a3bbd4ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3983f40bcc08f23b0fe08397cd2aab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d08af183fdf42efccf932bf69d5380417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142741d7133c40dbdf1b523fbac3995418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46294d80d0b74d594f5d5bd838eaa97c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5114d87f121e8c62b89958b9b9556420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1a5e6bd3b0e63979c7542917f0149421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e9f2d5e89fb9e9c5864c6f8c49b0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b796be5de804bfcacc80c9e8932b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c910ec36fe74eacca7cdbc60aa6652424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d5cc9dc1cae61361a0a0191251d70425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97007f63bbd934a0041bf8e90113b01d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013727b7984bc571e4730b432ad9e86a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c8bc208e66faf114466883789ac34428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24043051c6e5484a0e47be1a611a74a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc9c69323ddbc1a96ef00ffd492469430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9651330cc0931c692372f61c2c14a39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10398ed80c9c2c4c6a2ef833ce83c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2630380362a5042db70bf89d61da2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54963f19fa3247e95fd5e3ca2f8983e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47144648cbe27e8731d1e3e02f58951f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad208ddb98bc7bd74f5c7fa8e15877d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b7ea6d7c37a1a41fc5a33c91aa0cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab746a9ab1160b990dbb621a1f257ac4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0889c3432e2a8ddb89767bfe176e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d1f79b4b936d2ad9351c9952188c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298743cceac6490d0aa1daf7de12be7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852b122b790b1472c39c9b3591e523d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaed7a737fb60acafba56153018f99443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe73ff0c82345e1213efcfe97f0a14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d7f00e035ba4c9f96c23fb41052c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e420e26411b5df73e6c680f974d03c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad5c4f4882d26c40bb451c22884789447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588038198852410da642dd49e85a1b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5dcbdf3b897e3df2ea6126597bc06449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679e2325a46c14bd4c9cbe3dbb881b8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74d8214b4e3af377c16298849d1ef9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bb1de41f97ceaf0ea09453e72c580452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b6625b5648628563be2cc444b542e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7bf00ed1ee2bf14d592ab0246d319454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18a95728e1ba693584abb88f9bd122455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05303cfbff8a6256e34b4335926cc52456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ca2698b02b63361295a0f807f66ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c07761ee13e2f819355cb428cd8b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b5174a46e4d9a83717b5c87ec75eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655cb1d23d65d8d315dbbc6560f7102460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7366e34675bb53c496d6b5b7ec421a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a32c75436303b4c786f6aa14e1f88d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb1d0a528c6566eb70165da4517fa1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566630b20aba71a5888437772ce360b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d4dd4bcdeac55c76cdfbe24e9e96d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5317a631b8bc0dca9da113cbb9896466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56a151dab5b8e22a3a48c54a430e97467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa7e02e0c61f3b5ea41df8a94bee1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71b1580334db92e3864971b587cefe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f9ee2c048b8408574663d185aa066470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f983ba9eb4f71d4c0c296f79c30c47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05871d4a129e5b57d34b38c61c3ebf9a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6761c45f16b313cb2caf37b611bfb12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8f020bd2893333bc1391645b32425474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea30c00a6eb092216cebc20c77d44cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5306cbd894f10a20f3093fdfd46ade0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12f5c71195815ca95f5abd968e7efb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66237cde32f159cbfd4bedef2536aa34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a8f27770a1530aa5fa04d107800b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b736664dfd93463d3e1cc361cd521480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833880e55f01451dbdb55befdd78722481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951ba09498c9bf8793d4636180f96df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f529c58baa1e6ed21daef9c2da6b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8ac14b66c1ad04fc86e364e0010f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b2086edb049948dd459622d460eb0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c487a56da93d04ce1edbe0a62c41c13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302b392f56e173e0e3f435eb29ea405487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2620e7488c3e328f86680978c8081b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ea463329f0134779bbbdb804025a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea09332ab66bebedc347f11bb6291f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82db8b222af74ae3a13a6d1649795d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78aa5e2c5f984e8a81933be54fc3d0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7c837ed67169d57c0c3b30b81f1d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0ef9c8f9ec22443aaa86374b9ddc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d5a773cbba6b825ae11dbd8920fc4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61d9b33c4e1e710fc2b09541320440496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fe8a2722f55d2c13fcab60f8c7a9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d6edd7ee2fd78cf08b7e8fe293a16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063427cf60d790eb25b02f846ea29c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c6bba999b4bb3a3b6c8a6bd6d3119500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c057c0e2555e0191a6aa817fedcbc7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fa39b83ecaaec4e6c4bfde007d827502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfd446f5d208d7861822dbb79f0692503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81775efc2ab49af974a6c2524efab2f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d5107c7283531d0997a7e556cdf1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810341d2863de804a4d0a340428994e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8c09b932ad6f255b72f612b10cec7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22390e3a29881a9d000b5d278d3aa2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12629ba12f8fb4eec27a1a15dd6e332509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc7c4dab0bcaafb8f7204eeb13a69e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f353412d88edb634bf2d7fc4e72186511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f40f42d24be8e2ac6c7f363b1fecc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e6b62343dd958c866a1ecefe7c81d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602c4bfc9b5a50db150172af6d926cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7b019d6818383910209ca65fccf63515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5562fe17e1e938cb607d2d2d82186b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a1b1880f929aea0225d525da25888517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342f80e367b6faa2d02857db6d990de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f8752a59b0d4c755898f8e2613b3c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200abdb5a3a6b954e8122ed7b15a8d4b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165777780e07a9d0943292d9fdd0c8bc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9af280aa06e80e9767b697f024528522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb52f0ddf4e76d0ed1816659205cb9a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed6305eb65f1b742e7f83994e907a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f5b4bcb997e5725c7f6a59023fb73525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd92ed3820e997e22f4b04214e2840526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65999c9530ac7535a695025ca9a655527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80dd62159688db35e502e7094ce2c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918f40e8c825a83b067bc2f39391073529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb536024fb44cf1410f28ec291533ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb97d643b55f0f177ffddb60628eae1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a58c88f88139a126026d0f26e7cfae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b76b4605f51fa8e196aba1c1167e6b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d39953ed6e53988c861cf37e2ac68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26410bf66b13792969912a5f4982a23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a598f41b034003128658edff6c7ed9c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ec24ef55f9a55848c02d223cb0b50537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d784fed78e01e16df29c074f2ff2dd5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e379cc0b46dee378200cc3469d5bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f700a528d63c5a603f51ce1bc59d401540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33c20a4e933cdce33a3e8ade2fb530541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e7d62f36cdef59a8e3ff4f483597b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e325d31d85d173681f665ab88dcf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620723b0bad2f14e5cf7dac988e286b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b45f4de7fba69adc9a9658b2afd195545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190677985bdc488a9c8da022d7c3309546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca7132c1515351e174eee528b7a13b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb554c519ca225263882a1b40bd953548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779592cf02b3369d3357c1785e014709549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b774a5a9559dd383cd0fe057e0910c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896070fb9bf66ef2b9bbcc56870b0c37551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627531c0961800f1fd46b6ce461628d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0f71d343912925cfce14525d92de9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2360e0147e4912ebc750dde08829f7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690ce05477695621f7b02449f70bf24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee160412e25ffcab04319b3a230f76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b316f27e004e93f18429ae4de6d57d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79922957d0b7d80e05196db1c23ad2ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b721b39ce3e5177ace1638c51dda13559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b18688f5a5f54c394bad200c15588560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a339b861b1b948378729d2bc38a2363561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625b04f5c193af4a4fb2d3299b4d32562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e392f028b0e616969d98710dc4c82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbd865595a94eb99842a9aac38d47b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51033e22b234cad42c93a402e6bf8f52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1bb9ac09e8e2ca298a47901c08cf26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd81e0d5c4afcebd4543a8b1fd89d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f169c7c735b974b8d2c58d89c836c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267475e72d91d4cebc76d464484686de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3f3533e2bacdea141fe38af15d94a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b732067ca2f7bc0f95b9f173293dbcd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2992c5c66efb9c30552454a9b57bf5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27362553ce9a1f384b34e0d717c5e5b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef52776a78b391c4c8ca2e68f3be19c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21a68227f90539b941527343fba267575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c4798e8feeda84df257c71a328cb4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ad8e7a706a4d431502dfd93895500577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f59c1e3a6a836138db2ebbdc1443b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58950784c05bc05fed08eb5be68eb6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f724e4b5c019c2f9ec58d3d09b0f9e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93458b8c4ed3edcfa8a11eaa0a68b440581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94754d88e33a82d863dec8f06d4efb94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44035e407264bd655cf723c6d9114526583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cabea60b7f643b422b469c1dd47a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81c205674da3830a1898b4717a32a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a33f7e2ccc843ed329b95860dc729586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c48d9a2bd31f3b015078de9f377cf8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e173065d925e024a7ce1bcde2510e11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695286e18f569539c39470e855fcf680589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81065fc4f173e295da33a9d5c025e298590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f497ca18afde091c8f4cc2617bf627591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a94aabb520b0b865de9bdddd9fa39592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727444c7ced28c3a137d501760c8656593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c6aa31ff65ebacc61e34c7a2cbe53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bc2aaed950f320cffd692cf0bb5d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01168862a9a0e4bbbde38373022138c8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91217fce70edaafacf84cce4c2bc3b8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785dcc714911204ab867ef4666ce9da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc87fd2805bce47d327cd6d56ff5ace599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51263664c81f86440585c1ba0907cde5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8a047979c34d5cb4b76d41d1b5627601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96a84a484b442918cafc828af213bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ef5918228f487a108e0662871efc3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90c1afe8f079d2e1d5a481b9271b6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107e49696dbd137b9b49fb45757a07a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ad316d9b0758780c759176071e62f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e391ad32cafa7a8cc8a00a18fb76e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879edd964275c28141fe8742e75fa19608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8247893674de22fdfd554e730982e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8918b87ff2feedec8e63bbceada794610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac2f192950eeba9a2412eaaddf3c34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69210c19f1085718e17b4b4698a751e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933f9dc79c25f6ca08e188e15461bfd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57a5117bed5aa337d761656236b5d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecc69f5d347212f2475c7cae0d38be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00bfd866effdd00b99d8b81a6218e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afddc28a2a7660f19f3815f7a715f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4656ceaa37c2a1adde0a04e95b6b1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676423a5ad1232b8e3ab3e62362011af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802619f2541f27d31dc51c72266f124620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6cce6e40fc5dd735e4db55d14eecb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45285c2d413fcdd5b8c5105feb2f0bf3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d0ee4cce41b32361cd67ae03ae812623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a429fe8b9774419028f64f9d58016e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eda0c32b968ada88da0ddb0b0e685625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06d8338806e9cb710abc716758cd64626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e691b9f0e964b4a8c572937da7f7cd2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af2f9ac27a6e4f3b5c9efaf12180d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae110880df6e6e0b9bdc7c0f76d697629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db16a0d342381aa30e53373a0a47b04630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64750fa4ff557348785d48104bb0b788631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe9019029c6f57efa03e8f4df0642e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9449b0750dc7cc55ce02fb959725ad4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13363481ddce3e7113380a7db914ac3e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aabbb04a39eaf4522acb6b9c913b82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fedce0f8db0cbdb00f51da40571565636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05db89ad458429f404d54830c18ce8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f1ef5bc88ca7b2d03c5582b8be59c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ab27a8d30f06d49dba07d98cc084c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f989fbde68c1c37b3adf02a35ebcf1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef7bfdddd7647a8a3b3990ff135474641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a9725229449ad0bfac9080eb075f5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55677a1b144a6bfbb152ccac3c2e729643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2cdfe447ee82b7bc80427b02811ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711430617ea93525ee41f6e673a5b95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561f03c0bda8db955e1e910aa5aa81a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a73d70e3bf6e35ec2310d29c3416d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e74328957b33d2421a77bae49b6be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee6fe8d5798458d457a61348b3e443649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946ff1c1ba8fede43a012004a2dd85e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22742605514703de4e7a116b09f43cf7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39c303a4188d2ccf7903668c2d2354652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91b3336b41a5f18fce5eb9ceb9d7e9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fb9ca9693cf5226620ac53090125d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1da466bbd98e511ab9d8bf288528f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7488c75ce0a456480f08d12f8939bb3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceecb1d0fa9f6683ba2edb812d1a9b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f791c377f4422261a777c764d5fd4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4b190233042b1efca8e659436043d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95234e67b013d7e976f20074e6dbca1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e317c62b36f670b5de8b57628f1e7b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174467a9a4d5143c81bc561230912e4c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddde372623acdb29d54c4bde7516f91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95249aee93872c3091785c9c559b55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f03349bc5005e0952ecb70d131bc8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7965aa083fcaa6f4e9a4d175a8d5e8b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f935cebe17807f1a154558b003c8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9d7a20ca0003a772bf39964f7303e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15879400dc6d7679e99f6a3baae9ef8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef186858e56d218e1e19314bcb664d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6d14c8a41c64c6cfded10e3a48563671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbba33931096281f8b1be94b7459f86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f82781bf22110c89e6707dac3504b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823594e31d73cc87244072f0f6dae2a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90392a94364c2f63f380d1b3d3ea186675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189420b103fc04d7a17c1a500d31d065676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc498221ff4d5ba86e1ff6bfe04446677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b79941704b79564c13909202ac57d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138f1dfb01af33e50bc092d919a4116679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54043a25d7b94d9acf26d3fa1a3ed3680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>