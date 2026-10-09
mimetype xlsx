--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9c699f2cc9bd3f0233b55ffdb65551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ad15155251b0ac0afd81ef2f648132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79068d01d7ecd610d8a10231860bcfa13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a645c1bbfeca0a1766ad4a8b0a9644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb70e5a268119d7d81ec93e5050337a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798796d6722d24ce67622f543b27a376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c8359d5aedf07ddd9fd6352bb3e347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a8d6c5ef130f76267976521bb45888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4379a78098fdc273601b5ebcdef4359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11658acd46862b15eac89df54adc682a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea7174cb844fbb3c96380544f0b2a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc60b145cf259060b166bd851a965912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2911d2264711d8780d54f37dbbb75c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64127474e0f133d8de8644af5230a81514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f9495e090867e32e19e8b531484dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9561d29f7024a690127a0b170c03016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99eecd06f7990aa0ba6e4fa5dc10f317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eecb2ad2c7a6d6216887294a69122b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4013c787f8bc036a22ea4feacfce2019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8a3fb0b48f1855dc40013843a767520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06872da579bc17c155b3359986937d9f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8f5756b9508864c51c7484ee34cf022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84cef80cc857c778dd17fa07112a9e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbfe1d6bab7806eddd99f1e8bddb8d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfa4934115b403ad2638b45adba64c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13c3c9b8d7f8fa0e7cdd620e9d518f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90080288d5c5811015d9c50cc3d4538927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e43dbccbca4c034eb72a615d6570928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f016552841cc9e6ecbbe5f6a5f8d89e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ace1504d758932d63abb53f0f5959d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b91dc0b586e0d19f8abf16a770062e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e139e4876b3c299a19faf943669d3c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6863a377a9eef490e25b001b37ca98933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c37b13e52a8f3a3bac0f87ead441834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02793e472bbaab0582c8130e3dfa38335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bddcc2ce7ac7bdd1b0e44e6a8386a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb36ebf933ba1f2b0b51f8eece8b96c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18b68e9a892fcafd0e8c4b07bcf3bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28db8408fb1c823d3ae0dabbe8b9a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91ab378fa2b3d7405efc144f07ace840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16ea7f5bedc07f6b90654f34b2690241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea61e8d62acceb55e57f26b554c11d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9717ab56c3b9514aaa6c0ce8f3da643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddf71c6c7189a770ffb71ec4dbbd5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1dad48bc3485ef67ab9f8912cd37245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5ebc8c4a5dacc63cc261be13ebece46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cba4eea41f3b63e8013ff04d5e2ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8331d108a4d8469b1c7c31085e1c2a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1924ea71cbe032add30d16094023ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6a967e0aefebab22bd683970cd17350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32b852766ba48dc15cd59048f90b1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930132bd376be0da658b2d9c146bd41a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fedc3199a9796640a459833d2587df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb56036446fe8cc650f24f888e5920954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d69e9e1984b944362af722e562988f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ee3f1d76b533b84bfa2c1bfedfbc456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a720509441b8cb1e569fa509c8ed13d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07daba2d2886292f2764c4812420673f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a983416fbbb3722ffc105ef2105385059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb94f2840d604429acf1ae0555b6df760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0fd3564d4170da8def502a0dec42161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6336230565bb6367aa967e7d3df4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4300c93c7df12f6592a6c75243402663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb742288a9c24b2a898bb38ca8146164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410196f1ff721a1261ad24dbb945fa465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab887ee1c0c09d615fbba99a5820b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bebeff68fc1e5786307c80f00947b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ac582207281fa90c76852fe6873a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d764b15d71e66ce50b2ffb14d4e4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc48c991f8b270c8a9a125dcf6c6fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f348d91cbe79d969f39795693f05c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f105b1289ff043800c52ea750ea22672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3142c26fad2f5a6aa4bcc97bb094ef973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9c2d5b9c601dc6e6fd9d10044b52b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e72093747db6879f780dfd4d178c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5908a59645da31fc26bf11d46d7b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4324f8f843ff9a4902675771d096bfd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76557eb6ce8b2de092ee6ee2091a759778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd728d8694ef48f00a715f1a16dd9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a64acb7ce05fc0870edf2a9647025d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb451cff5190656f58442127fa9f14d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e02715dbf9ed6acf0893a1c82591b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbef38d4ee0f1eb9bbc2e946e81072383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5759783fd90f4721f49bcbc9acb7cd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86603430335666f26a43d5b94a757f1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff380fa1d71dc8d92bd3c3ac44319486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d60a3b9a0d45d5a69046d9bebdf1387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfbb9a027506b181931c337ce1606888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba4989382702f8092291f68cb6d1ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8b5977f2edaa5c6c6b34bfa13263a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a36f42754871ee4173d3196763ff991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6b304dc572f86895a392f22d7b6dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fb86d608d502ec8f869590d73536393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a040de32fcb1883648c5690bb81ae294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2536db4403da0c84c01cf75b4c4efc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e848ee84f1b464792cc9495391604496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e1e35b681ec39cc2f5fd2d11e18cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922b70c6e932afcddd01a98bcab326398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ac3b2b216dcbc577508cc1066e6e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b05b566a8735d5d67d303828394e25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415cd0ad733f9bdf10e5802f6bdd0d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bacac412651c6e89a855b7e300c46f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abb67c2d0174674b287857599c0556103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b736c2aeb5f11d2f25e36e25902de104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c41d07364ffbc7f3b44af32c4b7ffa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5dd311d806c221e47d80f1791ff8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf0f185efa0ecb77569765e988331d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f12d809c8387a41b653423a1b15f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65537305914e558d9989c8f1a680bb96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092433849c189fd86224367b7f60062110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff180d361d04bb8838c5b14d2dcada111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd635a13fd7fe999c26cf8917e6adb34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd23207fb4f74c381b167678fc8a6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2efc34b11cfab01153390f95c03437114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9ee4d0d69b460cd9a89c9055ab62e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e992d1b2723ce2b9449daa56ec364f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd67a120de614599eb717f66c10239117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049b414b11603b39aa90211ba2e6637118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f472c88db77e14922034203dcbc9cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563dd3b807bab7c8796e053f9bc243ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8825362c2d1a397057b7dca212685ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5d359d9fc0f97ab228ba447532519122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbb86a9919ed3cef471feb7d7475e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aca7f119b12cf4f46e4c1c3b2e1d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897a43da54eb6f8bce072465baf285b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702840a4887bf20002e772835f544875126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edfee53e758c187269ca5b4e93d40b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd62417f82504d15259335df0a26ef5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afdb8c9af53ec01a6bb75770d4eff5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e365342ce2a4c19887270cb30d6f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7ab3e82e4fa29dcd8b739da372ef7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1971b7972d6451f3a818bd5a5493db4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e87166aadc4b77982a9149d073254133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20d2c5a7de91c165ed69f7eba7e60b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a209b7297f5c8865d3c82103482d0a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ad08a0759d7496431b9840000c164136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d846f3e6e55d2053bfb63fa900302137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2bc88fda7ed7908ce6952642722cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77401dc9f8c5fe57127a9073911809139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719712a189a7053d833fdacd7597ab33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451414c44c5f39e7486062147cb668b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0a183e003c0fc3dee7612171deeac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab9679c5b652d39b09bf73737a7780143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931f37c82c9fa6a5a0ef1d52f5c6f54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068feaccc5c15abf2e3b98185cefb49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1998257d8ed72236ef67b97001a24d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf3cec4547139f040cc3e529b9d76f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97404c13ea8760690a654bb792e4494148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d30d709227312495653725b5c072d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95033ce627628134cfc6ffd74948d6bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a721aa6e7e8166844d0d22f00b40eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587724612a76eb42e3652590e093e277152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864e9d19c7c66022858188b4f1bfb7b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3a1bedf593f6726d4c6374fd8a616154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7afc6fcc82249de2bc078f14b37f43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ee1d2df950f53995108a3dff7c2e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183ad16dbf8a2159f2676744733b41a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5eeb2abc8a713f2919859062e556e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70660cd68a5591c9d56d5a71b54c3489159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca17a793cdc47ac993e68e6aa8fc3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383812e187743f8ea9a65c95f0a975b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358b5a039ee797d28c5fa6ef031feac162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793e095344431b7e30f633be947adc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e566edd257b7fdc0994a87d196ee44c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac457196483320887f15a1b966a855b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de7bfa5945f1b00c78b99412caed1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6e362683d046a441f530c545687f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69726b926bc0ce2f46446ea5a07f5a5c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bb34c2762ef175c78cfdd2a92a482169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f9b8a8d40225341440738f5a20b04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd6f1c30291028839b2e80e03f0fb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de7bf03e1a37f78ae6136800945a25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69971247f8d8d9cb769bc306eb7ad5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd9b083613df0859ecd9ae2fda15f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdda8b2090babde3087e0cbab2b5d13175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535dc9a0e50ad0946b1b1c5bb7398ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929f006c4f0acf2991b08ad90f30c1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1889063c9b738d242aaf2c27f143d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0137aa2828736a6e428d9d2ad2168179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95c9f55e3bbf4f7ed99844ddae12fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34763fc7db484e925b4174b2806f544f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9c4de37c1d228fe7a25cd2465eb94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530f82609faf410e367311ef12b20dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ffad202d3043a85c2a62badc4e6cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a23eefc31e8ce547ee7e3efe1a900185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12cd0767f63bd768e185a736622c24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7942cb52fc4371cb1b91032fcf332187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe413cbdc2597a75b87516fbcecd0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4821c423830df405f15c28a501487189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466643b7b9a62f9a5f54cef21f292a5f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ccc97f10b06e03b69a479364d1355191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c0f07eb4842172d76ea8321049edc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d4dd7f44b3e25d052c84f23912b19193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc93c92a597f4b8ff9e45dcf8c732a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6059b893dae06e9c36122f523d1ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d786c550e9bc25478d33f7205252ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0d4431052678107705fa337bafdc2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ec70281ca726ef7b9d38c6e31861c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246b6a299ca1db5f08a20ce92c8857e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1e389a6a2ad47074dafaf4bdd8a56200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19ea44f3d42122e89dbbb9a0e0cacd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f574e02dc7cbe393efee0e2170282b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9172c16c8ac0a5d745ab811d1e9a637203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36b96011e5f5bfabe114271ecfc7f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae47ff8c87a41e9cc8f0d17017bf1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5518427ec117550e90a3fc336bc7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c35b3e1501ed040fd4926b0c5ec8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394aff95221dd2090a7ce6739688f82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425028affdb2711e6e97482885cd5e2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f099a19d318301f48b6a4f1f89124b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf83703b9b87a19e9ea05895db3e7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b2eef9935a26df91f7fc6d4a40dd7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a56914a6d8a0d91e9592e8c4f48850213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db8eeacbbe2e4be0d83dad9335136e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5ffaee9f8ef35a5b9e5084011ba71215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3171e68712906af07d2e4b20e0593216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e7d1d3a0dfa870fbd6ccc0da60db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd0c72895343196e4bbd5350482f50218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf092528a20c334b5e9d356109e8763219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cbe79105b1c6ee6f9493ea317acbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde55a106c804f88eca6f1a1fda082e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01792572c334679a347b7facb9b9e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca37a635d8eef879ca22aa6ab694229223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c70925ea481fbe12708f6f7cf97cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a859b6cfe6fa65ea46254d41620c5d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b055ee495ff132c1e390fe26cd49c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd66f8666f2fdc4b68289a0f75c4943227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078be2347eef47342c444368a9b90786228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d776ec95742966265cae726d29457229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca86de13b2d7fc8256f83bc68dfe6a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae8a153f42ccf51ad31d1227a37a2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681adeff3a41f5ac70c2a03bc2e54f38232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa7eb741ddc865493b7ecf7ade3621233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499222d0b6da0a1f47882755ef72708a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3393c2ec616609fbb88819667283913235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79a00bcdf4e9380e693e9ab00a8673236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699dd70d7a3a6dfe8183aa9a177288a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c241025beaadc093520cbdec34cf83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b31d26b000b8d25e8fca105131a82e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029c11e09a2ae39567620990d415ce0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4826b1210f488df885f83af15cc3525241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cc10eb530badd455bfbbc19915074242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b6adf2f635e5812b45a06fa283d62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f339aae76cc041e6d01799d04c2a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9db916e7997f0dee8d048e48ae43ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538aeec481f7bf5633503631222c7884246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e45bf0a318780a0b3422907fb93720247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bab035f94f60bfe560b45046e6548b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5695e15831e281a97e0451b6d2441d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68253bc1ecabb86f7f8a22650ff81cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f3f0a200a46f4be0528404f8a908a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccbb76e3e4bf2aa0922ac8e8faf6aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2376c2be39d21d7b901cfa08fe3b6d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ce2bc9edb7b603cb80d6af6c5a46c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930f4b4e61b7fb6df3b39780687c259255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29fa93af6140d2a91d20cc3060d986256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f37923a247cedbe61373c859d26be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478bc0340f9305e4a7334d53c17e6a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f0f6abbad49773a898730fc3c6931259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032424bf7e85b5e4c45e1122c15be9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11955317a42ac9c7ad2adc5b946a07a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c9ac676dfde8d81975329274d1046262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5fde47e67774a218fb4b5323160b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85456bf2b2acdb9d52775c35bbd5afb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c4dbe508516e494589d7f22c942bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d533a0c2e5136d0cebb4ef88a1710266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590dbe8b1c7c19336446561f23342293267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254878a5762d9f14ecdea1a0e481b08b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545920029931542bd571a661ed2f842269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a6a048a899e61831cc734d31c8b8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51d22249dae663c974263c45d64413271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10d9ebcf6054a372f97d6167cf3e6c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44990ca07e7d280a8d9a56d776e3df82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edc3a974898932804b8217fe3ba610274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0928263a8a87a545d7f602fdbdb67275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfbf40f0da1a786c7e2066e9414d27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a572d9e1bce0b57ebb400c2fdd612f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511c14a3e52ad9bebe8c0fac279424b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98e0f2cd9aab5e712cd5582647ef8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0369a1cdf97ab74632d42addfeec5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215bf68c0c7b5efbc47ff2c3f8665a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6327d92cf54267853db8ad38f77ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b4f7775a3f71eb7e282379001878f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65001d546df1665ea7003f4b0c123c29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa753f656fbcd1a2c85d6180f43d4ba4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320cfc338af420423752fd65c8db1b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a989a4dda582fd440b6d68dfe19a011287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94070e20d0f1d0742b17a417aefca8bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37bf74e2c1bc98fe23983ac061e7b06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330a61d07e714b348b686ad6a810d22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102e7c4872e78c418aabeb5a73e56f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108330e0e3367af6138dfd110f6fd88c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d564440f57116512ac367877f7c7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeca51b23cb36095fcf38ebf26e1d09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d6d4a0f55939ba30dd639099df702295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abcb6670f5af701513aaf1cf50984ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c072e20a56a86bd3f7ebc0003140e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13222d892add1075bb6efe2a202989298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991627044e21246e9f4c753165c91d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd7b538dff778a5b986154e27eb4ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2ca553f9bdfaa890b2db94fd1aadc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1bf27c44541ad2885531acb45d9d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebe46708473f34d9555c837ee49768303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70de419e222f6655ace2b982b2e3c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6e35ec87fd8458e48a14a45ec1236305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e89627d12023b07b3e249248ae60a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14919fbcb9853e38d386375e28ff27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cca6e424293e269e0f6dc9d21ddc25308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49908748c0f844bf370b76e6eafe0f3a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e08e6d9668ac11d81d52655003dd39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce598b757aa9418f56325d5b754c366f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074791838bd50bbc07066714c89f216c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce440494b9e264373a0934b33125e2a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ef853dcc14dd69f02f9598704f321314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93844b2a2b3933ef004260446c469fdf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bfee3e204543984bce98379ca4f64316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec7d1aa2976e11a9d921c3c018b22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5e454d6e0251e4c75263a00d74583318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958d02cab21b148265670c28016ba7e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d25d2212ad1aea5696a7f245351187320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfc279f3247d9046250e2a2e75d517321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84874ce8952dd18c1943bbc14d609d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69cd2a0b260472616ff29f098786e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5b37629c96dca0c4d427aac6a2294324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0ec53c478a55372fc428d36f4b443325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c690a4a8f362d7af203546354daa9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcbf83576081ffada30295f4c2cd56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8d257d665e73291a03d699486d18f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9db46bfc3def80ed9cc0e512a804af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb442f0f26fd85489435e7a958306bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850357b56eb813913ca661619026d38d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae7567fe8899bd832f7232b13cf82a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613ac2ed07a172537bd102f6eb7ee77333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cbe5df40465ab54e1ae828e4874dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaf009cf5dd34380892123ff7226ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad1741ce5a682b9b8643b80452f620336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797af24c311d1c8507983c063033263b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc4841693767b7dbf0234ccc1229dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367b1bb6b370fb91506e0ae5d47e24c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f395245eecd92e5c96d2fcbedd9198340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee8eed3f41ca26521779a650a4203e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d206797d5e1ae6062f1d717c3a9a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672d562e1164618b73c5e4dc015fdd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce47dc135cedc29d10a9005658fd26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aefbcbb428abfd56679c0dc40b97d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5edc49654382c62254757e3701255e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c0bbd2df6e90ec5df1808a8ea1d58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614e689b5ea92d1b017868cca810eb7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a47e95dd56603e26bf4a1739bac5d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e57ff88c870f030e5476d9a73e1d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc21019d4da3a009b7568aa076d776351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21626605ed27d48248201818a045dc37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaecf49dfff3c0230620d6dce7577a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fcdacbefbe0b573b797e4d1d35dde2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5eba2469ef2b2e3a008e6e82d9245b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a18457b3506f5644b720f09c31cc66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326430811fbce725ca3611bfa089bbf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49aab7d703c0ea018fe1ffd9e6cb04358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ac4f63782cfacdd00a2fe62651855359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891535ac26004f045ca08b7911d07060360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9af758022bfd0607e02c6f859fd64361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0574f10a899c54c794f7f541868eea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b9f81d681a813f84295a95b705434363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648cf3a6c6757a8ec7d67950eac0d68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e46595e760669466f3a7b6dfe6af7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e109b0f69a312d7e528af8d37625bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3ffb5f8244fab0246628484feb268367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff221527d4632388e8f6ddd67b8db5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32bde198b7b64d65110ef8cf9226e9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc3b54bf12f45f514a20d1af4c1a91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7c207f671b1c880c0fdf74bdeed1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad31107e54a48cc1b486d7bc2069e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56df19ae7a012065bec66f5833eb34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a388f5a5ad4b46eee11e346dc279c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e39006a3d993233d3eee190ad24e1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed28130ea06763437d89bda52af79aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44049ae447ff52b9e78f2b3854345ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d497f2d2d5dbe7b6ec3715eb0ce3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcbd931602750f5f1cb083661f6c8e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9e31b0a91fadc88cc75fb2b62dc4b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbf9a664f6a39af37fa3fb51d96b0f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af90c6cd75ae73f99296478d1e4f0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0ed4134146e6f016f161b1a05ad12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa0437248ed29842d21742cd1acb46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088c2a94de0da6bef301882e4e3fa85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1fe3253d5622801a5df2fcf6eb194386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd71c0d57ee4aeac6e9c18465ba817387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edec0ea7fda93fd82b5c81b5090321388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254e38abe03192c9b2f0e0c337a4e51389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27b8ce5589ace1c9422dec0cf99fe5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5fbf5ee963d0e2a26d60b0898c75a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfad7034b2d164d97c7162738386d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df383b004e4eef7be369a3fb34e2a9f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95a28c0a8d55f0b1b037d38ea6805f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330508192ca115a3998bd85bba597619395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c6d62269e3d9afd37950ec9d82d71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a31d702841ef98fcd11a092c6a9a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67546af995a7431794a9d64c076d5b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dc0fb7384b708fdc3ae46926ae459399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863eec249398c2d137a49bf8878faa9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b170b63045ea4d60f9cabf47a5bdf3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cce05ed5c66f7951747de57ce741da402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290f9438f5019ed086c88b529b74bfd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebcbd0f957f44aba0529f125452959404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4530b4f98775b4802f0fb5700f32f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f619d28b9089b9ab87761c51ade4cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b627e2b2eedd6cf172db5a8c08c91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11429d59e8889842e6f37d33ce6838e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365812893a1885a928a948a31c6aba0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a095d6110320d54173254847701fc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f3cbe943d698f7c5f39793138d054411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e9239c3c2482e2a34f14511f6efbd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5811d282af3b85b4af8c662f35855a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1e48ecbd900223ba7e9d2627f9885414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2c001081a2760265b4cc26db96177415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6434c367476d23260eeb669208ff02416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7fc94c1635c712907aa2ee00d5ff6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a788edb58179726b6fb445dd22e0e58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b116f052aebea508e5921b6e8ed906d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40019d9f9d4881687d73adb77e606ec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5fcbc7b911d71352cc5d4a11408e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2da3c43889c548f95a3474f5c7a41a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb82e79771f13ae670aae5a3be542fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bda4600cb8b59aeda438305690bc8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980fa7f37b2815818648e68a482571c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daecb3987816d919faff21e9f28040b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f27cb8201f705f8079d052fc7938b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472ef74f0153a756524e25265f4e1e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fba512401dc91145de6b0a70e07054429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1a12a50a0012170d3097d2e9ad5c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c603f6f6f072f30c240899ad5c30c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff000eb1cd095d853442234d43bc12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3ee414d07179775e2f7f857c4a746433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694d8905c3aade55bb899c034d07bc4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82e3c2267b6869269eaf07c56c938b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3387f7c56803ce98c36c89bf57fa7d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690058198d6e13865fc49225e958698437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11abcf8871f51332650645fe3f65c1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d894d055344d1777a80aafbac4a22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621cac1fe2aafefed830896ff6c99a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229e175314a35682b1e4042a627ab4f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92aba7f7d115a0427bd03c3073ed93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a959f33743e4accbbcd29e5d68abde6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacb0cd05c34a685c1c5fc4c5e0d047444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2904403fbc175d495cc10abd82dc8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37497d50ac255382472598e4e42f1546446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f727f0d024409b923adb771a82f4817447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afe752319125a2a152481ae974468b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139633592ea60b9879d29a8fa985dbd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acf7323450b8c4133b1d189929270e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08a98ab7ce5f9400cf9280df2d3192451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49f9646ac1593677ea3c923b8f3be4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294323f5db70e3fe5a5fe8acd053595453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719ea37a93cddb7b2316c180bf5e30f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67710d84f6f576e6da40836eba2c0f31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c1a37408352ccf4e747781cc5630e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34a9ea2286ef31207b6716d4549a19457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f03a176bf553c980cfeb1c84cdd475458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92992d1c5802a681fd9bdeacac3cee42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4f6eaeef3f57db525b389a8ce3726460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de545e180ea00022876e43b2e8050c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059cb2b34af9ee1cb34ef2f85ef02866462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a526ba667b4583c2f4822c795101e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da574dc4d93f1391fdebcfd560e33b3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece564d53d31f177b82c1d13a94326f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9083327aaed1d25c8c2a02895ec91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee6f03b39484f824b624bd559e1737467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99644d49c83c71c4efbbe762803bc49b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7791aeff3ced8b1887655d3245327469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5a7664c538aa9cf68cf70596e8b70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f3ace79a9d4ceee9687b4e5fd919b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ddfcf4ad2ba6866f98efe34f6ba42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b07f98a086137b5cf08ecc943bb05473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7952df9eb73fac24209f1e3dd3b94e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8773321bc067f7eb269055ee2da73475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847eae4fb36061cdddb61a492593832e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a86af53e04bdfc7d33ba7bcde937c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a95c3082ae563809ab65d055e02b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefb5e8b6283bb2358b0668947786e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a68607cf65beda2704185bf6109391480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764afa3229ac83a2f51e0d89775c012a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4017c8d338db83d0713f90dc9c130482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41b3f6062351fc38e5e9d177bbd675483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043168e35ac12b811a54f974bcc79b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f729f4b52ddac265cbb089f7592069d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace72f5759c95fb946705eafd4ed505e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ec3c03cc8efdfbbc1ed81c6b82bbb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dab8bf6a4db01f7acae9b90246f45d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dae0978fe819d1c61f7dd02ba98e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c75657ae17e59b1a6133bed407253490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee39650d70e5e2ae7822bc8b708f47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3572ae492466fffaf0828b37ee5341492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d7e852c738df23f5782a81bd74512493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670180f45badc7b2cf482799c0271df3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394adb4a0e71e5edea141545d53d62d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144f1059644d19b1a711a6bb33915fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b680963e15028d609bd169f141e9176497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92fe136c3c44c006f8531cf072ca56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb5e2ab5818fd65737077e6d39c8d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d625a7ddc7217df2d9e2a980ba6ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75114fbe540040b7212d45e2bcc573501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86f5b12ba85b4e963f69f44202b17f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce377731fa934a64c6153053f5f66735503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131b894472cd971d044505f42721874504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a83a7097f52802db428f89c162cf30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f652da2b94415a5a5cf35979f963b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b5be3e75acfe2c279ddb57fd97d7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e93fe4855c34581bc280a8b1668f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af010989990bd884e2cd37f227158c6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18723c8c8613197c03cfabaca1285ec9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf2616f7ddadce6edfd63e7456ff0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b0928547e4d35eda2d7b0c9bc594d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01d26c26260927ce05f2a1bef03d80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f93d93f368f5b69cedb51f2588471f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e79f34cdd386c63ec06b9c1139a2f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e8935559da3a384cc3cd2ea6aebb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fe65f3bbd891539b9f63d67b1742b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0336acc00f69f6e4d602f3214b9bbbec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136fa2babda76717060a360fe7f1253519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b58418b3af11ca49a2145fbd819221520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b044242d9e1588c5c87693a925ec2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c169db45d1e2a679d6d54cb821e04522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151c4ee37df6189d75f53d2449cfbf3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf943810cdbf0c18451b93957340dd7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b117de18ac594c313835ed251de8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18901217961fb4cc9294afd0a1ac9575526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8f53c47a6f66e5c21c38a6524a48d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eca33591603d6cf95937355413a7a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab9b3b53f66281082b88cbe5b0c7a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f614e57deb37ac829e75e3e8a271e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6657cc8e153b562404818ace97509531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60412ee43976bf626c8e83b61dbbebf9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90953fa311248f015c98360024c30eaf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a1a2a64ae826207071ea75d886399534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc1e278d05c7aa48dce4e6996b81af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bdbe16a21d03fbe43210466ca2b90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2371e515c55d595ff69b4079e38d66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4285dbeba721e3bd7c2baebfead3b94538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8009c54742577b0a1e0247b414c1e2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692651d7572d1bd8d42047b5c0a4b6a2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ad2cee6fbb69e8fa917533b695b75541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e54ab4c08f2850f4a95177bac540eb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbdc81e1fe6922e069c4e86cef2fe6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbfbdb1f724dd6bd7571358dc7809e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c20f296c8c90dcce6ab8e8e902267545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906deb233a577fa044b0616696eabb54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece64a4ba91e91897f44a85e0f4536d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d1d3906c662e518200494f283d93a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802a9c076d168b052f54290a2ea1b9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269b0fbbce173e5dee090c1d1c10acb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30751c0761e8faaa7e3bea5c0544887551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312764f33a525a480464e77824eeda9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78395ba2d2a516dbccca45a2ec1f7d77553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7cc309aa8533ba1b9320e12b4a3e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed3a2f03433945f1a368e825006a86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ffa11a47f2b35108f57c509f1599a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7dd34b8b37a29d81c1677a02a0f01557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886112d46ac1852222a846d5449968f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554681d5a3788890e1daf97f0425b95559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d46f2a7b6510434c383baa8724f78560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927786693d330c2ba3a72483a4666a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619e639940a2330178e06957c75f25f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a3f69973978ef873dcb0cd4b1cb3e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deabf7552505de1b12ddaf9405825aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7591acac7de3dee0f8d9b3e00a7e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26270bc9fca489ca59a1bcbc9aa7f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86284834b86ad042f4a8fb961dfe53567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda2265884af2e7815ec245b28fb7c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4180a9712027861e699aa02ca42a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108149b40a0e5512dc290761aeeb2036570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57655975268855361bcd21b894ebbb01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3445af732f64c048f38b3389ea2238572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586849f2168d971af241625b385a0170573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e70f6d710a55d868d358f9265c23574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef33db943e2a4d544262b1a83332e3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77374ffd59967255978bee6944e979ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd46eae8923425cf92550d252870f4a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59aa2d1dd73857d1d6b51a98eaa54a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15052673fe30fb235f2e2be9e27480e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56c955cace3a6f254d5bd26bec99c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b48828c10f116c42dc013cefb7699d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e465ad2e4d957e66c6c7513ca00ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0abfbb60bb0220139f34aeec672f2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409d0200e4e27dd1b0d38f6351e5588584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69337326f46f03323f8e33751dc7b3e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38f400ba4b2582bb4e67a3f8a1a8c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5658be9a8b2ad87d8dfb2fc019032587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855c5932ad38a7d7b5a706ead5fae7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378f2970af074dfe0d14ee8da6cbec6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc25a9bc94c1762f6fa31535ab21114590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654083eab3beab2810d9489b74ede151591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d3cf11df7a98f459d68cfc648f7176592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f65627d6c0015fb968941a16a8365593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3570d8a13ea71b55152b2a1d46c1de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7778d5d1b9bc865ec28fa41c9fcbc5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296961494977ac7f6cdf8784dacb01f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8f5c0c87bd114b033b7bb91725a25597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955b39660e35abbd4223ae12af6fd80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d32040a8b42adda579f822fcb64011599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbc118e3229ca2c7c387d346ebca88600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e0c7264fc1c67d0845b9e7deba0e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b319eda493d8116b1073ffda477444602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd7a482e227660cd7178cbdfdc1424603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4effdb7afc81efbe34005b251aa654604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740263098ecbda289a9499ebee96740f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e71fc227685b0d81fa173dbf6b2472606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740b31215f4e07782129a4dac844434607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fd6b81236d611fc78fd746c57ea58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81186ae922f543d6ec59f1392ced97e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cdc4d14029d3a489b5ac3a69279a1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15795d6fa20a0d6999f6f0245196601a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3656aa852dfd8375f3c6cd8929668f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e1760b173ad53c21b0d3ea4a8a54f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcda2a21e88df70dedb409420e4212614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89c666ff2362254533ead014f4126f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a023aaab84f5ddbd1553fbb25d37d73616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04757324c73e1fe3d3c7045ee3888d94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d414147a291e1d54780e21c2d687e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a9c489b491f4ba52c9bf0a18a545f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d69df9827533b39793d243887b53f9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c7ef57cb6b6a48e40b29e71408d1a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561c0b6bcc139373de15c24bf49e789622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174ef778e44a60ce7d3d9738937cbb6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfaeb8def3cf79a061c133a974762a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9489abf1cfbd74f48707789544d32c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf2c6caf1c0f878fe61e857774e670626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5638eb5e5a288bc452fd196cc636393627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75332e15d9f5b43a8bc4a2a49a4bcf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3353b4e4b4a54d4f88640416ca744b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4707a96c8f2954b5627d2318b56cd5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a229ccb6b728ae1bad5c3802eda78c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f11fa6be16f6632009ddceb1b363a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d32ec96ce165589be643f87b8a50f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2541e4f10e2186c560cc85928efb18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734091ca380274c43201b232ab8d4c5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97206bca8abccff54672fc0de6311b0a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226b518f0e9a7cc6b4c26fbe1dbeacb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80890726217641d31a34fe8c82af6ea6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6be689386fc6b235f3d0f1e7b670a8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b18854fb581aadf894445d0d84d3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727c66ceb9ec7ddc3c879d8d82cd0b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc22a72207e3979e159915fcf3e08e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e051fbe58a7277df09ef6c1f0482643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d2b73d77a4375fb8c771e7eef2918644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0f295eb7484d55e947d2f191f5335645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3398b134d0b03dfecd48752622c6900646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6a9b89a3153e8b311a07f568aa892647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de126c8f12a7ef0ab4ed93cc64cf440648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a94e295fc59131b62206c3da52173649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453c80b6556d226c3061bf2780e3011650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69277d7c15e18ee587f7fd0e473edfa7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe28b509bae5f0797afaac52b342ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb41b3e098e46e86e16d9e8386415da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dca404c255491562a353bcd23878ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b4c8defa73fc17e004a36400f0d0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2634d7a4fd22a8f382fd1f80c45af656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72827c56e47c3cbae38d19c393a291ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8fe40110239a2c352265edd842aa4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05509b2e17c6542af4b8043f394835659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083009db161fc83f1534bfd7491cd39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77caf4121961a44b1cc8c9de398918661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b8d315e5e065e39c8ab2a73d48636662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d0e84c4ce61916a0a92bc27ba2e39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94eace00a204e43c5e6096e403bbd1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b673f82031bc1a253a289b19b64e4c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7c18f6bd51b358e101e2e2e35ab97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a55fd24f3d0bec7371dd66c0d7e968667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe331ab6458e66bc151963929ec6dce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abd2fa0113c4f895e02937fef79701669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198691e0c2f2e2c3701569ea4e6ee65c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8f0f873bd75cbc365b3e1747a4000671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591b34196d03e6918cd4c09ffb75bdb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c085b69d51d8aee780956a398a2b172673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a55a6b71ed652feea785069dfa5401674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cf70ee28e752e99c69bbf879bfffb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb142d90f42a274b9b600866c33f81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90fefb1e8b2ad687562dc728400f1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa783cf671fba829bbe685dc641a02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83737b36e872dde93e1250bfd53de59d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d47d81600c41c2d18f64f987e390b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704cc86ac5abb4cc587c9940f71943e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20104ba1577dcdf0c7145f8b08d9d497682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c3e2b1a5e6775a59890055ecd2220683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa021dc2d80cb6021d8ffe271e9761684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c854290f17bc12466f2a066d594dc2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54dbefebf79ecbd0833c2ca6248f9f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aae21cf87b5f83ca482d9069e498bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7ac5b11f4369a97cb85bf7f416081688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671f69de1c90c674037c71ffffeb290689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675593565e20baf32a11476c6e70f752690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1464c764ebc948502c98e493245f683691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974c4fe32e06b5667c40398ad0328e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1bc7ae69962bd5f86928d5c119e90693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a797e7fbde1363a6a410af7f518487d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5f13e3585893d079ef5f818aa3b3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68149411c0ab289c2f290f98a1f7774696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44648b1356cf95ee15d86f34d9a675697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae62f858e8da1dbba95625d5ca82c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243241f9dcbaab5607aee54a282a41a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3e258d44f0e9ddf01c9f28d2ae1d5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae3afe1170fe901a44a732e697eed2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115c8ffcca1786474b367f4c11b961c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510b3bebb8a6e2759517dee0722b8dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc0ec32bcb3176532ae0c9ee12eb38704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bf789144c6b3a8bbbc0ea7583b669705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543cf75a973e256cbb3685789a6d25c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ccc275dd44599420dd68b79ca9ab3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9201e60417bd688634881641707417f708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13a861895b39ca74ed3d501ac421e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9574366f6261851d0aa934367f4b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5903375b04cd609e65082c15cd7e0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ba7ea80be15b6a0a1ef9ee81e3bb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97372760aa2235c491871261866f765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbad962c74f1947f35baed42c79e9aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba871b7824cd710f3e76253c20953377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018ed2111903d468e2ac98f3180ee28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd06e53c052e3d8ee26d60019c3d2e59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aac9590b28c70442ae580a41d48bc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9a8cdf72f5bb34afe35b9a10291af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3823640b9feec767beb3ba0441a96b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754e6deaf216bb10d2cee09d55f7bde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcec644ffcbfe875798efe216d14bf714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb3b1b700f55bbb76894e0c5df22f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c03ad566ca3ed5e0c94416a63bcab716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abf69855c0a58af135b91750951e3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8cdf072da41f386b0a1e04ecdd32d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a69d2fc669623a72275e1047bc42219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd8359a4b6330800bb1acabd1bddd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9140003d0da114838186facfbf0b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179bf1a67d33e240af30d47ad5a3a6422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63844b0f8532b2c49634ab09c877f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482a03b7cf01ff766349cb5230f97b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeefb7f76c84b34673a6821f15b1d1c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ed80c638a55f2df4d1d7e6ff1fd3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191ec8fad579bbcd5e8419f0a4aa25c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ce8cb9c9190eb3a4ada8bc6f283a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11cc96b9aebfea6001271e51a765b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9165e2bee08c874c4a3a5059bf91230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33177c6ba8205cf7ad70c1101e7c3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011bb2790e17a4f8129ef69855e764f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb494d08f3a011cdbb7a539dd49c60933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d805cebbf49f68fcf3bdb3f9ffbc4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb485a6da055633fde31e4b9c3056e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466207a515db5a06ced875e1cfe639e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6aa9b91ede72c5cb497cd049e6d98637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a9ed94ef0f38f5a2b5dea661f50d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5360bca533872dcea07d5c0ff560e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ee0de2e4eec10f91ce14ce280a9cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea489aec03b408b389c6ee06fadaae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1dfbb62428c0011a94dab21f3c2fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bf006809752367d0e6ededa90ddcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a37ae3da3538c8bc7cdef1a08aa5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c87a1e72313e4565925e7a848f504e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d4f09b448b548535e8eafae2bc3bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c2ebec5667aab9cbb051415aa2dce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b7ebdd7e7a691cb2d93e09ce46aec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6299dbfb8d0bb4fd01b75122251ebb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18c7da988de15fea7b2ea059a12e1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c14957c9ea500ef10dae73763e25f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57507ae145eff3a4708956ddad03975d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902de36819f2b96eaae145e88699e7ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6396ee817fe13fc67e0474ce3095f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39891eb3491334631d46f7ec5cec79155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f0ee8cfb1a88b460ce68481f9aeef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd45bc405435151cf50deba82b1dc3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f17652239adea7f07a3addb299ef5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0b66e04a8079e0376cb894f050d0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c656ad5ab977823d25501b54a006cee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf16f52f8408abf9c01d10e068726a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74957883c2d11b5143c3572a2373bab262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2832bc20f45c60573f5f6031ba11963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac79da763470ee296b687452693eab364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc8a7c8996cf76f03e033e1ef7623e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ac1d1daa9d46992dbc0e3e984999f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5b32496060c5fd373943bc00d0ba667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23498dd5cea0c299da367e7cbea77668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94901385dd5580b4a347b93dd13434b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a1da4575b0b7e8a7e2405ee63d6e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5567060da6e906070a14af7afd5a8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afc0940a6ac4374be0ed091ae9901472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05cd8a6a9a202738324e2b7711972f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cb365e8840ec387c6fde05d0cb24174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef48f86569bbc059c629f2913eacc975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927be3c58d4cde1c28f63360ad5e8c2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23e5cf75273ac204a9e6edc2d25adb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e550b59c393fcb12f29ecbee430e1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6d185abd0c3dcd9a0c42825bec15679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47091d0d36cb04b0848e6e0a5cea5eb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e625eb84972ef9bcb6c8a40fab768181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98d1e2b2d8579f04dab92e6cdeb46a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34750112575257cc451b8e059dd73983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2d556634f793707514b5e765e5c3b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2ec9a8dc997c64f15f90ea42fcef185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484ed61a7303714f776f93dc9d07b2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fec4ca90bbe3c337669c84dc33fc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eadf0d7acc3488f1627809766a54188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1f50fcb3a657adee2d09eda892de289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486d798740385f16a7e712681edebd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb634605e17a44b85f3d4a5726d994691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6dc23bde139acce8855dbb48a720692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226dfff70be72c71382f9a00080ff6b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5d51e19eb30641776ca875f9db94f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaddc91d95e23bdd1ab633b584d080295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655930ddde4844bb41316fb7f4df9e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edec31fbcca797dd0f15b05412c53ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a8d5b1179451dd34a0274b0a5bc6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0d8afb3b864c39764c6fba7bafce799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c505a4acaf969870055b441f21150100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6aba80bffebc375b25438b665aa52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44eed7e045db0c988e18474a3cde8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a1837fedde049bed0fd2ed40ff35e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830de49f53a3184e0330ebcbf96cca4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c30b6aef6330892794bb787d89cfd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42083792a3436e3ec8881274be0bed40106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa262438e1ce269d17823def2ad0cc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbcaef47a34878fa87578fbd216139108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad71cdb1189c887b4a3f8948f1fba90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf155af7a9f18d3a58dcf2de6ad4046110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e744a6dc336d4a77f282cfd9f52d515111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac5aadafe3b11b573cfd9d78dd3d86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2097464af4104c71ee795077ef2eb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61104d69c2aa6a072aba5372c2693bb1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93db87bbd200e92d61508d6b3491c8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bfba1a2d94cd9cf39bbd2f0d1d445116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4ee21f921bf7eba3acee39e3ca312117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b496d8b99fcf24baadde9454094d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93cf223b35961e3dff6d90bb57d68e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c846b7d1d1c8fa5bdd33f5b37831c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e3aff2376f1bbe18dd2cf7292ac9b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e352790392ad0a108a1eba0d0b927122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9d71532df1c2d6d49cb84336561eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d78cab22d1efa61e4a7bf54e451df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141f5ffc7ddb405e5519bf9ae7c5596125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afaf4e564a9ab6f2da705f3e680fedb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947c9bc1ebeec9bc39699b56330b9db127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048fa6ce65906ec130c3716490ea56f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35ff623bd3e4db6261fdc23c4e6294129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1a2795b6554b83ba98b838c5f35c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010e4ef7af38e9808e1dd638fd53a01131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff8ef4dbe6e2784f8ed4de53ed8a04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033237dc282d21ce7e99263a1f75c62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ed0b24936108ae4c724d617e32c12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fa237b333153a7924cb647228d748135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426c47c8819665d46f7c6a71ad1ac96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1afeb99c9b4cde8ac492b9fd7ea64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7ee5e74532b53022ef4006626e305138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801fad4071538b83daf45a188f1a4d1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7c9ab3d98e2ddc460fcb26474505d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911a7b87c7e23282863604e919f159b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013801eeb01cb7c29739e05aa2f9e581142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ac4f1d204a170e92f1ab93090d478143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b49f8c56771a58123f068dcb45c85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec277b1424b0948834377993d3851471145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b487a83bff75598d6a8bfe03055cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef514d2530e80802a70ac62c790938147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e43b0e066f408afe1480003397e7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ada25782abef9bb44779e3c4631e09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce344527b6472f88b242db23f2c150150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b68c732c1c834857b84c482ecdc59d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4746a495d9f942bf0fe658ab33d7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65ddf76b48b79451fe24f1a06d8169153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927b3b0147ce81150508160de4f8c80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9769bd472b5f9a3b880160c31a70dba155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c928832af5cb07dc5f5a09a62421f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30320c4c09a60d5f8b5f17b6b3697f39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770f814b9f7386a384e361388c57fd4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e3534ed978dedc8215965279c68d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3d403b114be15c355bb9065971f83160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09801715c4cb98308e5f5ac703a51efe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba093738308f2f3e9eb8a05072b6a49f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cfaf7515531528a27688c75e7b796163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661dd996dc8d2441dca06550da09aa1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb5e256c311d67344e592d04d6a4ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d91953bdee97c9e7a0f4c2c7e02834166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9db8cb1d7cf5c37378fb50cca0d68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da033f6fa0675ca1fdfb5f9c8f95492168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32810a526814de2d88df2d16e4589e61169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b931d7fa1b37f7f6b900e4160face18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb559d0523b50ff8ffcb877d058b4c15171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7963c5988a9ddc93d976758eb9140172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f986396bbca95b0ffd8d446c3708706173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14190c3b013b6561c66bf9bd677bd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9863e6aa00e17e4206de1c7b7998a26175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8e43df8340ed228c7da9c2b9bfb0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccab6a1d14b463afa7ae4cba6504e54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb2801ef91f4bc8f49c685abb21647178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3fbf8a25fa7da649c1a4d67bdbf5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167374fa6bae862610f2ba76a727168180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5df2e6a0c3e42e4c8163187a5ceafa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51157ceb691b9842355a5e688ed56a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404e3a2379f496e8d3f0d91afefa457183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a273db38d2cb2363325f2aaf91288bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ea910086b794746322f1881147997185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6adcafd08d00dbdac68eae33bb3443186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb3a537b1df9c7b3b8f776683b53c6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37906db609f06946e6e4ce73cab3bd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684e6b94e1347b540f96227e7fb2257189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b59306848fc54bb2963c073e911af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568079b2afb2e6cf4266f3deda23fb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db9a782f7658c36c88b5abc8dc8076192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdd90665d3e921f092879bd79beea4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2737cc0dfdfc4ad540251d9fb562e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9c704751fddcfae9bf67394558c60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbff6514d1af402d3dde659bc984a57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398622490c72a81e34156a9ee697cc1c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56146fe82323961f7311daf03e1d8098198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9fe67886b38ffd1f37c337660fec0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3963d679666b4e49c25715cf63fc75200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a344b7d4d9748d8c7e88ef6893c0904201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0c9010e656cddf8c236a44a5ec4ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd490519be67600339afd8d2b418d9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58f075f6af46da9ab0eed5d9b38feb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafff62485d726a33c0f96d487a10179205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecd380d7bb7ed0719eab868e665a00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc436021068af7680cf97e8436b0db8c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69d97d2f15569d6d9e5f27382ed615208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b934f0d7497c0d8f85f2fe3341893b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c00fc6bac053332aad09456e679244210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d04519554af5451da5b257fbad4f18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3c9d750a4d422dc3d26759da0fd7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bd4dbab8e9b13c95ad6a717b2cc2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5d5c783b66950b44b2734e5dda080214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128572b7448a3421bb90051e74434a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020ea3ad7bab8b6e7ef5250cca5b40f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1249d6797fff7672cb9815e15d639a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc232a073cee1ce23f17ed277d96ede218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88a448933fa9c35a6a427180745293219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1dacc0a023d466a4ffae9fb922741c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e00c344a753c8a9c216a00018ce15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0910ecbcaf5912cebdb4dcfffe58f98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae3e0c598605b515eaf7ad7cf68416223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66056dc8f64a56c4ba60d21f45c34d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93ad3c74ac6ba8c98a5553a02354f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c2027f3048c2a2325f543193b888d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3aa3a4db88d84aed7ba0957678d7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a669769356c58b3b1e8c4a1a72718228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ae19b4e4eba1c4c97c5d61c886adb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd09bdd28c21b65ce882357e20ea05f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358a167893c1bbaf8b4ec9a87d29aa2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515fb0b36d4bb74f8867c9ee383a312232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb047ffd5fd3a06520f17d1103be58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b1195f3c518c2c5670c268453b33f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f81142426422421f180b22fc81458235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f68bfefb78c6cf96f39fa90912534236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d79a24d01de58af710dedfcc23592237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd233847e4f96669f4d58c3e258f4815238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b1bee72d49cc4b5e4c3f9c27b12b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bee7c9cd28e4cde081bf8c1831631240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282fa442ed3c729ac73a3e4e4d72933241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0571241e1d5b1c235a04a903cecdc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b0429611741af10b9232c164296f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6b477277fb6f7f3e4aa01f3988f9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bc09774a8234cf0098a1232025147245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fdb20e0e7c5c90da951a8f3e5ad77246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79478303fea4570098f04e927907c085247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d285b184965204de14c5ec7b2b9453c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d223b626eb37bd35e430a8eaf52f70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed504b46b57c52f21791d67e6356f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1757b1448373a184705d7e7112a80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02cf5200bdc7d5c28774fadd8939e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea6e31c00b365ac855f06db85ba95c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a11771443628593ad725244ef1375254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b3ddf5238a790b1a4c82a8c61cb59255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450968d5ea1484362c8f2d2fe4f867fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eddaac25bf606bcc714a4c71e83ab9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef36b0f5e6760b535e64885d2066a39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025c06916ec6132d8aed7eba0a87b85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191173ce5d07424a98d8494841dbe51260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a784368caca8c0782e99eb578fed62a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4399227cebac3cc16a5862c596d31262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c792b30e75755ec7b65125f41674fcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6cf07af8410243165e7a1768b3bd6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01564af290a595f52ee10a831495a17e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9b5b082ddb3760a236d1f826d0b00266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9235ad604ed4da0cc6ed9c80484c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432893cc5f6a530b68814bcd86304383268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e413ba37b6f7e4320d35af90c9f29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c44d9860cb72e4322db1d6b5abda5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e4d3ce09eb4a1ada6577837e51f3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b8fbcc289e31582dcf64a6f874b8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3802fbaeaedf836d273a319aa4e338273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4eb957d8294a4f533bd41c00a62feb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0a9f2b49e7295288471dcba9fe633275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4771374762af4702144a7360b1bb9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feda4186cc98b89a4f359158b0b319277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e8823208f0fc9963c2297d9bd548e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429029f37eccf5837ba9d3cfaeff5a35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fedfb8821eb6df873cac2d7405af18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cb40fedd4e9e7c2746b45a8492ca9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5de701dc5d80c1f7baea9d56825e3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f857094d39c96fe76ac9e6f953644283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd7915eeb61c16a5b09753c306de0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bbaca12cc151af814e4e71b1f0891285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4b38f48ce77175af293d5e1498805286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47596e195bae2fefad4f8211fb90b48c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea3b96294810b881a1288f0f3c9499288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d85209a14c299f3f8eaeaef5f606c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6431411f5274371882298df569aabaa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa29d34ef3301cb60aa0a1e1d81e7f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e83cef810679f17f991988d691078b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55138f3738c675905c9cdd4820789e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3a56502d30007d82cf8cb3ac051f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9f69608c96f23786a7d0779a1afa1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61201191e2cccb3bc1bd9d5d49e481ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165820b785ca36482f3e715f38204bdb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f95d6786a48c6899dcd463d96af85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831285705ef4893a4d0cb2da3f12014299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51909b81321072bfb349709b5a117471300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f00036cef79cd7f19c5b5af765c5ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082efb27b92377a3b07ff777036a5e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbcbb44580d86ff6a713b7e665c0cd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719a3a156a0c195816cc1712f0ac198304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18016347bdbc429a451d0df2590c0448305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c1fcbd2f592da944663edcef4a09e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c69a4159293b3c0f982f20d2a2eda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde4ae36cdb4b41b666deae34da72b2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197de37a8c63e869ad6bdeb1378af621309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017033213565016932d0c346a9bbe836310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3ccec9fe2fce186b5ad02599419c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f094eec9f70479b9ac606eb4e062fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0df0250b93bac628e665b879b68df313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60167ef8f22e434c4582d64b0ad730fb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e79c3351f4917246e7e00d2c336c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70378ff10c61de0b02c4442cf4c2c59a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae084cb5a286bed5d3629734f4e0d872317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5e283f2eb583db036e79fe25dc88a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e822ad3f35629aa094c6c73903d8e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d5b2435b9f4a46a7864892a063df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2a8fdaa056c64a17ebef272cb1bf1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc86b222183ec9ff5eb4bfe8293f60322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e257e1f0355063e49b395572a191c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3d623cf4e5644b0cc3a3b53fa98fb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd8304f4ccb529fa56e443f22a1141325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb102c09667a93a8fb278251369b96d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e54c1884ed968351c7e5ebafd615be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ad06e8475b0092ef48d6733d70a70328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df66e824a8d0179b9c199adf7ff1b13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee69b0629e6f3e0674ff70cbc3c077c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cdbc3e56cc4d4e47885495f82a3f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ead76fe1a0e258e52f585d0d6e5b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e610083f0b1b390811cc175bdfece9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c41a0728d4e4290cc1f884ffbd653334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3b4dcc834bb569e9e0b3050cb35f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6e85b81f27a18435548e113c4662d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7b92098773cf4bc7ab70334401872337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98da3340e66d27c93cca1b913bb549a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83410cfa2472e4720aa6e180a80a2f15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402d14a971a36c99d830bdc1a7c80b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026230095fcafa2c385b2826172863e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fa2b6a0889a6d21abe08be7acca2b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf574eb5dec2e53e101ee50100f793343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1e3c941c8bf3fba7ee0c961c76a2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afb4f28389b5736a9fe6884311c2aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cf6038ae774391b57d1ca07c78d21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d46d7fe0d6f2e79ba69ccab15de71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b53ed9557bd38c4086a71030b013f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660fe5769b8117aa8e168a79f7a20711349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec4ccbc317dd9f84cc7c24b94c69a1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca521bb22c3786f818b8352854b9636351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae5a98eb3a8f40bd7818c83d4720b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc393d6327582a68c0c60de83a1846dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c507bf81f2bd023cf2d6f9b595f1929354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076b91387a35d969a58542ca6b8b4b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc176c5e79c9e9b1b015779ebe05236356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9912f6666425f0c85c38baa8b82140f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daaa9f716f3e81f468dd86e69f043e3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98952da88e2ae1c9a3b43e67b7ad9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992df9c77fe083f79137fb07a0ed6f45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789661617a8a4c7720929e91d59a7e89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b5d86aaaa24d0b116bf035541e3fc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc1196b7bb3860fb06ca0367ddc93c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d7c492c71d6cf9f4e149bbde16d0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d6cf75a9d237f92390f06718862e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cc7c2d36aa11aba300297e617d9a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227a98bbb4d63f708060bdfe6a73300367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8768330a384fc0b6f4980247cfa7a1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b1b54e9c8491d6f272d3e1c02174d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed828f3c644535acb429ba7962ba2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc3b566f6af07627201e234965c36e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4323b84e0e3c4672d6a26c2e4c98a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0442b2bf91c0a9d3fff01b6c53eb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7ce9df238f330c3d0c23872532297374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9501b3c0a2f41633d234e2c1efb545375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63d1c21a92af4ab1e1b44583f92303376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3987df938a835fd12f215d8e2afda7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c19163f56da186c2584af6e4f50ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ad0f1154f0719d7ea996fd45e4dbc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40204240fba1323b3c19e54de2dcc396380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963670685f62b98ccf76c23a9f1759a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034471e02cd6de12c9e056c398d9778382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30013602b8d4b11cc1e3fe76310f4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fabec496ef566e2e0c62a8cd64740384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f506261195e9866141304e0548a85385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4407ccfe74c1cc46baaeafc5f7c9c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8642374084e1b2a01fe3f4fb8bb5b862387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac4a13070d92fb094da745c7e8e6dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d96c6f67db2a630ffe149e9c90fee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c66d2101dbbb73bb9e529986dc217390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71928ee8ed719ecf1ffd7893aa7503391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d395d471629af8c1eddce66864ee37e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef32c3e988b70f0812e000db23184d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671a526722ca8759934a78bcf12046b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828164744888c6f24ef05e2beb2eb30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e4bb743d28953929177412d875c95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb57afe9f64586ecae9e2e23dce463397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fff2f3087bbe2fe7709f16897af651398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f3707425d0fe1357281c7883f99b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbe1f14781b2b7690d7e50334187d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d430ff387a134ac2c5082780d3def34401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a288d426e6b0a69ebc8345e84c0de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b9d56b7b0b236f494914970ced4df403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2890a028d4dc238a6c22857157577404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2891ea003c1e73b9d8e764f4013fad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2cd776a495ceb37d5c8c3f318f9c11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f778d8af738d74178e0196f4a2f23c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ff1f50d2dcd79880fa8130423113f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4f73d651109b5c32085dd0b297a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4e03829e1b12d0fcddaeac3cc6f1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c667f28fa312f7de819659164ccc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83967de6674370c6c17e1cf6acd57930412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cabe1b294f66b139bd2dfc19d42e26413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6363bbe3c9ee2336ab9f7d2d7a72b89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6ada2e0ff0abf5e399e496e2ad3da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9ca4a16e2ecbf07fe87dafffe9e28416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4765915392eca07caeb93195cc4eabb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132c46b52ed5ecd6fd5fdc0c5628107418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6482bb2e69362f901efbbd2a6104a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c897781d0851f2a6b38c033c75d309420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea16c7bf15ce9b436209362efe425a2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53407e00684ee2c21db6d043594ba9b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e573551fb59b33a2c96d86bdbad0273423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d593819d86e142d9c8e546ddfee94d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ce32ed1c9eb8fc16736a330eaf7cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eb9d033c0cdd843ba4404b4f1efbb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c903e8be916f58f90caf67cf37d1566427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b7d0630824cbc19fd208f812697a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a4deb0e5964edb82a1e604f7fce2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abf0a73c91fdbfcefa89f87f3dcff6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3956cbd2ca52f51b3f00573aadca8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e45cd33861ce4a674d3c73043c050f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1ea4e9434da67d20bb9492fd86d24433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7656910b7403cffc010ae627d5e355434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477002fa7496d7cbbfd475da9cecd578435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4cd8e58050dce6620f8b9ca0b8f32436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8c09f81b752849ed5f19625cec9c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4b43446d9b40054dc2471453afa03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bc1604db46e5f127b83f338b4a0a8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15063464768f43996fbef68576cb4e62440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb733326bfa0bc336698e790191940441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62704c87c84ca078d1e61e136b53f3f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efab756aa175c40a6e086aedba561e1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4aebd6f7869f52e473768ed5830bd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5853dd2f7847b80d1d7469070124580445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a408da9a54b7a046c661f59d6d7a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea061f8e164ebdfa3b8078196405b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4577fe7f86d9ddaf082fc016c6c42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df95604599effb68f08a12f24b7ecb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7218f3f2dbf37e2fd7ffa2a17a59d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281313d269feede32513811af585a840451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a4f2cf5d15ac871d0ccd3314b10d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462e639696bb58bb5d50117b99af2f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198fb5090b32cb10243071fd3c3aba9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b84cd8443c0471b977e2ad6bd25572455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d4eca560bab7e6afc4a4ffcb53d1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68e8eb51c8845f4bb0bec35f583aee457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7afbb8da17190265148dfafd45e03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcf7645c139c6018928b58fcc193d8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74620a4ea7182ce4854ce3f322db4dc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a8a23e686336f0da15193002d2e45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e452c93415532e0c74ffe22af5431462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694405ef3fdada86cc3da741959a47f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ef8e95601e2af31462719b3aacaad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d72ee3e6b3139404070cf1a86987fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ec8a848046e255f6dffc57b35f644466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8484ea4b8a079b31227cdda3f08e68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc2ca2a8e508a974c25d2ecaa51b6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43a0959672781ed648105bc989400e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9e39b07abea5ece0b239ed4e5099a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229b2508ccf59d7d41cad362863d209471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c210c538fd3cecc35f389c8616494ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c638ed8e501516abf79204f53edc9df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8e8da5738be64e88b0e54f5d66feb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f2a43bc757ec5807f2b20982f4343475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36894c93414e474350b3ebedc482d158476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717939dc4f271c275fbd5eafff3eb9be477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3890d08df8acf05c65ec08e0c9035478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2366d937e7dbd63ff058b1c081a17479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad5febf515fd30f09b126dff40b26b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76012a121b2340e30126278ea5ed8bb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3ff08611da0714338d0ffe7b290c7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48846b9f7a54f4c8c2695c8b2763039483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071407b73324a7798b43bcbb2a30740484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00333a0fa6eeda67a7e1f56c6594bd60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9bd606abd8d366b0da13de0509987486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe016db5bf2d0d0dccb36e4681be6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6bbcbf49dab170948628fda7980e45488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfc1d0c4b18e7f32206a312fe6891b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409cbfae3da9ea875c2c46b454be653490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c0eba042d4c818b5647983f389b9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2d44e97f993b887e719b049d6a1b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5d8dba343abd045c60e2274a5b65f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ac12307b1ab800435894b3253fc90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719f9fed5d16f49a45a431acec9ecbb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9454380fc669dcd71dc14b0ae7ae0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08662527f69e71db51fe8580e0b074dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a0ec91d415b33f131e9b0fa5abbfe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a333e71dead908ddafd09840586304499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e849e0e4eb67fe258f89cfb83a2ce68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65470efdaaf6c546323b2fcd7c4cf1a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426949d3c8ddd22c17c471c3e6c20cd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb90287270e10c0931cf0df6920efa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa3cbb9a6c7a438763d0afb95c0f4b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a77510c180a2f1635784aa4aebb39505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38658ac6a7303e2ab26011db102ca26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d6a87c25628d1b8a3da796dc11c6e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b5f67ca81fa8422e3920e995a8739508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82905569dde5c5f1e3b854dfccb728dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506762239259b5550677695d1b364fd3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64778910e63b2b8da991e7e4e6f90b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8ebfa4a53c1fbed507a1088d97994512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb64fa4fcfada09aa4dc8696fd09c33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451ebf5b04d94c50e837a31237969ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cfecfb637ce4bfaa366754a0c6f7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1bd6caa8d3c871b26958e5094b875516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aee5d0a416d4bfcb1db5e33035416517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a1b744238f7b34f4e2d8cb43bbc2c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39043e6c790cfae47ec938222a4b35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fe3b502d40162d57e128c577747c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd1bd901bbeda2e7a2b31efc23f659521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b10772ee0e0771ace743ff054568522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8592f51399d6c943be6d0ebaff1f1de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e720c4b2b1f2f984c51dd469050e0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c240c3f6aebaa3893fdfbef45caeca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8dffb30fdf161755e12fa2cb99ae1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88204dfca764020c300e48dc2a4e33e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a434eac053f64d1ab2308a346ced9e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae9060d4d3b452585c3cb41c472394529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a550e7cb1687510ad163553aac472db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fd85100903b1896bd6194c0a8a91e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ef7d41ae1775dd46c1e072d11da92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f35df597349a6ee06c347fab52b394533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad53c1600b7f3fd1d168902036412f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161af56277a20938acc5bb6d12a9dd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dad59d4cc260b806ffbea7fea5c0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efeec740d574a49c9d09f56458c35b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631b6382af8fe44e946a8f6b97308e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f12a6f0f3d5a0abb4bb27da701829539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffaeb1531a0cde8cac881d00558fd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701b093ceca0095252331ffcbe5921541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6e0e7efe45f30ba9cce1d914d51a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99cd376b93c0971d578e8a7ac50234543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f607d470953b2bfe569195920d0b23b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ad384779b14d4c45a2564bcce32f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe92ddcb55b3e54914a417804bae70b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aa2a0749236183aa9b301e86325dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09a9235aafe56b4c925ff4fc970a5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1991fcf921ac8626326c7fef4c4e9f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481660b1d8cbb52177d0901e2c53e5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba46d7529843c9e3d488117e8c549a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834f35631ae57d468e718c3d4583068552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61159308aa913bfa13e413e81eeb8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e32c7692ca604a46dfe01c0c3e674c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29697dc95174f92d7ad73bfb715d3db8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91423d44af817a7329cd7fe6fa5e394c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f564e3863278ffadb0c6b446a2c2c6e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed80f693d9601ad2b75ffaeab20d7fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ac31e2d5eec0fe8ec5627b80321c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd544531ece115cd8b4004b6f38acf0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62809a2703e3ad0b51f3faef622399c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6750e66de7957575745184e55f187562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea148786851e65859d74917913d2495563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9efebbfaeadcb29af20a414d41783564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6efc07e9f8399240e80585a5e721d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb23cc6e206b0e713279549ab64eab4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf22441153d3eb7486822da100bebd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797d87f2e4d829678d76e7c040dbf90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bc955c7f1fcb72315e604504a156e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17a50fa3888b67aadd9b26f19b53fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf34a79604e689b68832581e148f42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a145a52647176999db88a13a39aab3b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6e6fe3cd714c7538fb7779e7ebbcf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08da3e912aaeaea3f92ab8be0e1d4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcf171ce4e8667b03cb095b8031547575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9ab55b27d5d47efff7801d9045dc8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ed630f24f12f09c7c5565d1821db0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef617b159d7e98f61e4c2a136d101925578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae00c6b12d6d538ce435d390660584579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49513d46b2618c28e6518cb2b20244a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76263fd084f6464ab0b61469fd9dc547581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab02fc2b7900f4dde5a7f115483d0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1925590a850f878150343a89acf881583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639905655a9f8a2ade69b15f83ba952584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44bbb6c73b063843abb354871903b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93398c3da7b2547367046652726160ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d89a6854851a25bbb4f276e6f8e1db587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ddd919ac99b4e803e76f50b8a818588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40365232a885e9f3e4b4a3ba268ae9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafb728177c5bec7470f9df5fdd47a8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928836095d6595844bd5b0c0eb7b47f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b2c49ece915858f86cc1b07f20146592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4f49f3994491bb25c20cafea3bdab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c12c4a53cb904b964d07eb702fff36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869928f9ce97a428b276b827f920e6b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344f69113ba6022ba5f758fd4112bb3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167e416b0d0549db97cc5b456664117597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7df2363a6076d461aa9e8428b50148598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ac1e5841c11c9333912f232a11121599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055ae3a338cd72950c7e8237ad43e38600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76169b3c65f7487c5ad94e305729b69a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5f36decd37de358711f12d5651ea2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0540e2f6518f44939c99955503575603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e9d7edd09c30e9a339dbdba2617de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248b7060303e411ccd95a59ac3b8997605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47247bc000eade14a38039e2a98c0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c8f99ad7d32393d5c33c9ebd41c27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b39ef2e69a78cf914d918d1b285354608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a22d6e266b391deea7e7c052bdeb5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a97f771ed6683c6bb23c27956e2d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13f68c4b64f04329fe97dc71363cf4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a9142ee5dcac31293bec45b98051f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9bac12d9a9ef839d25d4827c407fe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf191f9cf512dfce66ea1f4abba3323a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5830d2e2f3bc1e587b0d4f113b2340615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb817d90585a6f3cd33702fb585014d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b33706f6adbad6f85928a32057b0a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d6f37d12b543aaf25401b39a0efda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d42f84e5b545aa840492b0952cab1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c5a29adcceb053e7494a64cc3391d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedc92d87b0406b65e771a495c60705621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefe48db50ec8c9572dce0d4e37c6c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6485ebbc54515068ef76e7144aec98c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc59a8e547b4f7686fb8925399e875624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7df4cdc184b2bf2824611c26cef3d5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027cb7289257c48a08d82c6f4487e0a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba7e7afa92ecf56481e4b74a0d7699627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e72bdd9444d090ed7d0487101cc46628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b9f39f37e27dae817161af9705858629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13b7a1c7ef688f8bfb74c906ee1f3a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8e8c1bc4fd7352635058ef88a848d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64e319f7c7254e500c264cb9baffec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f243fef52d2ad969debb44b8dae3a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827160afee590a339bb29fcdc8e57837634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45936f6f1b29be2d4085f2c19b0e3a72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4213a834afc115134475df472c1d351636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777ee3492a9a2dea4dda756bcaf08b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b16d90a291b39a7220e5ed56776f46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfbcc51e0decb4e2db28b22895af6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917131d92c6a566d59cab6729dbaaf83640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf161caa7ab8d0c698b89d094af7702f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419701a9a342a54dc116da71f30cadb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32a2dfbe585190ca8f46e17f895503643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c28b8f4cc7df166293d68f14820843644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07407e38e808a387e22aa5167b8078645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6652e2c763961642d3d9ecf5815e804646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa7726731902623df7300ddbf3b92a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f73c0214ac007dc8af5a94218e091648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8685e0fde9f231715f76ab98c28d16649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166de184016d570a3ee56c8f5c2e606a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a08061c9deb6ded03dad84cccc5bc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b547ea48172e62b871850039272bd94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f60562031c98bbde746fa447f2e25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e7144cec8f54a49e1c8ded54bdbec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1beda49559dc3ecd522cd701b5a17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67c2e588447c1a85a2ed4b6e6fba29656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf90a05c3ea986622be7285fb63b053657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c1874f9a8ac4214cf380c8664d4c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c8d1ea101aaf1e08d310f5cf826e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561b999d3bcb6f42779118fd94e5c26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44681efcfb85dfcfa7fd4394faa3d23661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e6be2a1aa4adecf15bc0f850e5d91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d25cc83badd2ddca7fb6eb48c3cb82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c8c1536256954542270f2c5a9f34c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4969ba7a8897d378e902afc8f46e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e4e5a9c1e9eadaeedb130ebc38d1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2eaa2a60166b7ce5c5827846b9aa5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81fe4c734b02b96bf5d81b549a4bec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318a5fec040ff942c0e50f99bd07bf2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d2a057dfc6c60c10fe62af10480ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446b7bdbde2610d1554183840251aec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6696893dd696dc29d0a14ad8aeb7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22006bf18391155f4def1b7d88a6e610673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1201551f859910a7df88865ee6b59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2916f7b106d2c912aa647ee3963406675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353da3a0db60d639b4aae4744f31e3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b35d911a43c741c398eadde46191ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8d4e10b87e5a13dbbf746e0841dd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca187207a41aa88e397b6f2886f36a9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998926fa0cc67ab80cc9038be92911d3680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>