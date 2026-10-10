--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0672c87a42581c7ce4eb64bbefeb6311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85b17989665fd418e881e275a784b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6453d1974f8bd084ac856368648a703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27459062f97bf6c916d4f154252e55fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c12b03d8c9a835865f18b16ed89905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a1a13bcae606246eb7c0c601a31cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a802568ff80771fea9800a4556df157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aa260af6d268c60d4a01c261f2efd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f3c2e7e6d762e4cd876fb4d6527019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7521f7ee20118b095be589b434ce410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87049d6f954d840139b4690cbf4b09a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2ecf24415b6c876d0d572be99e84912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013db4e6404160072416154e8a0bb2d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9e15c0150b345d0ec24f99da42e1c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637cd524530d69c02ae59bb072967ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a38458a9bf0854fbbd738f10948b3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dece356917e2ac6798126b9b0516c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3160d5835172e6c0dee9833a7109c518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044947077b71ff39238cb2d870a2a2cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ad30f850f2d6655d5df853df7905f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef2842821de0ae0f6fd1b11d9b044521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b6d26ec7c8e795f2e24edc8e7466522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a5096fee186daa048fc38e2cac7cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e33728da7b4c769c0d6782bba3bb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797d146216db88179d3615a50e0d90f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd1f7fc39ef67aed9272896d3250a126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483343ac3a9ddf763c0b539df264835127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde0b621cb7f634c71687597af57fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5c9ce78667ce74bd3caac2049405429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d3a3753921deebb176e5572deb63930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6018aa33b6ef41784dd2ce1ce28631231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c76ead10ca55aa4b17146e240dcb032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b8e24c310b17edc7103c9d25b36c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ce76b941bee59691b70226ee2b94034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82185a1f3b1c31fc1a95e7bce02953ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9b5c3501721e805e602df52ee254036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115850dd2529c5f82a7456a2f8703e2c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b96c4aa5e1bb066e0d0af3784c56dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dee7eadadfe18869661a34d448d88939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04fd55cbaeafc501f5d5acf1bb8f4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df308852aa44f078258cc3fa8e782f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c37c318bead79ed70ac2705ab57fed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a736cc94bc247a0e6fcc8a8acf69e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2a4257962dddb3ba3e14fc617e38d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd059c2131a40bc26af6c5a455eb744e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090e93e34044945f80847a301ffe0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba08041148406b5b5521ec065727f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601c665270164d85567ac918961350548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872149797ec69efb9a414c3dec2cf3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7a500dbf29b97cb4f7d145272b9f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053d86aebdb40812321974b594c077c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000eef2735734724f81f01a4f274b7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb59f475983c2efdbe3c788360aa98753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360b2f3149a44eda0888605f551472b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63730718564ec00a9653728ebb16bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf54bb589875c0c2234030bcbbf2b7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2efc7b95e2e167b36ddf488db9819c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a53e0a3e5999585111110c1f28cb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7c31073f7213493286a4d3079079b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba554816f844c4b5ce7005705c988560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6c4159d626a29663f7066b483edf161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f255ffbe00e8dae27fc01399938ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53d29915fdec83519eb185b177696763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642bd232d5d540cd5208c3d189d4dbd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ebcf135aa114b71eb76eca656cc8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f850b293d179eede4619f90b203465866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d9f28f95db1826c656851614928bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e78ebe1d41381b63a48da9129b74e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ea2359b94938f6f533d3dd1c9fab769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e96cea34e7e377f3d35350bd02542170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75b23016626a1034e48deea1e76d9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7ffe53273f44597aefbbc1324624572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7894bf89c9e53e435d42594f1977073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df13b8b88452bc8962f7dd3f15a29174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f243d4febfcf0550719ea60ccdc81df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc39c7b04ec2ff7ceeae01ae9feb1276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b02cb971c404ddc3d1493376cfb9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b51cbd8f322b6435bb2e6749cf3ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cb59f106faf83c494c3d80520e74679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34c231379f812c3ec94a81558b628b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f477266698c4a88459494c64c3a2da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddc99c9d6c1514642461af86e19b0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b6ec900d2ed717a3a7fd1d559975b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7b04f9175406296436d1b20d3015384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a157ab1f48a5ec874162076b188ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22987768cd5d0df685a97e6ef326302486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca0da1af963dd7bbcca3310c909f2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e6535ccff62c1b7c604510e71719e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb6b9efdbe44d383889e2a6ded995689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ddef41b6de7ebf1a99ee12ac2260c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c18442397fa913693babae045cbc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba4543fd6aaea275077fa2f5e35eff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85938d92e0f6b7d31aff5b66bdc00a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4e7f025bd9465bcf04740d8e8b84e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47944bf13b1889f37b1481e58046803a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32dbbcc384a871eeff117dbf7ce18c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27245495a7d7f7208fd461074e836aca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f86a41849823504dbda7b75c27b3a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2e7aa4669b8bf1e391a2a0b903c7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ce7e118f011b71a870caf493a5147100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635132fb0e7b692db6811dfe7d72452101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a78c95f51da94d4e5b1f6a70bc6f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae828b6079f93a46da256c6ad7cc58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da6c10813495de53f794a3435126e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a975f1af3f8c565eaad03daf18542105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f6b58b2c9a747ad46d07697d8a565106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abed3a397eb56fb6f4aec2e3315fa1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11760ce04fd716f835010af8513453108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a7e93449f4edc5286307526d2ecac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372b962c283635a0c6ca0079da75dda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d879faa49bafbc7a67f110f823a022111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd47bfdf5b0008076996f707178614e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59321d8f7ade24618bc4973fe302d937113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ffbf4d5b02e0add749cf7e1119ba9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb88138987b7ce40f9beedbcf796a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3641534334e35a8b3ab56d94ef40a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90d523fb65678cc96e11dabe474e6f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b7b44fd71ff760def3e3aaeb06eb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bba255f3ce648dacb707b5321ab9e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecfd284c2807a0df789f82e8997664120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52419f9acdcfc33f1d27abd71625a3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e511031d9b7f16760dd41816a4248122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b6398a50278594ecd21ccad0b7f15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76761247e7764c9c941e932227db3c40124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42881cb325db6bfaf62787a937cb0066125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21937f3b6cc1ab630263de59946ff1e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8f68aeab5539312c51dc48877cdaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9405e7b3145cf1aa74d28595e04721128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34036ae7fd70b163e67f1e791b0097c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8607b4448662a61c810663ae1121e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ed8e29f253a04abdf2df28e452ad8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4451a27ed0044a1b616571c2a6038b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35f065a83d605867355171138c314c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91b7faafe67b5e3742b86fcfad5204134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4583ad1b1bb9e4a7baf3d8cdc72f1c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbd81c9181f95822841c10fb589c31136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb81025729c52d9cbd4c22db03bf2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5784d0da33bfb5fe7dde39ac7af1b9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd41fb646a890565942fa822bb29829139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75610539a54b3e4cc869124c921d6958140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69545791bbec6344780ee09acc6e8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c83782676c9a8487125dd7b9f086e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f8dc9ef3111c606eebd35d2af7029143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca15090a8f0b6c0ea2b50c1e0693346144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96e6e480f8abaa8cdb80c996532783145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd3406ffd16bdb5905057bc1d21ac3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303e50a8cd2cae06ea71e4b7d77d461147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bad915fa01e46a68465e6892adcb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1d666d323d084fbc1228fd56015d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99a395d222be505ed16432c6ec1366150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5c3bcf2419d81df4de58cf60a23a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97185025ea78bd4481431c9a5dcade06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31060d063292330f1dde46ccce72f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b82c932a7f9e66f6d1032210361137154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20e6f75beb507705a680b198ee1c6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d0e10aa30e8a3f86c2a56f1441bb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099941d92fdd872fa1c79af073a5200d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7b2c88eae3320bb2b5e03c77db022158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10112c966bcad415dc4a9cea1b53381a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b4d2976f208e3a1c4247ca7cdb4e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f27632d1838f3b9c3e246507c3147161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51a75fe22c9a60d05a09687d14f3d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a5033398440ada0c9ea099624cb76163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051c70d1d0303d2c664db0e47fb36c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79ce3077445bc539b9341d41d95709165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef8311e11340bc271232921381f3aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95b49df43dacaac9ffd630e388d2f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8327d37f097c1261284ed6dabad1df9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069c11035db2096fff378944fcd5422169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a971bfcc47a94c91c2d603c3df82e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd1c97b43dfc3d68ff76d43f7217db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d26fcc7afce4d5526d15f6fc4a33f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbabff9ef1a7c635573765425e20c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5fbcc1a3c14fd7b4846ee19e4af80a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114bdd6152c03a563462710a3cad5b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57b42766c8a63d20c7bb2c5ce47e39176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83a57c0dd1ab25c142456b66cff5a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44523b13029488c2b5440a9713168919178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4f24ae55a5f9506d2841ae78c9719179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5680197e6f1a8aa24bb1e0cc2e699b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a6f80dc47c80ad57c52308ffe1fe9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13839715b6f4fad03718f00f64b6e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e111eb4095f21366330ada64385a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3708c3bd86499e51bdab8e61753adc5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae5f300da1ecbce6740bac42b77a68185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821d1878d6f9c024e1bc29d9228be80186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77726ee0c3e16dbffafc301e7bd52589187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0babae150194d40a54eab6cd67aed278188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3b7dd28fbefc3d2c20d18e613748a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83324e947d55ac8a175fe5473d48c2ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e2d3ff12a4bde5b46b38b49b06ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52446a1dd3f3bb9f2d5a6b2d6f9842192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde6414ee73ca5b07b7981da28fa944193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ad549b9e5b910ac869eefd9528995194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea3749250c1d7bf4f025d44487c2f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369bfe7228f8cfc00236cb93abe7f50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef29edefd51590200731fb7c2dd7a7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb742f7c561d33b2c31807a30b5c383198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578207c3f892c37f4c0241da139e9009199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e162a4c342c70a50b6a198d0ba75f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e82a40b222d9151f795b9dd047e2f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55fad20bf870850f236b4d2fe7f915202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ab2b8a357b9ff4c7d1f8e81c94fc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc9881c947ae7560373668a2e6ad00204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fa4bbd27271ff738f6d442295073b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb6e9bc9a20fb3c26c81a276d116a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e396b1f2d90d5eec8cc3ec2550d9ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bee302e93c82f26ab685639cfff84d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf54040693b8cc0f3c4b293d94e786f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2c14e272a35257bd4df84f51e6cbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f182fbbbd788d6ef7e0b59b20e1f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59832029d6a2e6efb9bfcf432258dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c7e2dc4ab76f3e23a94c5ace99e38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819af97df6941121d3796c73da0d67aa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab95c71cb716da3a40a88610b72537d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c27c9b3b392d0b5e491ba3186482b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fcdf41d5b113ed855727210fcb157217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff393e59a66787e8eb76017007bed8c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07449854b732b313c8d45236a2017d98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b190a1e03f6a1a97c2844513c7d78e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3bc8e2d00c7f08bb39a6fa54e00d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01d1c30bcc80aeef0585586e5357af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34066878b3694914f970e1d2d3c794e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd20a4641f3a3f20f8ebf33734c5886224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a63f8c9cad75603c9d50b7b94f91bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542691a4419be3b20c18417abf79b27f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122df61c287f30eb80ea235f635437d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf175e6dad2dac694ef581ec4b5d2cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea331591b14ecf8c08b07e658ca7ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2f0b80d8975c55907d62cc8de694f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3135e614f7aef3c66c5a1701e3ebe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa533aba88acf01e55abcc85d7e70a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d1d7d3d6fb598ac7b7ec65a12f378233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd55487b9fc5a149aebe8bb8fa320dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdb497f60608a84801671e44e0dda5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac1c28dc7e9261f04d48df7fb996a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659381c5a7ee1e2cc5fa7553b1c798d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9453717dc1396eff3dd9905e2a470238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94554c1828025c6049ca1fd20bfb341239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd0dcd30202bc0262b0371bd39d24f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827cf56599c82a39adcc22670d19f77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0fc6167f567534a961435aa177b6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be73ba40843b23405750a5060bcb71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e7db0d201e147c064a1547b2e7e62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dd2802463e04e2dcf663055efd3b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aac782c67635694f9cce6a703c52d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b33b005af208a30228bf855c428fbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27515468d318392b9f609b6d16a4a68c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9606159a17c4200fc2c182b3c8deb4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6524f8eb466a0adbee45acb8e8a632250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae721f2d302e4c5be872b72b5960f277251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9976ab3cc4d389d65075032e1821a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021750b7702a9df52d4b049c80c2bbc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23497b43370ffcd06e4360d6923e08a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7814ef2b8f9d9519f2c6304e6ac3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b27ad3f0a7975669e339d2bafb082256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa5f28fc8a93960ce6c528489b1f62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f664c9189409988a042d2c872e2792c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e02ed7a82f840b3819d8ac518afff0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef82227dc3ffffb9737900057088bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330851bf953bce8b9f23891cbe788795261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc86ac91e0a0b828afa2ffb1a34df9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5694e1a732a90cfff0ecfe77a13a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5421af666a91b89752115776caa33264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ad85b7466881842b8a0e68f2ce8ce265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0f8523bed7e7a860d1cb76a45e419266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c10eb111a2fe31ca2ae9b6da41b74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1422274ad5e65a66521a42a31154d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ea4564deef4559af1660002f0aa7c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68adcabe88bd4d40dbdfadd5b2dacf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b96e5c7499d7b90b33ad86a53ce52271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed44f4907364677f668be5cc0c171313272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f700926505e7f7626bff290a933c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9685baa677569500baa8c746712afbc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfe16f022b2ce9a576a9a00ef9073a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f0dc46eba0646a8c7f107d125dba6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16c3631ba46c083b5bafb0992d07d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e6e09ce80bce40f474a3ea35de4d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103054fc5bed37fca2317c7958b3e2d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd670dadd271afd0543a700058485539280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e2b2101bd51daf92f6593374f3a96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc54e1b759bfa8ac66b61662c34f2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba914159cd1fd6e8a5844cf8d5a36eda283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f21f3a467f0b8ff13ce3191197a2ca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecca62f1ff383a3669091ce7901a8bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da9446fd4da6c492f76d1fcd7d1b7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962eead91be65ade80bf0a3ca9478ffc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02459bd7f9d29070102f6d9e7d0acb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85b0a1a52178977450dc4a280206dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0e06476a24e8deb14d645df7e2866290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5824ad908c5aa87a0e8194d22ac241291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696979b62f3e3c1af1f9c6ca92a8f3b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0cef736d2d125bcd534cf6d1fbdecc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457ba021b94b7e5d0574c995fadec10294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b416f87cc9d791d6b2cd48dbe9ccaee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee03b5676a136f4cec618e627a9dfd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa025a2a93394e36fcbbba5c565ef46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b6406378841eb18467cffb502f178298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c66c77ae6791374514d26bb9dd725f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6b0a2d6d78ceb9cec7bed6a673b4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ca9eee6fa29f4a4a8fb9c8138b5ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819164fe2b15adc226b11a1a5ea208ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856eb623ff87c7b9499375587f6cd2fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962852e948d63c7c7393a614dd076af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab92d44dad9f7a82668d8aa9793042b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ccb00cb853c9609d1f59eed236cf47306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12014f717009d2e842640ea7f80d35307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd852f3ec3900764da77ad45c412eb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5e7f58ef1b688d59b5deb76603b24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36956dae9bea8c892ea837706e91ffe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2931b5e2914dcc45b26eda7a27e1a92311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b33d6eeb112ba720b006872b34be17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776d41325b02315b2e066f9a9bff383313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452d6f046ece07816da5c8db921d08d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050443fe221bb3561e7963edc8ae4a96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c61d2c3f9d182e18a39a97ea5679c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f31b2c3bff0c72558859f991c0fda317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571dc62750081edfd63d79d181607cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54217dff83ebbb717f5805e0e1e80de3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca8f8306bbe4433fa140437ef58730320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8e20f3cb5a2fb7cad9f3ae26800c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89658b3846672d0d0a895ccbb0aa130b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47c52fdbeb752140896115d2e311a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02dc61273d50b914eff880f75d7cb35324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e54ddd83064f3ecf78f6fccb06c3c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1a5b276c8965172341880cc66c75c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3d8111818dac7635b8d122aef47db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569b1d1e64230f817d710ec15153b54328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9517007b2d40a41d6d0cd109df551e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0966c782411d6a4b27d4a21a254c68330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca417ef8d52630b2aa682becd8bb7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667b31fc68817927bab07e8fce486c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364d98de7afee5e3154f0de89d601cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874456cb5b1e5ae5f38c4e1ec48ecf1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c041812f83340b33bea1d2818ba47335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e435284bf541392ac1287b8f25ad66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e3eee2fbcf101d4c5071ade3f01d0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56539010e2e7638d77cf2a26822531338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac206ff5ebeab018776aa5fe48eb11cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a817f1721ea5a57f03b7615504ede340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8064a482453642b01af4eeae942e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291e78558a683066a9f040d1a6207fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9faa0d84cdb4a1de35217cc173a54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f4bd192d8690b026e6d5e3ab4bb1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab263986d0be94e88d7a40725b10545f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deadf39b53b70a3a12adca8192f9ac1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefff4c2b659cfea316a2c0a7457b8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ffc2f094ae492af3937a2aa7f6420348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902de5e31773cbbf8bdbabee0c0fe742349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8f41fc54441beca858a2171d8c7ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b43dfca53c38e215734e79fb22e0f5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b3e7b7fef14f333a4337e20073730352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d3e040ef92cc825077816a84ceb17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9004b7f0f3af42abd2090a4145f6d30354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2770633a623d4ba8c2e0eaf43fc88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafa468bf6fa9a6eff74c70891db476356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147f1764d6cea7fea103442b6305f92357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281b1d67c080e16a1b11ee4159b07ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58761f384dee52a9ce153f944d52de13359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10eba12bf02e6a6ffe17ec31415943c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa474f06ef0c893c519218322273a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac29f77ea361a748315de0317e12398362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930d34779cc3ae8844415eedc106c0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe18b31a795246b86239e833a52d919364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16ee9b330092556b090750b45ce356365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1361318e5747fb047c0936af6e221bf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b3a673a18f985ccca124db14e3cf9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691506044f434dafee4bdd6e9f31a32b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af1c09b674c0ebdb4a2407aa706423369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d23a202d4ac153841863aef9e00cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eecbab85c873acf057b77f3551504c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd0cf48275838d2d106c7adc6972e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5cb165c15a27dc9bba38ad45dfd610373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3863750c4901df272e217b2a3389367374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292d10bfe2a53f50a9f0b50e2b5d941375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbf53765da9bb482eab547de6e121e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af580b230c2a7594a0aa2399367386377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370f7e01d422291d90263f215417b6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe225f093b7abdc54df7d54c80b3295f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f750ba4e7e559cfa3e5e08797e3b442380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2391da1615b4c1a5a67ec82e439ef6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259bc6233f64f849066f41909f8a3e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c4e9f9a818dfec54c236c726fdbb2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d97831db59f6f0d3b2ee23ef9e59d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651a8ac8fad7b3210205057d0077287385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1309347bbf6a01e53e35145ca20e53c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad7feb3406660b4cb3dbff57878812387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0acf1e5ad90ea9a9e33e9ada67f60a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd18cfa7d5b02efbc2d814e4acd3f4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f497657fba13c8c19daf802c90d980390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f14f2d251a982fe4d53b8ce2c9fb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5991fc67378acfb784521999005ea2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296faca8ab9f75d5a570a109c4549bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6ae73ba4a9ace467b64303c465aec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599945e97a4c2507e474151b8abcf1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416ee7996fd80302e8e6f00250f73b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25495462fbb353a7b0259e47ff242053397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa571e201fc262dd7668afc0c0d086398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd196fae2beec6c9b4ea4b42d552b4a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af541e6268b42c23b18a6c30b3b86f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b6e394b377cc15ad6299c17c2113c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9272b4e8bc0c200a691a00197936b5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09553ad9696268f663d8372877eb42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2015dac9ee04c956235ae5bc75d272404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806318bb0eb562cf55746b71a7b595dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f3c03d41252b9abc2afd79a8be36d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d10ddf332c3d1d96b7d6b069eb702a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae23d90046bd1485aefca19e5e78e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baca5a3ff7fa6d0f7086eeeda678198409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073451235ddde3f20b92749f181fb21410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c9c4a45fa44b5196f6388b7e2e28f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646499d4b5a87ed3659cf77b25a2e3d7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216f914493fc811838d80ecf1004af6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20edf71d09bee72069d2d5b356b132414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167ee78492cd91bf53a694eb4907e02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe59d1944b413dc3911d63e80dcfe22416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42f5c741c7d8754ccdc7fb69580a66417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea78c8b33cc874f639396f0d9edb46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0fab93cfcfd383148aefc4e9a53f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54064b6a3367cb3fe96bd3b70c441c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf18bd6ce2944b6a55ef76944e9591421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ddd5f492b78ad41a1cdac81ee13e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5987fb529a6f1271373e8b37253d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bc39cfed82c27d8e3fa019cc9316c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f462748c04b572d6031c5b3077245425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa41f4a5ff8168f87d507b55a8ff90c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b39271d7c5db9b25b7274a68e9979427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16e9cacb804ccf22c7f5005908b73e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66c7d3dec85b72d62550396179ff7b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5acc34573bf8d95e0d1307eb97f8d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80d8f868ed539e257cb524cd8bf834431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246d48c6bc23b3045cfd91d439bf47e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109336a45c9f6a4346ac824634060284433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c3ab5ab36b96fab3c837c0b947171434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e74d398466ef90b569ee4479150c19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7be14a66d845d6f98fe6e06235b78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610f609209eff318f917a346d1f7e58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1096a5067059e1c146c425b819de2f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf708a6cb9da824194ac78ddf45ec09c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cce1c778f5774319d5191d2b1fb7bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d93b84a4791bc41d01dc464ed047ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76892fdfe2d18e9242246790aec4e3c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8426509d6282ff2629235c0bd8dca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5331e3889d0bf65053e2e9440c47e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ce84852e331fca94ab9619a30d333445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01407849c1ec889aa7b4e36296bfd80446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71e4863ccb6df85e831527c3852e23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c50f2af06f7ef40a20bafe2e62d73e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e52cf608814fc25cbf0535bc9b12b5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828ec59c268dd42a63fc9f31c851a62450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc8f490df46060f8d042d7d5ac8e63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18253872e99669113440b89435ab3928452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64e6f60041fdca4e76662f1e92e23f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f72a8a32577f873da5c5a3a802913454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769d9bb84d0dee9d1060e7883b4138c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc997813d0ca188f949979d5a646ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6398007ac3e5aed4dbf0015c67159457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93c574ae20ab3ce0c41d2deccb1fc3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbbb2500ea692710d6cfd4ce535000459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdf635d9a0eb31e3a2330d98496e2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860da94ac5287eda2f0a5fbedd34c46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46312379df5957b320c57584f4a1e5ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167d2b4ea8fbf8c829c8fcdd43cb910463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17377d17097da2dc058f39fffe470025464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45caf07fec047e90f6137b5e25899e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415b477d6efc28ac223f9c9b87a807a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fcbe70f2889bb9c4c8c06fe1c628c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6f982296e3215931969b1c93b8762468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3897ef8a8c101f95810ae16a7f195469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635f39fe16aca6076355013571ba5a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89a1cfacdd96030e95239004d3de8c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ae0e95913604a7bb7263d47b2f67c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b31996cf817e0cef6d2b04bb5cf1be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd786048354b745d4f5768dc215b30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17198d76aa6dc2723132b630c215b6f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c979627ad78b18291e83b1ba5dc95d1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d271ae784dddad4eefb914d5d6d726477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e17e724eb36319e067ad752e9b7242478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dca28921a9eb7597683584f61c54b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef6f4deaa63520cdb0849c3912630f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5884887d39c2d12a399f55b34f2d60481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c9df82f1f22908ef4784344ec0322482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003a0253db3351bcca87c8187149f44483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900edc0337cf110aa4508a0f1b32ca08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428cee16e8c6b89cfed4e462321a0c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f27fbc970128fe6ab9723520fbbf0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aec2c6294b9eb542770d404e7b9945487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523a09095511717c9b40c0cb8af8bbc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97011e849a7bf4beff0b8e4ce27abc0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4023048821bf89cb8973be1039a22a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336f41e11a1697f8a2379c73e118615491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e497f61bb799a3b3e367b3949dbd07492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54903711280e5baf063df6aaecd88012493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c17c929316ce09900870432571c415494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c4ecbb8ed7a50c516d7a20c176856f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038bdb1f0846af6139157999911abc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c28f1b8bf59da2c88bda0dfda93ec5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb476766a91fa36d59face33452e56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98655f8ca5e0db15eb3fd5964d943e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b919628bf2bc1f20b66476882ce3194500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5eea2feff7b8382230f161b96291b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d87625ba55806a3f66ad4c2649390502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1d5971cc3a15f987fc6edd8cc26ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7137f6665f906ccd656a2ad68e43e45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63effa317a5733a3be74639bcb2629505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74279fb2700692ce991355dc37b9daa4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132a32fcec295adcdc3cf06fb7a5cae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed6fe6068d868340d41479e3a461d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1de333d3bd0c4e986c2497bb828a0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39fb2d7d9e93fb3fa04e859a975cd3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6369d90de782c50338c899566c7e21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed98cd1d98ec9e72c68c43175f9486512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74285734cd1a4b32afb84b8965a36f0b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeeba3a7e7cbf10e2040bfa580ffe85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9067440dc5617d232a10664be579e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9b7e2914a1e96fb6befbc2ff7d1e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51b05aca5295fcb93b5d9151dbf7c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3602b4bc34841d581e295313211e48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cad7cc39a0bbb1b033d22830093dec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedee0ef27ec906485f5c798383d0d99520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeca47255bdb59ad979f90e5866dc30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c302da7d0b0432354d49b3baba3ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfb099055d96e26197619a194ee81a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac975e311c4e091afa02ff7ee7d6194e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999def53cec49dc45334476d6e47a59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead4fb72e562724b90bbc92cc4289dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e6217a2bf4eb92c51d4206af3ba6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef98bfbb40725f0905e243313a1d9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57200323ba98f6113521e647b4bdb57d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716c102ee5d5ea3fa6da150dfef0f4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff837c08dcd306f43e055b3fa9f5a96531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f90d02182314cb68ba4a146dc5675532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76617c22ab5ac09ffb5c91120593bbbd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798bebb6e194f2822dbf784613c65c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ded4c9e1a2b410497791dc13dc41e0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0965897eada0777bb2b0ccef54f9102536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f929f6c3d3f65cadf975e8179aa183537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e5eebd3ca2bff000173d98e0bdd93538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92601f034685d2297565417d6485c592539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc3993732afc5e07fcea39806f8244540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863a8f73777d9527fbdcf6d532d6a67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb44206d29eb96299e8957c6e85f72e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c46597b0f6a76765b589317fbf8ec543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d12a357e9d46ec80c4d86f7054c9e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17759e5ca0fba1d9c80217e4df63e901545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027973796663ac6c2a679b7c2435df3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9590a4e81d3c424c3627c24e86801f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba15b9b872dfbb03c7db265baa1a920548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a353c3f2a3b216064955810584d3ebe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a677bb552889c283f9596180b09304b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4764cd1ba2a1a5e06ef1197e37519e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a879d4b54c54fa64d3776b13cc41b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b623c2c3f2816fa63526334c1d49b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34ddaebfccdf3a4ff9fcaf73cd8b48554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4960630d97ad36726d193a7770043555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4e6e8ed07c9cf7cafd345138055ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a7b4379cb1e604ec0227ab6c798b3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fde997b8e89f2c6f65371ca0087b5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac5f30e1211ea47eacd59dfcb6ae56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058c32dc9a5ca59cd1073012db3be81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfb83a0533f118b01a85049a51dde8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7bce672d9a62d95be5a8b8c8e7c177562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7192125c4b1b884531535bedc884f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa2a15bc9e19fdbd2b61ff84c784ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384740f779e445d4ae8bee51e5f06af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bbb7ab6286c1d230ef4ec285b72ed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8059465b48d1b1d66fdba384b4a68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efc60cc73459bc9ba6ddc05078cb60568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047f5d96fdea20829da7820302c4a0c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16944d5067c2559f8f31635950762ef7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6036c46dfe4ab13877b4d99c7c83b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29d49b849bddab421990f6ec0a761c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8800557df63e7cb4647e4ae46ee55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e09a75a208e1ee1084022e765af03574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ad7978f73eb0030b2e2a58b9b75d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816b3ad101917cedb7d4bfcb764594d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bb2fb4ccb37a9f31d940d9dc2a547577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fb96df53969412dc63ad64ad1cc6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b661980128a6761547ee0e0b8165d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab295a52c225a076bc477b3344753f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231bb9826323ef242c639ad4637e604581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e36a33e192de5e1baf296eeffe660582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fdac6c8cb7ef2ab107f0e98b292fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c85f0722409d31f5ab37adae03ba45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09a68cb54e1f319d40657da43ffdcd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a636d3a87855a2150367a382daa073586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba62bfbcf58d57eb4879a659627ad2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c147620a0d1889cf1282262b0c414a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5d71ad8629dcf6a993b82aae5fde2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400516e2a23840f9fe345164c5421e3a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea354e97c1ae1b950f6faeb21beb66c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3f46529ffa44e50443442488e21da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d495e5092e6323edd9be58948c896b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc4980e4ca00904ed9f48201f598d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1f2192ef3cd4e00bd534ea18eaf1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccd60edf84782a4ebc9e02b54e80fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da5e2164c03eb4fc72b90e9898b18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7f1d2f3b22c4ba25999edfe3893b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1b3c30c1590758df830868423caa9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ca0342a9b8e66c66d95af949b5b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a0eb5d71fe37f92f46a1f928060df601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d99f6ac0c2430aa9080d35be871865602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df2bd9f55625ceed218804cfc67772603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724de501934f5077dbeecedd18afd45604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ad04bd376fd6952fc842f94390cd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81267c4ed125a26566188bae2ce111f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae91122fce6d23aca5e59496985744c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf41ac08469089f3c64b510f38da1c5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b653958a83fc952f26186ead51effe2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35cbbe36fec45928c5fdeda6e16894610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e359287b7ee55cafbfe2c535b05a37611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027990744a20affe7c909c107237af1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e5b2c61f922eff95762cc8bfdd95f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5408e292dc5c420ffee49442d8246614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89244b22bdd9ec5d074ac8c9fe865130615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e1dd28b9c0efd1ecb34899c64d3ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cba1fdaed181e6373d28c4a324f8dc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d10d2ac9e45c7f76bb964cf7814708618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87016f6483b2b550090b42136aac04a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee1852f90e93e0422f9a5fb3106c93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0182452c681036c40170ac6f812ca9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbc8b6f296ab1d6338bd6f185f8e28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50f7661715c898810369c0bcf8fedc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5244c547f4b5aa2bb4a1df55f626e0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bd95f8e6b8308f433b91d16e6a3c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e85043da95052a3cb94f72544e7cd2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4e3709d773935d59a846866c1f946627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc971e0325d28f600e1197dc54f6a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21e23ec104335e79e3264162af8b4a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ff1fff1f73a559a7358c5202f9a8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df7dc301c4c44b9a90f2b02847e39c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0224130da91bd19f5fa92788685f50d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc80880133b3fc0f6d6fec69f4757a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218c57953bfd2dc775f42693bed93a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea685e988a68948db6e3ff9207e40fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bf923a288406051d6f4ddb455f6ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da394e213a5e397dabc0fafd1fb51de6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c446316864061d3c334bd02282becd4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdd8be736b78e309f44a08ea0cbec8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57627b9e90120856a86ed0bdd02252d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf955f4ce876be0b5f343a22dce9aa9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c389acfca227ac0b045b9d129d4f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502db8b96ad66d48b2655d43d4ddaf04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99e9ae59db29de8a5a0d661c1ebecd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06906c9a4db8ff628747108b0d97c676645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d784256b7b3becc27333d22d14118646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cd633b916b97df85f276536c3beeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f2e412cd73851052d02c615f6ef54648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b37ca53e1232b6da4e6d3db15be51a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c587c7b4c9594f1df147d2d76075b5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c0f09767e2aa8d619f528a5262722651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857d7a903fdb3373b8b707dd1e10356652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33815759389bdd307592845f31a0fa88653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb2d74d0f5640eb9d2c0ecfd89d9c6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc76bb0886206495877e178aabed89655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62419b4d92bfec5ec7867299504cf4bc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f1cc3a327e1d3c23af63841d539a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e7f1ffd2a0b0dd7a1a8b97bb781b4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188100bacf75d64a22ad7cafdc39854f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bf7086f2614b3ca7681c72e1a9837660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eedf53923c134dcc7c24803761656661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079601a5b613c347cbb69faa6b1cf8f8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e141cec72c7bd468f09e51641f8f08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d0fed4b1ad79a5a6512e60462780d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7126b2d33c69df1ab50080b2dc6bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86694934ad68acd8a8bb5c0b5ead5d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcbe3a53e570c6c88b393362b9de39667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b11f8215da648281bf850640d27f96668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16638f794495bd0f34da479ee4f4a468669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821408de38b543bf9afaab8d08da7423670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65354520d35d23b1a11c6b8324db8f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7040aab875ce78e71f3163c1fea7b4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bcc63d6082cc1340f3805eecfd81ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc738a06976197c6fd095ca8a8fae296674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436a2cee68aff661a6fa70b616c8478675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483d14c9c93beca8f76f0848004a168676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421b9fa6ba28ada34d5b996d8c69404677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c389cbfc7e25d63a4513f8836a2bf4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f90b3f73a5b06802e5873ff115b36d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4b7cfc5dcef6b8e4f6ca071749d97680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193156efc1de77da814b5da97725f54681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39003f699b447d8823e962e11e2aef8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a487940ca87bc018b3ea3bb3af00a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8e1c2b6f56be85c104d4775e874b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530ab2c59dbb4b52ddf0dbd79f56e4e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cb39407f782e2ff0a936eb6cf777e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b634d37cbd2164a95d160124962678f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffcdc0ce6cf3bf38f92a49ead94a0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510a2b6e96d7ab056447d6de132646d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d3164e8ab36bb38874bdc94418c58690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae66efe968b9a6ebd44971409e870bf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4efb0f698c072296be6e6d41941b08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf20410d17840e551419af8b4f5564693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cdabca8235b13ce760e70b901082c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d1843f8d5115115b8712d0754aee6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37643c426292b4eee2abc337204ef5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b601a36a58fd65ff4c90a6d039777b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9ca8e2d4bdbb07b73cfa24fd69b99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24233834ee71a235827dbcfddd69d61699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28db378b3f11cd2c8e7412d28644fd0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab39fc8f247d9f73697e8f2c7b879b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf39fd41ed4e6381f0dc20946bed61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b03dc5eb71ac61f6656f37c83d379e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f7b0991e625f6c4b196b73c7ac13f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a901eee12ec296e4aafb44e32dec53705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6746863e1d418115625688aea6a3ec1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8efe2846415aabb8e12bacf307a3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facd129b2ed02806164ee90bbd1bf7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0acb976220239f13b8b5a270c98cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dd076ee2e685b03df4cf3f466d415710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47fa33d75942af093afcfe0e3517bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665b9b183e28ea3dece78ac264bab1c712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe8df2804f00cf885fca4967813d901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ced91372c9d5399b6afb67c3acdd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1178f381fea373832ac7d52a8bdffb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa2fc8fb39c5a0b4e404a0d8b155af4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bd160e743510180dbdaceed4d012d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e24980264d33fe14aab6c60b35dafc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fdf165ddefd74e38388c65aced6757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017027d032a95e0f0dc126f28098d5758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11041ba8e3b2457b3e215b5635b4ade69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e09655cb4a55e893509b74dc7b14010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb92c9dcb3a64b74af6ac171bda1ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d20706bc8b70c71f953339840de712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b60a1978c83d445cbf7a4c5a0b9bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4b63ad34bd88487e02a387fbc66e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3aed7181668f2fb2bd077025d228715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5604c1ea2eff60fb0ed3ba2aa67b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f61972bf44cf1c9d596c59c1594d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda6cb5524e2199642109930e3af9da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8eb39abd5ee51420261402800d75119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427eed2472724c4ff5b135ef31879d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d755b383e21a7741e58defbf2de221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0589c2f1a142a39d1799f6aa46b8ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521b16651afb45d427abcba32ecfea123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60052c25092383fc5675a3e255544ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f4ca9ac5c459f69c933d0d65868cb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54edb6150a2acc5c6f6433e63425eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef954eebbd44ff5f069186d965a77ad527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262c52f74788f999503f4bc038f71cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70346d760f27c826b14cab12b93e3ea229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148974cb45cff4244e2aa0ae2887d1d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9f96c90ef882dc72d66ed44fbbc4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af59eb02615293e9b480d14a8b7f15d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bc6857c8a0bddb6e06e25c254a3a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f34d061e3124f1cc1ec9bb576d32e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380972de9c3cb942329c2d3b3964449035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9dfea9d708d380154cee90e0b27ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b992a7cccbc20e62128964cac61ace37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a17bdee8e391f0fb6a40d85c1d00138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd599c7ac4911d4199f5b403f54cd3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b839aac30c491f423160e4b79bf958c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc844ea798ba1a66f6d9ec6776921e041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d4aa668dd42cfd0aa415b2479901342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6ae8e238d1c7685fd0070f4cdb5f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d050b3d7a515898763644042d1491f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47914cc7bbc52c1fe266d27ec0f04cb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d1677d8a0d333f1cd38905a16e06446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44c3e95fd7992d756dbfac2ac7980b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e440ecd6fcc45e63cc60fca2076e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02cbdcc21118f5b9c8204a9988a48749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e2036243b66840c0a10d011b6dfdf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad28e9f7d1b5236df268ee2f6ca5f74951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c6efde7164eaac29ddc7183ea232952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4fabaced0fbb798fd906c8ae3cb7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3fc166543ad9124a5974c6a1f856e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629864b0a0d6271dc3206c0a130656755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8bccc41fb5e68a77dec4687896d7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c47a5d025b5f1ec2030bae157fdaa557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1616b27fce64ee37082f2e380435fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30716c436a8eae44588e8914c991ef3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b9d0ea85b96f2708a63503638d77a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdce46c1cc959eb481a1435544410961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c0c0e5520bdc9967ccaeea19c011b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda83b4e53b6a10ac376c4659b4630e863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a50227ebab3af166e47987d74f412264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe12efbaf4195b0d97186cb671611f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e836388ffd1b84946587e546b98e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daf2b98f6044493cd54640752c820967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f35efbcd2e9007ffa5b6fd2a5ade868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7d0ad6d2db06e2b0ca904b2fdb9be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d33616da8760def4fd7affd693bbaa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec5f3ec1f45f8527277501c50e84de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050353d99fe4bc24b63ddbd0398c1f3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c982a2bb30b06e1cbaefbb666690fc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a238455ef0505f5fe998e38f4e59f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde79006c09feb5859f0486efce1a3b275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a81b103eae422e63412ad62f3132576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06287bfeaa8961a952d438173854fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5651b80e5e7b560f1d4ac4542111ac978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e960a52bc45597f3c70360b061e12979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddbbf64908259cea833a3f4903ec5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ad71d117114a08b30e154c223507281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7375f2e1104fa8b32333e7add00ea0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e082aff18f462222643609f9b88a9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6f9efbab56ec3b0db1690df1a1f5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db71fad9fe72aff7f3be5b92a12db8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca988d9b0856422d9a3a6c5039bd3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978992269d0a45793edc7c61547efa1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086897ed5189223bcc01f0ed7523382c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986bb476ac748e9fb884156cde625e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebc038267accad9d0ced0500c95e0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f09151293cace72a67ca9a02e0a86e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b727c2f647073054350f63a61b6511c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85644473754c0ebf3b61334edf45458d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab5d826f15322094a49ee197ef96af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a511064644e5ad2084128a23ea58a5495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac2f699583a4578681db8b4cd822cd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005e3256206b4f9dedcd4814a9e6c2d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2487d74619d67d17eb5a534774bf2e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4475298b0b98d5535a640afcc1cf5f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2f42702ead7fda20ddd5b6415a672100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deef9f8e0576b69a241f67a2920724b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82554c551da8b02f22cf969948b27b32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb71ed9a0652156cac600a7c2c9144103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64e9a56bdd46ab89b7e1d1b3759a70104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d213f591bc48678a0d05f8bc515a43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccef91ba2b3e7254ccab5b07454a7f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772ead293db5a06fee0f7032a78187c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6469177792790577ea3236afd87fa5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ee8bdf979820a4738f0c24e3c79c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f707b78e524e2d76b9781bb1ed18c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52852324645119ee35e54988d1a099111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229311a87e16f81e62d97356007aeb20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81508634b4f6de0e5d090a9472c6eb43113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bc9bca0ef7d36f36ceb363335227a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ce6753fdc364f05b7afbeb871ada6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f44df3dfb4b411a5647a59cd7ebfa1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f66329c030a7700ac9fc60af417c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14506c204a9d5695560bb38fe0a5db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b353e4eb382bd9777c6219383f6b81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5084b179ef49b43404a585ea2d87e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b99f31712bba5a0af56ffc939045d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b341e4d37575b22899155ee0dbeaac122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145157abfdad2d6e174b3da65d5e14fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4208876f7f87eac52c6c6556ebb99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126c54ec18f7f1afdbf08996ce931af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cfbc918180d91a3aa898f4f1cd35d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcc75cb70a3b0b460da1ce13d581d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485bd0ddf285d3b4331c1fa46a28491128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a405ead0c4b1beb0c0861d8ced50cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f21c870c9e2e2784c85af6d5d32d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48851f0e403d189647109ae4214a977131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb802d6299147344157bf9eb3e8fad4b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5aa95be1db1c1b485693f85e173cd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e749de8e7662c0e952a31a03603ccbd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9baa30b77e02ea253f5d71669c612135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf91626db14d7633ba33d528aa451b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb41087476207ba51192cfd57d49718137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808b1176f21eadc08be0949e5278969138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10888ec1ee1cf12ecdb4a9f9f81aea1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaecdef8a7347f3b4d8f32a1c162245140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86754874427845241d68f202ccb3a468141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99adf73f618895ae9a18da3a393df81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814eb2797394dbe0f7be42b38bf87b2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a150b41f59984355300d737496a22dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d9a0ed925adecfa25e68b3ab2ed77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a781ccab36426c877d2b556bea9782146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095abe95011a39077ca2fa94791b2d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b01e36636f63d11e4b04102c0f2750148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3a8acb4c4cdfc0b0a9876cc9ebe72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654079df71f914adb5c8693c38254150150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be4b75e5e7ad244d2b8b9bc2dbff21151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba9ab3bfe0069048dfb37b1bae0084152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f44f00509e8882a9cd09d262656e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5e1c71e77366d474f4261cb348cef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12581ee2acfa7542b6420a35b7a37339155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6fb538673f89bcc7776535b3ff2dd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae5ffc92d5179fa939ef3855c10d72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1d9c81d27c06db294807fcc6b7b9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a647ac7e6f8fdf3220bddfebb554df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81fa74df963cc52f33832b5ec1d3e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247758576e3ace8ad52d7308b43e3ac3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd1c24a184b36df1145ad148478673162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98428a7318b27aef147a1f3e2af9b501163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f33df82aae160b0189576341d786cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224de7dcf03e4ac169ad65b22c30892b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081bad2afb07fd0474e743bf0efece9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5d1ab829bcd7e65946a6a9bee347d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24d92d6abce256840630a43ef54392168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24eafc0213367759fb95b756231d4b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cf3e27ad05d2b35368e56cf489f3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93648ee3bdf2343599339876f0369d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafaf4c1012a676dd4b045041702989172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a7f82cc95689ee28638ed2e1b9e65173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142c35ce5753f7de894eb33b89d4905174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb7a5d88877a164c037e877fa6f773175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331df5e69ca9e4591440446d9d8ecd5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3c097828324243d9e75587621afb1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d962cee010dac6d59ad4b963d547d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600697bf12d701acdbd2201cdf8dcd1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5139e3a89ba03fbbf0ad5aafa4bca1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c412ba5f56f60017b7c59ea277274181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57309d9f7cc37edada9eb809303279182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda7f98a8c90b80273b9de991a4a59d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9730d7cd5bd6033f8ed1109786bfc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bc5ee3d17b383aaffe813bc0f99fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183e24e5c084da195c3166ba87057c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7963edd7124003e39268f5876e3b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065d9fbf747fe17c45976328eb6ec28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd5eae4b556097b27a58dcb66562fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6307daf64840ce24e7f7b7af593de8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954d10f6ab3b66e499ebae4d618e750191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ceb965024e837bf50f88fe58a5e511192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c8ec38a42289ecc0ffac1c935c9aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b34031adf9eef8ccb31411429213b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4992d98c5f98b6f242d95f91a75332a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60be19fa6bcdc3e051d3aca7057494f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd4d58138be268ef0022845df4c618197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f187d29817ed7a20c703cdda13cf0b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54a358914646bbb439b3af20301304199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b25247897349b44a6f7945582dfd8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385bbdd9cecd75d09301b744b0cc94d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbca914ba2f202dee811b4077af6a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf462ef083dca8cf84a751b1fbd406203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1897854bab02ca9100d2c008eee9d79204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83fa092a8031a7e48ec859d31405a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30640563a0f44811d14111acd07a77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b299f36359a8f95191184af3d4275207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cae193a4b5be49a0ed4b1be9bbb52208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228c457adaac567ef26f7a93bcf8b89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9fddee5f9c3dc068ca8912709fcb6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e44dae22b328f7116441bb567c709211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be611bde8ef315543f79d81723d29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522a2bc90007d807eeeb649ab2cf8dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1622cb5cd7a9a159e678f641b6ff11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9c92d2ccbe9c4a06b589a87ef6aba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858f0ee76ad3b74773dedcfb54ba174216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b22bb0e33b70aecfdcf228b8806535217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda6a5ada52800904e61e766623542d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057e01b89640aa373b709e7e482eae1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44596ccf96221d94b379910a7279aeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e38fcec8cdf3e1d37696cdc14cba6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e350f3c9c4bd8efa8ba737497d84d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9387dba019ace31d17cb4fac39b7fd2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bdc5f79acf7014fb9082b1bf9bf0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b1ac88fe5b8273d553561b69c9e83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38f6356f40301c2592577208e2e094226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cd4cddac7c4ca234e2ead9781f482227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cada8d074bc446f6793455cb0335b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0ca15ea55aa6a73072b3f8e805c6c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f1e53d41b26d0109cada62caadb5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84773f5f3d18b45a4f73e4190d66648c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf3f67589e6ed9ac98f3dc8e53f256232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453afcba2f9f79430776b7b6c93d8bdc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df2024b083f41487a657c6ade1c7f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e87e768635bc11818546611cf45ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbb53fec9a78aa367e2bf289e4928f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079232dfd780525fe920be77cd8344b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c70934ad71b2964b1df51f93d6ebe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61b4c49f616a08f292dd44f0163504239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23797b781a03a091ce665c7d1929f0bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4a2e5d53eb9371d9e2b46c8eab1cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107778c4627af47f41e4596d810a04c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec901dacc468a34384271a4d66e49646243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606877fadce5b9272b9bc77008a81019244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b1feed1b494353d3953714396e016245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e1dd3e8dc59947230809d60abe973246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9cf83a6ca3c3a302dfea764043e7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e76ac3d073b925357b9f28424211b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a86e281660f423a9586d68d1d3bcf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b0895d9a3f48a958b47eaafd62ad0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c305c0f344ce5d2b0bc665ac87b450251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c57c81f290152b631952cd29e0182b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1353d2985341467e83cb5e653a03205253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee0cc672f887ab73e522b145dee7ce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2210f929c06c94197aed38dac6687255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bdf163b47c00fc94c686651a8ad37256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2928dbe4bf7c652a2393241deacc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76166a2e7f8580446a54c7143708e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b127f8ade98086ceb83d2f738574d53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d80e71ce4b0c5c2078ca5241a5253260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63b616f9e2bcb008ea8a8500cf3550261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617a07ae5bc6902d5543887a1541198262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110d7ee200dc90d30d36da5a3c1ac34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8169054c28cc1f0f91cca214c2c41e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81f9d9c605f542bf4f1819b03aea6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf92ad05ae9b5e69e4b8c16b25551cc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f13eec7af0604488619f81bcae0d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6b683be7bb3b2166f5ebf053bde9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c34a41380deb17a5a13f17cc1c1b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675a084138a27cc3bafc7280d8455f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4998eb935ee874ebab247f3238f51271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5b2bd19d001d5e1e98977466bbcfe272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce5e98b0b095a8142ac10da41b34d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb7b2ed94b558d16b6f29e2b4b91fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa5e9e89872af1ae35e5549ef76f26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03202bd2fcf0e6b81ab7b669513d2b6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e798091b172c41e5a27b866d1a4633277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f0c9e0ec758b27ce55ad9207ecb9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a7b0f03bf204051b6c4b09f092473279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073042a9d9a031579e9de060533c0a4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d42b37fe9fafae97ce5f502fce91e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57897c877bb6c4b6dc3ea49f4a21cd24282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd32e852fa3f1817d1fe2c1fb9605ae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f526202770d592a2af350c9c7e6fcd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887968cc44cc6e4039982bee5c018618285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04a71c913177b9d912efd234d0c87e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac030ddb6f54657514ad5e949e855c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07cc1c2e321a83d5a15536a2040fb4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7065b57f65ec52f57a3d6907e69e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3529b2243af47b8796f723ac4136f15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc12cd96313e6f7a32ba674b0f36d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd16a1117c3c2614416827a70add579292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94befb0a5fd76f937f03fece69a4db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa436f2d2ebc2c8f8441e7257c77681294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396dbffc486a06a9d4c5a49322525ce295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f126a3b81bc6d95123ec0bd454828296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65a288a48ed24284004a6f5e450851297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252af46b329b215d69a6814c8d5afd4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24789ee0a1caa0628ab6e6142292f0aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da03e6d4ba2257066e26044ea8d80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b34ea06d86e35340653e2e6220c35301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a83a23326d65bec6468f63d9a9491c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb53c2163e325e89d29e601f599cf58303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7464b46be1b0042fb6674fa6772b78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055ce6648a27976a49da8239d2521c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2f2add2d2c40b4fdc6966288e7efb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb145075dd76e69b2bc6f4516b3e70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a4e843fa842ec1a1fba3283010623308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3a48b6a34588f4f71845fc523258d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f663fbd9e95a13768a95e96b6da18b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04307ca9e8a9ba265dd9fd42a7d7fca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3487e3ecab418b6f0033b095a49f42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffec0e1a3d7ffc00e42bba855805094313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfefa1970e17b7b8a2eae7e328fcc7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dec6e71b63ff6d1206a5dc615754c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b156c245d3e35a1b1400de758c28ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad50f072721f0d65d6b6a9dd780ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137b73333350f0f5989bf1c266d5502318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f630168e4a6e9efe68b20d5228e5ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b053243ed5f0f3c5e2c97c9c9220b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d513770b5fb747c9ae0cf969d5a555321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86282f74da93fa80f593009f8e11ecf2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c015ebfcd98f08fd3f34dee1885550323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be7b469446d3ee0cfad8a58affdb50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495fad1ebd3b9d16270bd9d7fc3ddd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340b18dbff1f34bf3a8d13cf344b300326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759517bd6dbbdd30fee9dc9055ecbf2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afaa657e152d45504e419ae9ec217e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c481aad56a35933da1c8eb105522c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a80ae4fa53de2051e0e4b0f783b42330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01323ea505a8acb5e0ac1d2817c272331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d8f9e0a4b18d764cb65533400b38e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c010f139327a6b313379fd3ac8ca56a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3e050f8c0a7fe8166fb0dc8af005d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf7e4e0d7c215839d068972e933a2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34250efe9265290f84adcd30881718336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c07617417f4438e51a1fb0ed48e46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d2d68026836333ca8d1b881b6c0d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0e56824a2a5245544ef239e3d1078339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506a3d20078b1a3b4f38facd5c9783b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6da3c0b6269226af624f5b096de20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0b1696cced7658d0876fbc19c79d8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86848b01c3c1f62ae3450d29f868567343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aad4ee6b57844721167c8297408d0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09169d1d65044b4741e0f3739e06bf3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9dab3fa01d91bb8f0ed4c84cf0026346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41229920c5423f0a8869044abc2c8615347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cfa18a122c58bebca018d806b8a40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa010c20d9a774d9e5ec6099bd8fb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eb5199c9dbcc8444f70657f2224c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f37f3500d4ebf69d4a90acfb2ca96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d94ae82607bd156851c8afb83190f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afc17e4ab573f6cd921fbd7e009cf1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bb729ba51141f4d39bc7f0c20ad63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97683e2bfe6ea03709518c4e901515355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7babfeb95162f536cb0f138b5f3c6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159106277ded73d950604df4fb27696357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3defa254ef8daa7833c65891bdbf7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965514138a769ed2da7e24688914a3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ed241f1969d4c8f1baa25a53d3376360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00dccc2447cf4622767b9c5d9977661361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6183d2894f2f5608d4faaf36b6d79c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975f3fc45425650ee653192c1ce3c30363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f4898c7a5c270459402a08f333d7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfbf081896f5f02a5090a0f2c86380365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745bc62b6265b0b78d3f7cc065ae269c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c7dce58bd02bf835695388d29751c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f63ee4c6104dfb11c0a9a8573aa94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6d1fb09fbbee090327b3870860618369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfdbbf9aecc577038025275c977861370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617efecc64671ab3e03d962661d73ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a68ce5ad82ffb9687756933362d61372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f033903208823b2a623b6e6b2f341373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa70cdb3c3fee4cc8a83284217afb2e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d6edeb0626b4f9b1966694beca766375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7444f1964b0f85e3ce79df52b806c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf0a901f4908df7c2184c236eb2c02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f6b7981b33d2359a2f603a8d18ffd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec0a18747f5b4cb0fa3eb77a8f1fd9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb78d9c9762e98d019acda872ce5ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a76bf4c28cab39d5caec685126a35381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb48f14459dab2accf68c9f6964c7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425adf99be08c7ec9045c0a0c172fec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce88a62fc487e81b4a727753ccce1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070f53d85783c0fcb1b4a04f3ebba38385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1112c6fc0bd35bd834dd382ae04e656386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806401bb153dfc13dc3c987e9b6e2f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806c27d971a229d47a1555948f1a3f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3d952873f184009ed0c236e5df810389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9d14799cb3b59daabc289f9209b4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fabd7d28ee4ee187f5c0343a575135391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aba9a423d1261816ac1fbea1a51845392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678666d0fc783ae2c99e2502e8ee124393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e248b94076a2b411d2a9ceced04f1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfa68ca611382da18b471584f57b5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fbf754855b2e23a85c05008c51a02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc41e2995495e8fb802ff5168c0a44397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f858c3ca2d9be832a1d182a7500a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d0bd1ccbffe3e1f42be60c29546ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db1b3b0a7e85cd6c8769a486bdf68f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee50de403b638d5fbfd8916fb7ff733401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a007f1a3cd16ab26565151496ac4d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958174aa2191df8ef7a3c7e6d24cf9b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642fb23524d9be2a6bb63be70b73b09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48131a0f209d3869c65caa72e8b14d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31f8856568d007413755af6ee6cee4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82910f889f98bad497f5800aef02c26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665c111db4ee791c78fa18b4a43dcd1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31050c64709afef589b574c2b013f8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6c323cee489b1560d1674904f0d85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fbfceb317e83cd3ab51c0be9c2a0f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9460e196ce3333d15544ec786413d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a9e641a1781ffb3fdf80291925c5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ca93122235073408cdd388841ef57414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c68df893a44b73359b915462013cc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f2fd2a149f862988c4934114b18e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b796e2001ddfb22545742f33d5dbc7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66fa2e0e6d2c3f1fe8bff561e57b1f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b4320607a73f2eb92b769f4bc2125419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad0883bc78c5e25f3caf738e622244420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326fcb768ca2a51f4fcdc2ddbe69273421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc5c0d09bd59d9070d924f131a5be7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8ba13362a63a8c28d1bf371b9199c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc5ab62cc60ee0c456fa8787dc959d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a389d5904da13528281b868657cac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1c68fde8f257ca7d34f15ac41a892426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163189feef417537194e462c874ae00c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb0c74b7abbd65c148515c0a7f1846428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556f521167e8546f059bab2085e4e0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6d7f02e3a09cd3d4f6f59fb7c92cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462051b5e82a25b45649814467b1b9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4e9e2bd87f046a9a479bc601ac759432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737558a1a5602afb25b9b3f3852699a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b5d5b7d32353b41a614768a93ea86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceade4569ffbbdbf4555d19e6d67ab7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedca941336b26a061f0b42787e63af5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c6ab694f76788ac25fab85f78647a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be1633c5814eecddb88c829c66ecfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0084c56afedeffcd7654e091168773439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ab8166be3d9433377e5ceff4b69ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52291d53ee52827fc9f524fb07c13b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2037f0571be20cafec8a075d4c671d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7db94ee332e51c88ccb7781a61c08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaeb6858550337becd72ceb642b4e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8eaa0be089c410e22c5137dffef856445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759757983155e740cd503f1d89e518b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456fc8b8196e2ed9c52a4675fb4f526447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66e944077fe8f717224e14f9d5fda6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82281ca6197253adba591439a9c35bed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb331644720efa758be7162188edda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ccb54da2a810fc95e0b0da94e80bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6a45104c59a6b1472aa71a3319aca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90993c5b7967f4afd147cbb891d8747d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fb38838e7460c89b4bde2976af465454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153c0f2fa2b1251fdcf1003aa5c5035455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd313df6b861135473ce7444ab41a40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec210f2da617909142a6d494db5325457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a30bba148d215dafaf18ed9aa2cc7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69e17237956a586c65c79af94fe569459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92a20635db3a39c8e690348e5511fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4d7aba08b4e4dd913d8f3eb746911461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32018c3fe59d5db3b9e93474135c6452462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bc708a258e8309edc6d1c9e9d9f2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52a135d060aeddb632d44103488dd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa038db8f138422615199cb90d3d8d5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca22de00a62ef1c66b1fef0b7290e5d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375404ed76b201bbd185b285093a692467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02d28f8acbf9f6c9df89e7c970689b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c713b1439d81670acc639f3613c97ef469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f74459a27f1a22b4e28992ab9f3f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededdbb4a45cc84399c3e3c2244b7bae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea915e5dbc1187c9c41a16c4b691887472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd71392ce32ded0ed52916c6fc79a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd7c84d8c3c2485a6278ebc4ca788e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf17ac2610b58f8333b3a1a41ee6916475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe88d3fa4dc61c6070cc126b84461b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3b61202e4b75512de35c793661057477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4f44711259f74fe5ee73565c1f6f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3d81e57fd77d9ac22714ed9d1f554479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e2856f26586f7a6e8a36879ca5b98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa9f167fb4c9b8582d0a49bfca4217481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eac78b18e509b17e2b051ee5b47808482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46810cc68d7277416be85ecbbabfd225483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99255cab2266275467bcafe3ce24b67d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f297be915a6928e10c10a2f46a6512485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94216e57f4ac2a9d8e229e8dd7cbd098486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d50c0a883ae2cfd54763f2488d8188487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c82fece24460ea5bd961ac017e7e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c9ceefb60eedc4023a9c95c728075489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aed3fd48f5fdaf7eab74d8f5f6c12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f681d6744460c0183ecdfa2662eeaf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c2d765f1002bbb3a0ca30328bd172492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede30011028fed70611ec2e0ebb6f4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a37b08b87eef50e9bead0e086072e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d43151c0646af1b6476433de09a1c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d752d6aa55699b290b18625c3b9c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff769c8921345b1dd5def678f3b1b86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a474b1b93731c8b57c0db511fa64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce5164363ea71cf3ab9c1eb1c0c0f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88254e0e0804775f6f7a0c91a22c68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04838cef0d5c77c533eb5a8df89fe1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c9290eb9c52414ebb33a7bef34f2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6abc3b4c76bd75cf25e1a4994b60e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d19a0b286079ecb4d8b1f575dacc5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db10979c82dbb4fe88501dee0b3092505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c75736b25bd9c7ae454263e9128024506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c7ab85c424d51c04811a98100463f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e49b90b27f7e1d8d54d1f21b70878508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a144014d8704903da001b6e9b979c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77dacb0da72baea2351c0cc6e457ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f081cd878502ab0f64f731de75d8f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43034bc69c463a5dd1bd3653eca8d00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39f6878f99b018b826f15af32b31e5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cff72d04882bdf302c959e294851f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7bf1e5a8a9390391f7e052f6acd36515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cb413123e43b5786792f9264d8b2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b48ad50c4618db3baf1c78233c301517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d002253e5c05000ea567470e782eb0e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb36f1111f5d8d4caacdd455dd38fb2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344afd42facb7c0aac0b4a8da520642520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29b7957bcbed7aa6da4b43fdb237c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d328b9bd53df652e03650ccacc9031522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702247c82f07d668b9e35251e641d2a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb72659579a6809c8c03c90e29adcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca43901b0f5e69db22ab05431e3488525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce818145cfbd071488eb328a0d743bc8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb6a15f05974e663f7e399467b8faf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940dd6e294d2a874edf127f88f5f71b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d44e9ec1058319f4aa837a0b41cef7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371a35f4fb2627b6dd202410d578d04530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6505c216a789d1b6493be1b9ad3dc4c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308c7dc3d197d63cb82454fecc1dbe1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c13e8b6c37c96de9d8c315ef044d87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b378de3f2d8525885b5e8862a3348534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc333021d60d9958bff263a79c6f5b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e576cacc8f5f815297d2ca6b91f766536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311974ddeeb87df74b73044bd28c74a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e60a754bb52eda71eeae10a099b13538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbd85a5c337dc5873b40e8c0ff81a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148fc2f045062c321df915e30a2f490540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c78b2ebc1036773edb4232144b892541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fbab81668de31767a8edf8293892f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf2fcc5abbbd0c14380669c11d8342543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c2d612bdafd21a3a8525af3cd173b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f51f29e62346100074590c167be289545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5721ef15e2b818718308082bc44d201546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6883231bbbf3bd0032d2c555a5c97f2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eb926f9d40a0581f38bcaccc6afbc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df93aa8dd58c1703ec705bc06bea392549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba30f588c74d4c59f2a7f0e53dcc06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d9fa67040edd8eee07ec3585b47d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1fd5b2ce9ccb136715708211a673f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d535bb6e40b0d20f5577fbaab65cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c15b6d8b74890732ccc85edbdce291554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed91f756362758f083a46841382788555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe37624f4b8f6b239f71744324871e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa036695ea43e5928d2165c7b7cb2d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d00db9c73432cc9dc00fb104e30aae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be871f172dbe640655c664799b925a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2a70ad0646c04956669a14a244d0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29bae321a9af8ab0da64d977b94103561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43011a388d53d20009a51c1b372ede0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc32666483ed0c1059c894587f4ddf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95a396fbac0a024dfafe5c3d23aaaa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211732be4bbb5232d40a0ef3763a9c7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1d2092cb6a1ce36476767d117c22d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b916c0a2bd57723f9fe251415e13d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e02c6ca07aca8f32ae78baaafeb4f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9de3208131d2da13ac3c4cc3d275b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da40bc3a29d1f501136cb53707655e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82324a9738df34f3cbd8e5d3ca522f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff693cd4b9b031a2bb54c55326c9c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045c94921a11e7df8e95eb3c1a71b40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7db369fa1f9232240ece9bb014a3a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb9a86c8c1c8e0060db72e8db7ac61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f4fa678ffe26120df4e24552ce49b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3b2fabd79a25eb29d70f055e01523577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab361d1ff9bf6542ee7c30c935ba9fa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b73dda549e10dd0e704ba986893f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767103defeab734a4e41cd19655e3b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8c447bfbc37af448171f16a64296e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305792ad125846b2a9fc73d2e41bba3f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b71373349f98b492fa7321a9b4615f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efcbfa8076aa4fa2cdf1e4fe2efbe2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e790f8801ffbbac970fa813aa77ad91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b895723508a28ac6591e6124b73545586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f282a57ef50863e717bfa2ea82e826587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3022892ccfb18d38bcfaceecd693ba3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe421112f9ad562063ab9ebbd69ad5a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7ec470bb158b7409ed43d41fb2dbc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4bdeba1092db4255e3429aac3caef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8ff3de890142a9573b9a97f5a9ec4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288c28f4275e26aa5aa1729267750c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8abb753867fed64ec9e7f5010f9ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c09eaf371b89ff2261a9dd19ae96b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec874b0d99b1a7105e2be6f2ee8a5c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdb523393d44f2a5733c0172d77d60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85634c64362705ac295df0a7953b07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f61fc749e4d6c85d16af3ec6fdad69599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b4631edda7288c65c4f421567fd2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0a377c70f7944cd2cd27b89440a25601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b1640afc9811a7b08fbed0c50eefa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ab63a953f294e459330ee745cb04d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6f973ddd1f8628a8b984b05994fdb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac183b01d5fb644fca7766af67b68216605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea8be6757815d2bc70b2e48d48f991606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6a6c65bbe0fba0f22bdf05ce643ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18a6ee0770ca1be3d143af342cacaf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77be7f2cd08660c7739cf0898092c9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97a70422fb2d8e2e4b21aa15fbb1e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458033e49b96db017968522bdcfd5a7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeab837c12db37bbfb959991882247612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14289bebb7ccde300527a3f95272d3fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1d8581d57c60bb58d22355e84e868614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82008c014b8ea3c8bd24ae7bfd69b862615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40993fe31426c24c6fff4d49fe3101ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea189dd7ffa29150d5f661bac8d6f2e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813e9d8186ec2e7398c464e85973573618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc25a181245f7c0c499e82a323b3069619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf890a9c4d00809d4d639abc55ab43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd5ca1193568f0ae47aeeae2268481621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787e32174849fd6e3f3c8a27dbda831622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c614e743200ff83184517ae9ed7fb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f5a6cf1e6ff3add6bf5423b90cc55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e75c59ce425878cc42fc4abd690a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1ca0976d1c22cd7fd934810aced43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23847d9e128ba45b05c8aa2b51c2e8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874f3523060b3d075be8fc41b9bb1ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5f458aa286b9d0d952f9d81df5878629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc72d452d1b274dba3b43268e10f55630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1859a9a86f59d2dcacde603e9006d01631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a38dea10520fd3564674b003010526632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732bd585d6ba4a5ab40281523e20e17633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a84927330df76327236105d932979634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2992bf0202d05b476f7eda46080d206635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b47261468cf835d9dc42727b87537636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08524b89fb543a5129a4774c7a3d0ea6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a5fb9d9d7a2e8831d6fe77dd2be88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d64301fdb4484aaea8c1bfd60cede6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c551a8874e9bd37ae5e7c29531bc06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ce67d957729c389b76f3d4963f74c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b8f0247bfe2b792ef01ebee33e7d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fa6b53c2c61e5059f3ca036fb3476643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f95a6562f98df7cbefaa5bc79cdff7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1a255453b4f6bd180c778b39b68b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38a38e5d12e44d800e66953ee2585d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0f74850d6584e61b73fa193344134647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53529970e20d905068cab969877449648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b5a367453a7796d30fadf721e9c21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0338e2783c9262b37cd2a00c73816650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c192548e16d6e6a28afe916b7baf7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8692fa683cf713f0705f1d9e14859652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125220cce0465239a222bf60f554c56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb602684594122749f72619b49065f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86e4e84cbe70a406cb8d89f46907fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95025422948e907d723eeb0bbefcb3ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd88dbd20c2cc8b01b2c466e3508026657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1faf4da580b2b6217b6e4bb7c0808658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629b0a1b0a3a88baac6b1b709425352659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8404e3ddff6f0370bd6d91f142c30f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1703005f7a0e723840ca7cdc2990c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b81b013844083fdbeeb348426e08f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d731eeb1b7f2339f40a3bc581ccd9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8ccc6c24b89be535c7d656f8446de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e57f3fe00edb2684b0c9c366fbb234665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1274d5d53894460c33328625d55a89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f424912925f66fa88294186ab63f5cc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2881c94b408ac28aae0699938dc38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa67cf57165e2d29422e1b42d380b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07ce47f7169ec72854376c9b5f6a88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3618d64e484cc1e1fea07d4d3bbf487671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ba563199cd1993cbdde592e8a33df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048776c8e59ba43299bfb42433f14628673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e505547df4a26dbbd9e00f022c67d6e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a53e8320ec591363221f4b0d6bf969675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165c6b825c1ac6ee3931486afc48dbc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddcc69d67827dbd1b0d12d1f19cf6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbdae5138c53e3f8bd448292730ad7678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>