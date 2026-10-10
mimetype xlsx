--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701adae1ef7d04397936f853eea5d78f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42fc692d5d2ef27ffbd5c3c49aa11d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42506c24d81618e841a6ebc207e1ecf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cb2ec908c678b87b810beb2248da44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5faa45653093150e80733a4a231205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdeb580358aeaa28218b8c35b848376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad676d592dd1cc1864bb6d407fa13ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c7db61734517585465e356286031d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0dbb81a3c8a4435b5c182169521b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce7223fce7ec379c51c97feefc6d1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a564d309040c0222980ab419790381111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b08837b6270e6463e25ba6fff10d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ccef2e9f983ecf9b25e5879fb643713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c19d16e5674b5e47731bc7fdf20aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e74537855dbc17258cbd103c202a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0da139b2c4849d8c549764283e18116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674cf25765e91e312867590a6f617d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05dcb487577cb2f03d8c18cc3d5ff618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedc2426895daa7f142b6f17406f2d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7899d440bac5d9adeb089c4a8b33b63520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdab9f9d4a6f9c351d07d2100bf175721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cef7f734bb37395f614582e19b765222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43fe02ec48bfb465461e04197d82a323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb95760efd581eca07ead944641d3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b6f32fb253f3ca39a1548c727ea8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1c65cff8db8e4a191d4cd180c145b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ecea34290571c932fd2ea77d1ce6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a660286f1b4bd883f3c865d882a84928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc140eb17c4435060d3812d42d789729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be55f5d408c412063141cb5f9f014c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb471b1db8fd44d5c18ba8e97f76f3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d995a5550f05b545b856023d43c4032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6b4369ef248d446c296f7af7dee6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dffd8319d2aabe108426107da6164834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe86f399156606ae9225ee57fdf82535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332f0548d22b56af1910e10acc47edb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3d04c95a9c6832c960430e81b837f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b8e2b40b0d4e4ad3524842440bac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1390eac41789abc0c5db69cfb623339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7a4ec894249c2a4a11275c4b15c1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc26bbb27243edb0ad3329ee53c264e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a5a7d3bd5b9b6b67c39d22b7a385e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9fe5c17ad42b8c3af10a07ece87c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8713669ef8ea39e987e63c2374b70e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f89fd4cbbc3257c0bca496779886745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6666778961a07c9623d6b61d4413046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39580729a3306a8ec1a0ef4e5e650547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fd4add5f2f75dc3d0ffe0255f2c0348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5425356894cbf4fa56835d1cc20b3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279c5d014e30d7f426c824b41e2769050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09101dc9bb5d08ffcb57cbb7f5f6c40851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32501180897b4501a2d65ab254b5e0f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f3559ae9025fc202cd70703a02d8953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180bd6d78b905caad75c9f6dd480db954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0fb2001e540cddad511660528b6c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2bf8f126b414592df57c9a261e88156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68359a3808623bb239f7b6530df42b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85075b53e8110080ef32e385113cdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5407cc3cb3e832027e1ac0231a3cd5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3fe0838bb27af7396ebeaa545257760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0911bd2e2a33f296f524991af06a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfeae98972344933d4cfd896690fd7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2fca8eb9561ba4decc7df8e6597ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dae4ca1a10e25e7b2ed0081b7e11664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512870cc2004dca6d9f395f92fa397465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733f16f578d2063fc552e7e727f19f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c85eae0512397e3b5f25e87a385ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26746f04c039f20284284c38ceee10968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266b3e36bc0848448a4a68c313dc3e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd551709430ab7bfb47ab3e519709ab770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf9ce49ba9c66960775b83cf91bec371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad145e7d5f2a78ab35edadf9cc88707272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f46063bed956de98c3cfa694b73c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3ac42a3d1558236a8da45e034d33574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadcc6d8eddf2397036acd0dd1cfe4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92742ecf4fb37a48ef5043eb9a37aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf257cc42cd32492ef3bbcbe9d55f0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63aeb42e19e38dd4cf9040228581daa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac94d125d448e942be14ce588587fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0d3f752fe9ff843bd4c508cb3b18180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe5fe2641e8448732274d8b5978cd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4defd52b84393dde5eb8b064fa08fb382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5606315495d4b0e469e43fc74bb78783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b12169178fa7c9ee01030acedea3a684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557322aaa3f6e9071733f53fb2bc705585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becef3db9cfb0849ad4599b01367e1d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5e58d6333fcdc620ec5596b31dcf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12e48cb23efc61097fa3766f193c0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56e0fc054a6ddbbbde9f60a2f73b9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba617539f4871a8f768e303bf5c7ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87481e84bdf13102b00a81604e98ca91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830a7d71aebd5ba708ccf112f11417192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af453ec68d411b591247c7e7e6fb561693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b45c0f7fedcb594ac334d2b3cfc30d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502358c6f31d758afa3b6523234ebc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf806d0bfc240898c1586e9cc551ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180957a06280a68a7ce9e78b158792ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4275ec56e604ed8085751e86a925af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c6a7628f036d29dca2cc15693c09999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2260f0ff5c379a550d96aa3c2e2596100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153267f321d29c9dfdd493fca81ede6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af66b7e589e88938a191348cc67fac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8ecb0c28798fd1b3f220488724f27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7a530b192e375f9d5e1c215584771104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c55950a8565dfdd7bd8fd50992c2e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e93ecb604e926bdd379e37941da438106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d2347faaf078a3479c263a9ac99740107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dcda0fd7dd90226b09c31bf28881a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca5a80d2e48b67148a2f842b5c2a2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78213e3207d0bdb4f4b71661e31eb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d5760dc0f45e11830768089333358111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b35c3683d0ec2370204ef7a09f4b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e425756ffd6ce9734111479cb4e73c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d95fb457e8708643babd0d8e2b6c42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6491513121cc489d865ac9eef8866e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb704b02b6f40c42995174b20f9c6ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b772241f057155dc40c0184ebe8f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d109992fa959f05489f610a38334f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ea98a1534f7796585491538378c67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352cd57e9f3047850e8e68c087ab175120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760b2180f0ce50951428f20b7c63eb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b9a2bef64cf7f4f93537e69a30895122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b247934ab1567633a505c75eb79e45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414557d7fb2f3a14c8e0d2935b38132124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a1f3e87e241ae266731f02b5aec13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72743c30789c5da64a7add0327b945a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b578adb585e6d7e6c209e742ea3605d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbadd4cad551e0139ea030ce2a66d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bee9ae374c903470cd0417b3c590c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0651f93ed0978ec2eb041d784a9fc2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd688da1c1740d05d7a4ce35a19a850131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b644c8dfc2a50634dd72e4a528d3d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7caabf1a5643819996fbf7a3e086d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdbcad6cff7c609c1319937983c4c5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effbaaaa6ae3c5a1f8fccc2f221c1f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e5c4feece89835ddeb42e576be2be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5406cbb9437beaf46bc168fe014fde0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec685c28f30554e0e819ba023756743138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72707ba187d5b8e102756455cfc4a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4e5e7df8e37a30782f1b036deb53e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9fc97f8a35a417d0abad398d146d3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0ad4c99073041874638004de90f8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9327e1dc9d0a34afa2467f3f3f8b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bac34b4f25f2e8a12a683b36cc7b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2d4c263cfdf3c0c382841775a53a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec288495df0dc166dcb3bbfe63748c9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9b8b9cebbd3f324d78bebabc8f7d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ffcea8ed4769e6074a74cee0df422148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b344d4e819658f8a5f4ee9350da7974149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437fef0eb451bb917a30f842c640f3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eeac9f19202cbac0987e0ce5c49ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e0e943f1f583cd9d496e315c5c2f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4ac1e369e7a4bb3493c5519c1bffa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6390b3b149ffc7c5fad35a1aa2b0778154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35391b54a1833d930593d1153d41c0f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7efa077d5270b7c169cbdb0a54240156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d925ff47df705a6f1640f1fda38567157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4ce47daa772fc8c7311f706ace7ef158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78296d63b53e5fb24a82beeea0f9d0dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa95192eb7b26b76968a8c0beb2c41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a4795680f52680a66671470c32be4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df41c7ba23c848318a8e9e0e91d14c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901f0f56177d54931e38154c6afda64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7826327935091afe176c855e0877cb4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bc4594e27e13bba7bac49fe9ba269165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddaf341c14c260092b686399611ab3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea80b01d13487b1f8088b7b87613c8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245860b518f42a71d2bdbb6871ba1b98168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d93e37eb031c156ed0e08553c3db5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa5608226668bad8e072be65b69157170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6cd3021a945798b4d717f26c6fd9a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f647ac18a23b79da50f5d5521cb8e6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8e183c9650663ccee2034d29dfe25173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf3612b910fdbf3c61cd508cd1435d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec4de5644faab68340e5cfb5d7cf84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a6f11004ed3d419bdd41e07639e61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee301c824fdd237985afec1f86cd31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56714a1eec6dfda4f542ffd69233dbe2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a410cbde25fa26e4bbd81506bb406ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50127e09f10c3d34d2f10af0400b78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6ea8fcc1dd5bb3693570c24932c5a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b11c2c672038258c9d261d45943fdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798e915c757c362895ee0bf8a557284183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288689e3c9ffad6366ff67f5aef89e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eb804fe4229318f567e63761ea215185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a2ade0dcff8ccc6190de138f4d6b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3703749ef98ec74d8e99f332316160187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79710918d6725dddc19f5de1f9afef2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f891f1f4cf96881ebf2c2a43242fd01189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff499bf485b0755a253b5bc2916c708190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f4c7596fc78f7cc985960f9c41e28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaa6b3d4a8d6c7cd5bad7447525ef7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef256602302799b290dc0a81cc4599193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98df53310c67d2b276be3b6e55e31ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84263a2d6bb215fc7876d899e8f75aba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddd57f567e88e076c0eae85b475143196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a410d818f6be889bbc8026d22f329b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584665417b0dfe9ed27342bb6abdee16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3debf679fe4ebebdb0bfa15db465ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e45e212ba6ab3a003f3de00550b234200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acdaa755bc6c2095bf2b3a97924c87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3001cd8846647500750a06482b2e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99eade5111a08a70ccb0fc193570b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4473d3aa35fd4aa9c96abeaad575aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ae4f3c62a37203c667a29df7b852d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db011a48f4e19136a52e4edbbbff64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ca794a785f29456f7311d5cd55796207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f721a3359b4e5bbedd9dedf8822ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670944769887dd0f5cda6c3d16dc185d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc09c8fbde8dbb16007f57d8d7060d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314fdc201bf266247da646b27793615211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19863c8b31e4414a583714201c9aebee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f39b2ac86da3056c3b6698eb56a09b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810554685497b409a570cbcc929384e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47543f7152db0c982e6d22a66c105dae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae666082559ad39b8bd872211a9e84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe795644cd3e9f86d3abca5c50e9af217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020ad57ef7ece7e6651223aaa68a66f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f13916d198373d1c800e3e7017476219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a0df2c379437d5f2580fa5e923e8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342690216227c3e65dc5971e5f55e0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb812391a8c6a4708ed00c0d207513222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81057aab5940b4a06b439211bff45b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce92753bc60e7e5cca439670078970224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43befca76bff9dbbf90731e4edcf3779225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c78f98126dfe943de82f1183f84a3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d40b67d16dac109ee6f85ea6a9c74227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6156f61df7b5987e34b171a4913862228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b19aae8b1620c20cb9766d08398157229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9112e6aa6582a1d95ec7d3927d761a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08971586db66e51638be3ebbe270f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afb4183a8a27238c3a63eab844d0be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38844ff4beb63ece05dfabca4b704d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb68c18d91120ad53914422ffc43221234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada289004ede7e73822b951dc1981437235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bdd05d6b1457f630fe5db03189f40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4475fb0a66c8e4b5474e4e787d86b7b9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36922d4da33684ab413702e5d88e3182238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176722daa64302d72164e835b4971c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829a533c101c44ba45fb3f1301c29b8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30cce09935889a7d1b2449cb6e943d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37223e3661c846373cf775ae4edb940242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99673adf86f210833a4f5d5696571f29243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daf262bda8b4de871e308b4aecd10c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539cebcedb6b5fafa6b8e9abd24b502245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a12a7902d01ee08b9ccafa9958ac2e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fcb80d6ebf4fc0566f4f1cce264871247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a60b7bf9ee55e819cc1cb309118f92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3f7d2d1e490d41b9eb2a0c1276f24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e98572c5f2abf0ca2004f6ee8b763250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a0c3514662276b905320598b22550251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa86bf661eba98f38addde2d64408d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d253e399c25cfe9203c228e912de93253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75013a55e4664648dce65f84f992575f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c412ae29c469273767d7ab572d8e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283094dc99b5ffe078dddb10cd20d43e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ee6f7a4b4f4a157a02f0b570d42b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4098fe4b8b63b803eb65ce6f68bbbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7d84b022f7817a52de5074e39c66b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac445e4a83e80a2ded0c77caaea7a12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f4f63de9296c37e71121220c12ae2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09952f6d880839937c798dd380207cc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706a4386eb5724585e421d0e6bf2037263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a423dd156db0982c9fd0573ad0dc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cb54abe7425c2d1eb2c8a5d15a599265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693234060991521907144a782cd87d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440cb242e5798b3d1be82c73b7f5bcb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a65db0708c4e30ae095ed8bb5a4145268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd77043b1ada9d3db79df886ef13d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ec229edb6e0997fac4189e818b128270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76c88ea9a24879baa3e08b8c268c04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40133038d760bd4e5f6fce761625bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a8ff131a2a80443b122efb49891e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc91af2914fbb065c3ec2cb0eff6686274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f686d3d403aefd883c2674f2688888275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc987984334b54bb920ba24b0e23b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b52f6cf468bca96aa030c7f27bf35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edf79139cc3694e1e795ae7dff51aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca54689a1f38de0f48e67cfc51fc479279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ef5aa49fa6c9dfe685e46c9cc8754280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657898e579913691b2e1fa0e88bec4cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409163339157ab1f1534ea566066c817282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d0f83a6fba6fc9b0cc4c6b9f92dff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44262fbf3e4042b8bdcf04460aff3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5e77cb2bb739f054a4c39cc31cc43285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ea21aeb4bab02f2cf22ff2b2b942d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfb3d6d1eedfdf10f72aebf808fbf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033fa5806e5a55e603775b3fa699eab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b51d4ef0443801ec6c0ceb290de34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36ff616f663c7a21510b8e6a678747290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87167aa0d4052a94cf60244dbefd2136291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a96411aa6eeefb841323e7a39cba5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c09e26cc305fb4d13554b9d2c0771b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed86e10562ca90b5cef6e1d5145ac9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5616842cb131da22e8e114e35343ea1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981249337cc6c257e1dd2feba6ed884b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281fa990259e5ad9f11336bd84f9475297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fdef8d4a817e282c87a88c95d5e27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a9968f289b8a702343f2ce15f85b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90600575c288c29bd338d351449ae43a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb31376e80cc149b8ca7edeac8b554301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83497d6631d8c7fe1fcbd112c75c83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441d4d2683e614e40af3d59c5ca4e03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3761b7bc86d276a28f46534d8a9f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2c9f2f240c8b60eec17262044f013305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b5b4990c4487ed9eab58580416b12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745037fb239c15528aed72eb0a1ead33307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1e6db5c202ba12dfe2361f9aa6732308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed46ce0da7ea166c3bfbe98a9a8d36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f29193c9828d087f40d715ebae0ac1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441ce8e9afa4caa88fac831f6dbb025311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78055de948d1a67786f5eb5c52ee1bac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ae48cdcbbed92674779e3eb32efde313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfe33f5df533af70a35fbd2b8ba509314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5811aff01d16ce2c00c5e1aeb2d580315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b1b2374cfef7c3240f4bd168937a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6bfa4f2b130cf7fd202a0975d5040317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf53d7107ac5d440082025e85ada725318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474199ea63a34a9b5fe33016be4d8d4b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a45150c879289a860998cd7daca566320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102993c01e651f105814a8eb750c207321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613694b868efec7e8d51f2c118926afd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a679d55ac52247dd9ba18c642aaf88e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149f1b58f9a7e721aa64b901dd6484b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8ba4b28a58d9d8651a233b8d2b972325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae080eefeb828977e86e45fe6735be1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1e2dd9e1b9e58376ff2d0467dab63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17bd5ab0efaff81afe1f55abaab46a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd3252fe445d4ab4ccc7ae1aab4502329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be71c54b755ad22c04659c86d74c08330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba00c65027334a63a5fab897febf84331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d2a201fcaef034df18d2d71e342bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82ac2e08c56fcfbd0471e032041789333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9891925f8ad17f7fe28961f9b6321334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e9b88f16aee7ae5fd7860a52fd635335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014befadf8784ebc555e0aa8ab7d38c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa49eed70600c4d066cc0746cb6867337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab6ddb051caad5c454fe6cdc91d7ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d14c087745f3cd414a5e8c4013a44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38109e62a25b568a20e7868b51fb28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06917e66e2c8ab8166ea3403a05358c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee2a23f8c67fa2fde73bf9176c9481342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cf0a225bbf4cc555c192472bb6203343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb88475f69c870f169ce9b4bb0df6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578e49a7edbeac2f583073a727a0d3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0a0780f7f6132af2496f85eb7bc91346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054f036592feae5f6747b9a70fb159d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016602b2c27d9a4bcd8686d3ec671b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c5cd9a2367d8e003239c277fa3c9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288bc6cfd458b98ebc179f0949930f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81174934a537c77e6486c56c89363226351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240adc5d09c3ebfc0b62cbd7b99b1b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887cdd6b20bbba7f35775874ccb1f60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f05b5b7079d2533c6447789a19709354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f68f2d4fd169dca6ebb2135751af7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e125dce961b9ee107d26f1b90bcb36356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84a3d497f953cedd2bb7a188464b68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2605a08f219e52a7069514dffd9509358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430570080a01cb1f797e01c8a199387359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678eaea6f414726fa594ba0ce564e96360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4ab1270c56b4e99c33e48d355434e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e063f513c11015d462cbe18411d01362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e6b119706aae6c8f3f4f40f262b04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb5cc76fcc42118c684140b9cb4293364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa5dd9a09d9c0480de970f2bcb0793365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ca80e8a8ba9858703648ea747d9c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb093bc8caf28d5e63845ed9570278d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63bf3a8c2b51fcc09464accffe9e62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11483396a5a626b06f6748d75371b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447a27a7c3ef56d5e5ee211c9aa10a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef76a87aaa0ee79f8ac1610494b9fcb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1ca423554ff9ac72456ced3a118ce372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8410c4bd1827c7facb4c5d5acd6894c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8476eaf6c900d761f4d870c3437fae7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a3c9506e46d471dac9e90d10e1e75375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f67ba959d9a47a35447c86c15fcde376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1bf630a9ab06ac25536492b67d5e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86e6c04fce7a482f60a1aaae4ddeab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b57d7591f70ad95a2d6b6b12cbd011379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d00e7f3bb92c4a67acca96ca716e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f553f4e9e9a0845416bd765a15ebe49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def35144d0fd28465e0450d5988f6bfe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211ca3747c219d89c5b5eb7f7785cc3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ca9164beb8b34774fcf5c2279b7ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45eef934f087787a7e7debdf630f98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2828197d6e7bbaab0049ca480721a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310028a0fe8bb25663884f9aadbc98d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635620ff493a37f95e8e4c11ff6976e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea275492db5bb8d306357d275f1dfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047711abf131d497a0b90031ae420ea0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5131a3b2cd596303c83dd4ac4fccf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f71913c9a56eea77519708326e245f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce693360ea6f39fcdb3f74c4ecfe164e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d7daf4215a12094c1d679e668fa7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cf38425ce04bdcdba792253c29c55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a67a146b0daf2363e7001accb63363396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414648fc46e08c580ea07ba84aa2ac8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e0095a158b0dde8239e3d2ff3fc56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fefbd8c816b648f6058aa0095dfdd46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13a4202f0b7d0a4d3ddf9d4ed2d0a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe08a04b61a0cee137f048729b9dfcb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70cb812433417f67c1dea6b591ba86a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c732b94f745cecfbd341734d5631d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127920d5c6cabf41c65e9b2c539eb17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e4b4c82dd4cac63191970e8c98787405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a436e7fb1abd7ea8f332e62203957406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8603d8f6984e977015b65064c028062407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a2b250020c0ce8b1bef3d5bdbbe89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105ed6ecb2bdf0e2f3028d455ec64e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d170224f679775f7c04076f65dde0d3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f73b17db0a096ee8ffab36ae04105411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dbb52dc059e44df53457c37559fff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea204c6fac7ceed7784671533cc78b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fe561abf1cc60ff65799da134c352414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce38f7dac1a31b94666d1ea23df58e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ff7590b12c02353199f4bdcd4670e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78967edd2e25b3fc50a71c38fef484c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444702decb0c237ca7f35b0643428b51418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ec866843ccd7e4b10d5b62778f30e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20884c38f3d4c605848e193b7d604a55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07eb7535b4d964d3f76097dfca01fbc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a047221cfe89fe002adf688cb3900f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7971c5dee25322ab3ace389fd57c27c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25394d7088832e2bd4d91d6dfe0901e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce8185a1a9eced82d16928da2a2ffb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df232b36db2dfb00d5f99ec18e43d740426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b885e346045501c3c842f2a763cd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c7da2cd75e269b3da9bfdc5020c4c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8faa5150f3e832eaef9d81a222440429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb7b30217a232b3dc4dbd79b98b066430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c49fe8c3e7cf4739468eb73b30cd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae385ba3a9e7e7b8e5b5b7f2dd8e5cdb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59128f93ccb075b46e460d45806bdd8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740903235325e4c48dccdef1d9ca875434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac9ab0a566f4cb3688faf94374aa13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf25200debad2cb453f9094eaa4b845436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426eb76b40cf2a7ae2aaff4c272ab00437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de01cfc062ef2d5cdb93655764dbb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366299a8ac8b6cddc61d0ff6d4e7cb19439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b562cde72cbdc6fa0ab00f3cdff61f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014152a52ebecf16e0646729302c05d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8cbbb5cc38c4510c03b58e242c5f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6cbbf260496a2377eeb43bf4b353a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e42cf7588da2119ea1e131a5e0935f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676d6c063bd0e89f829f03819c83b6f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e04b36258cb3431a1b92b330310306446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec78723c8a75bd12bfd538c484f5f9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74d5493081ce9379e86f55f2e1f113448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71331be769e4150c1065188bfe00d8c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a796b36511401095007d44f9980baac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d552df78da858600e40c53b187959451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95069347ff7ae246ba330a6d1222723c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad15bc6e4a406870a5e47510362144453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a14826ac32512c861f60d391886ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e2dadfc628fc5d67a23a51d059349455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768c1fc3d54308bc3f47be04a9548f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d195bcb7382288ce65430e56de352457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f404b87dd94c05916ddd327b8206c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a70622a6a3d774cd51f955710affb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb121812485d6bd598b1f1cf03a9af7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b045a69bcf63ca2b0a01735aba84103461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b1becf54c4c876b1ba1b1ea2e7e9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eda0acab875458b04ee59910dde21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91af4c7deac9470442293f52cf607d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486702182cc087d21d5b24177316ce60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606e2eef615c78cc24e7aac5484b980466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05df645a0b973bb5c7c3ae234fbab28467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d889b241d16a2e8f8e835cc34b61fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe878e86bed5dac426a5fcb2ea23aed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8134bae7ea6ca48b96ed4eb92b39ccd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d8862eb17ac8b8933daa8fa999f93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3ce37829a71d47df9215902d7c236472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a35377064ebba1af4e5db1b37c7d0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7ac382740b74931cd34cdd1b87e12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29498a70f7c83b5653f86b024bb705ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12282ff4854b43cfae394db7f8e5e89b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2eee59c22ddcd208445e540a9585fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4bac6bf1db0bca29d5268ce0314ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb7d10a1f44c76947a16cf41d56701479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b02a2c5de735a9b2d2a1b6b96746d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fb699ce38cd888a4408bfd76a8c2f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f5894beb976b87efe6767563745f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3b0231511e8209f9ce83ea6f288af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0645d569478d6a02193aa35f912e536484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d4400a25980eafd74115eb01e7e45485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426563ad308c7da93e1e7176e46cdcc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013e291dd830d9545077b89aff8735e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192a192ab6d0ee3de78bf22dc797235488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29423399da95b6ded94c3b325a14f43489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb2e666192a25d31f55e868a4011ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675820629b2cdd6ee7a4c206d4976c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72373f5938904dca2924b41599223d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b82b688d509251d80a2d3a0bb24c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbcce66f600ec7526b54f05bacc17a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8abed0d096db2b63840c4d18ed0cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b77dcc88c914e4195c0af5137dfc2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d60f52a96f90df7b19ca742c89dc59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b1f3346a4800ebfc213ca3b9d8c0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a4adb05e652289aedbd440e61ddfd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c24769fa252f6c0bc98d542df862a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1080e03d0cda17ba5c4ccd7383fec4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00f15887fd3dc69466761cd91e3021502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aec5e1e323e9d94d7a809dd320941e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf75c1a7e03a8ddaa1576d457602959504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593ddabc162960048b63fa0b00c81f1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de477af4c095468afd14712d39e0f10e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a15d93caf81efa86241198a5de09cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73441a9b7cfd323cf5f4f9a483b31388508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f723308268588fc195d7ec6086c6c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe291296a21518e2d8db5bb1ede77f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b69735eeebeddd294fa72a2ef9efab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd22e1d8c78de8e87da1c55f04bd89512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff108d32691eaf24c28dcdf6ad180d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bb9220bac47c497b3d1bc43c955e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baac81fa5d2bfbe5bbd5d25a4198de4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef676d3ec76bc20c046e9e84c003ecc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58510c6437f6d16fb9ec590ad76dde5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed38c611d5328ba8effa3753929e0e8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd505e4a3a014c3edb74e7619ee3e17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ed3c60ec20cd10bdc8098142085ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77fa4bc5d0ef9cb7dd780998723ae0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5d8a063ef6e0571dd4463b2e57ee3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a1f5ab8cd7fa18ee27618c8668af4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced3aac248c78cb2743a8b4366f7d16524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5f5d9848529120ce299e7381cd66e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b52163269b945ced11b928110a914526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502f25f28141fd5ff82cc411854257f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462fc3ba387221d935efaa482647a69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59847b7589d646598aaa384cad2f2fe2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9127f47222792acbbcbad943deebfe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6cd23fbb630e9fb5cf50e215b19ad5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419f192394c3f388e83c04ca6b835b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98054fa76811a77cc4780d93d646c82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef4114650943386beaee5bf13aa474534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178b2a3e9b37c42995b4dbd4b8e2665535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec50cca7432c73e4302170868dee6a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2909c7f2da118e2995193effeed3b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d896727a6ed89f3994eb5fa30a18f1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b14f23b47400bf1fede3e68411fd8d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683518ec7b1b5ba64b1d1f35363c2a44540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b29614329d28d84cfbdbcde356c08a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f89ee4dde91bfc662a7ef7197fc82542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c92e49535deff8db5ac967fb89e3e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b353c43694ef5b3d3a3b0dd53914cb1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042aa4d1ceffcd69dad5891bdf078d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f99972393603756bc466c1c07b7bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aede12b57413632f4fa4acb2e1bf7ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4f655806d29f03f9b637542be1103548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b0ab50daaf2798d435b17b584b41b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e183de9d74d076385b122fc6cc31f4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8783a6fd833128cb3e6763ba1e3128551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0af3f9a77197b9a3ee0e6c801a54f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61878b0ec8ba36bc211f9eee18732e07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de6ea259a612d4fa4b72cbb53eb853554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d72efc40067f5503634de58e5b1d80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fe8943be153e84af916bc977328e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f29d60a4081abbb1f9494c7fa7661557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb77265a2de01f7ed8da362ad3d94558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9702604e8738eed9008b6fc16eca2af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af106f0880bab3d14cea69204656ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b607a131be79e63616bbd79befdc3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129792516935d80f0d26f13970da548c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c132c68d6a42aa7d2af665bdd64d556563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03682b3acacc8b012ece74f158d6d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03a880f74e7a2ebc7eab0335a29cb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e454054e8157cbbd451676840f9e36566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f298dcaf55014891bf1acafd732f24f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da148655da88325ad4d4a9118deacee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44043b5c0b4118929db59124e2dbd677569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42da93ad311519497ef07bdc0d65f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7a8f4af95029bd4246a178e3615af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323f4dc8d2aea2324226aa61aedde46572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec6897bf23610349aada459d22898f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d435b986e97024ec8d98f551978d2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348c382a0b917b74e241240bbffb2d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c301a5c34b944b8523bee3236ebb9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f2123dfc772aae34a5746490e6cc6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613a62d158546bd0ad2945e4553d563578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627de31d834b7b2291fc9908866f74579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337703c62e217059bdd022ec3697c1b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ddda729fac721676e9f99196155d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb8b4c8e9bfb6ae1b7149a9a19eae0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8410fceb5bc291a05aa9944f5c07752583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017ed51c63f80215778fd423d34aa1c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8833f59039c9e18db436034ab5ae5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996444d7645154ef2b2819c0bccae45d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d79dccd495291b93bb358cc31758d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92323d8ed11797ab3f49fc65c88c4762588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b90129e207673e10b580a3a08306b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2ad3894493a9e8617c0ae7ec226c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64d979a3746637f3d0cd12fb6efe20591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacd3fd5263dae9f98e9c8bb9f94510592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfbb34a616451cfa929a88edf19c91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a9c86ca567f4d6a503c83ca127f6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959232b8485a78ca4ee2567a431b872595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9ca05dd9a0404b6f32c93c813b4bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6bbc75718b9aaf09e40b7dab9b90a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf925362329d18aeddaf5ab7d1ea43e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d2ffd6999d5224b7db898107b2312599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06943aa1c87bf9fbe5e8883238900f1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabd330f1d46e11cd535fc355a41e2d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183c8439b67af528459d12a2be4b422602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a66c651ea85904c5d19506ebd10a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61357b7f5a91927aee3e5e33f0490c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab18b0f76f8837ccfe9d0541370da9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb6aa576f659b642ecc9d7e708d50b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a460310efdcf8293d550a10e0e0cc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde17b59d838bafa0886842c9ad6d594608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951e0dba157ebea772f7a87def7acef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23710820f4b710e6211ff8d3ad47fd2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ee7df0e7b346f326a5e585c51f99f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dd4c8ab7f3573c43206eb67d25bed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd9179e2eaf949cfc8451a17b9d497613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e4e3c1797ef96dfac7de50dd63bb7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81263b0cd22e1f20812ae0b1184a714615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6433306d0856b745611a1bfbb440078616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0dce06fa5e5220c12d53bff4fa538617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b588fc2ac5311bc8992dd0e134ffe618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87007e38e35927fd2a4ebc9dd03ddb91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a60eb01c6531fafcf5bbcaf1a42f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0c9a8d3014b9d70911e6dbc6e22af621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574d2c6c3eec56f13dc82d04baa24f1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6edc2a4ee6798cc8c2511c68e77338623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824bffeaf6cef9a571379291b660cdb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768dbfe69f48c0909aa0b9ad94542e5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3458206857539915c87016abf1b32626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54b45f538ef45e0b03d8fb85938eaa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d812b65d8207af9fdf33a2e697980628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ef95ad1a7641d5f11faef6526adc3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef210acd6c264a0b1fa2330ce44ca19f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bf3655c18c4c19da035cfec9e8cd4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d8708759609c5ef51dcbb59c6f8f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3f3363ac0351545e23563360a1842633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe7aa748495825e5a6168f70e7acdd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25568c9f872c028df8ea1750f49efe5c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569c3dc709fba48fbbb80717bbbef6e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94479a47db53c60e11857a29149d97e1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f05c545545dabd3ea95965f1de35b2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a957503c7b22722ed123e0f023749c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d910a370f73ae8704c7ce575baa02640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de93345c1042b998e4858289241810a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33138401ee8d91b962bcaede6b84444c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11d6710589551ea5bb9b4c033fdc81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e489b1084c091b5d6895e5df842c047644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217970f7d43a5b11764d02544b8ee6d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056490d0a5536b2fb12086fda6b3d6c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c552bd9e63311fb7f510d0f0ef879647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a679262844194245d3c4107464ea8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aa20466fabc4a1592105a8b35c799649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cfd12a0ac9dda06ecc0e27e2ee427650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1083aeb22136c78cdfb7833538f9f1d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c033b03dedcd74cd1100ef898b90e04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7334ed912acb0839f455213af9361d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae2bdd7007d13ce137921daba8ad15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ca061652e2db2a779320cd74d00f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27aced8809a13fb311066b637a3d1c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc45d5f70d8f5de71d363d3d06e6eeb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d379ec4ac72d1d6d6b64f13d14aa1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1144b1a803874e20ac82bcb2dfc2e18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9543bd3ebaa74929f803ed9e9b865660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910715073e0047d5581041260cf47b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ccf03e8b62b8a6967c7af96439c62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9ed70bb2c2ff5f157a2ce3788b49b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57563e6c98c0f82705b8b2115e17494e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c696a1ba2ca3b0e27eedd19fceafae665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dab79621194f7d043a6a0e0ddb534666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fef0020a777dd3b7764ccb4d32f73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a28b94d246f35d368e1a3e2b072c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2490eaa637f8d2ee2b78c8006491148669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4c53966ba861ae6e93f975cb5af85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddace060373fcf38bf071814bd02f511671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21b1b1d0b85ed8fc9d95ec1c68a37d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3f4df4aa5315be6c7169a2cec43a8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31c4fb3489d7ac8c52df3cbfd138fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eae2d4e1a314aead4d03b8ae92c9a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc391c7f2a8b5d9b6938911ea4a2113676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946667ffa815a8d7ac7648d81562b065677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664f910638afcc376ed359331f4f276678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d57750f5c14641e00a319408b7b62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeab0b6bd3fee56eacdb8b6903ea94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12ef2bc83ada74460a712639983375681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc3b3a6c8715b9b6c9135c425b04e0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af3f3da5f581848188411baf4e29a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8635ba04e66496bc25c51f934ec15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9036e80ab1b5054ea43478db67a42a0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d3c2e9a1c73420a0843351fbb1502686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c8a8491c1bf2dcdf2a8793e80ffe4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5044c74273febbb5ec91a02d6b4bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f458b7c65261f9296712de93fc500db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b01696f0c512fb7f6a0f6e7c007cdf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320e395061a07c6b5f5115964ab9b5e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593eaa04aed3c1e546b23bbd8909f28692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba275692746456607fd98af0b895eaa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb0ad193417ae41ba03645b99982ed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c13bba39e91428758ac1f2d00b94f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2368302c7f5664afa8e0331dbfe0c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bcfe8dcdeda738bbd0576f80288ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d3cd2f1aa5255d70f5781e127cfe2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3812f1245e5a06649e4e0c2f39035a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825eb0f1fb8915ca960e5d82c5b79ba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f71d7145283b89bacf649bab8854a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15df39ed3a62fc239be1c6bce1d112c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4ba132237cdad26d29bd1ec471b79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daa7ca064cfe76553ddc05334494f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94769ff6bf8b602c5c4798ddea4dd18705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d064c814a20719fd4b3be7816c547706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4e8e8ac0adfd408b550dc9bf5eec6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16476507e22bc672fc8420a6907c5cde708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81593d2c1b55a763bb8d09c99835e6d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db91bffd8124791cd80aa1f743a8882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5c129963d5956a03349fb4f4c8d093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ad4c29107af80b3c8a4f237be766c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8c0b14aa3df8b3d6dc983063480515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09914e2361adf988be253dfe714498386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ecd27b36a04d026886b15297c4ce67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab63473726488f33e54b3a7a856f9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a04666efef83af0685aad4d77e1899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24829b5b494c531c8607e264e9efff010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb6290ff8a789ab9d2c8f3c3f6f57411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4939771b9938725bd78b77e08cd8d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70dc3a039ca554f401564e8d9445eaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c2e95d4563a4785ad0ed6014baaae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67706f9ec3dfcd05c56905ceb5d90a0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb180ecff7d0fd50819140ff4c21a5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f673d93239c5b1acc0e4ccafc3cd3e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4005ce559fd26083ae32595d0ecd5918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e342f71a1fcc9127fea9e34e32ca7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d532f22d737ee94ac6726cf4da68a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398faa93e8a0d5b56f4420d54f6f54dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849c377dda2605652a8541d390a9f5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc194687417aa3561e60a738dd1a389323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d17a80d74622d196ea5cd13b2367824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b5174b69bd4b6bb0a43cf3af4261825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f8280f73d7b6c348b96247335a9e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462f5475da7f3dc485441ebadd96f9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dcb2d3455fbc2889277e53670ed3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31dfe88c5cc07753e577e7b532900729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0feb6d384aba2c8192e06719b0b1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175f28b66973697b45f4c21a162049d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246dfecbab7875c6d8304903d913fde132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0098b2c55e4857b8e0c98427d401133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a489d475df289e6c81d94418e2706834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0761a46912a5dad5d43ced93b928de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410e30bfa2dc454297f83261e72726336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cb1ad4dafd7319726a9b890e307b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a70c95439640a731e5b1b16f48c35138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a96d9b38880c8635237a7126e664639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ef727bb117633245fae84a113c26240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28310cb6b15a5149c5e7d17e02165e2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc275959e3e28942c349d67fcba1c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61af270ecac816012050c12826d280443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4854eaa409df52b05669c8be547cb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373ab650a08d4d99aa35bb05ff9e2fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e510161779ea7ff88f0be0d6b5f781346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac456dda76ddaf932e26355f65af864547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29633650583588138dea4c75707747848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51849b1e765fc7dfe293bbe46394447449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc199e125fa945955615c05943e4abc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12c8c13fb54fb78b6437120b8e494051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97bc796257b7f5e5f52e1c89aba67252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854132dd9d86f00bf87ece69baed35153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624ec3c05861e4feb37048f04eab52b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43893739f39c4cf0da9eed6e9d02f6e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaf4b325716da35b1463164639221b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecdae2e3f4c30f5d274229b049c792e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00e0d078f4ae2be818df73a028346358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b77850be45342a9166178b8b614cb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43589a7f2ec63d289c20022dfe2e8d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21ea5c398059749e938ee310a38e9161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cd5c530c0a23b9e7250238e577b1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228932630b8826354a8d30874796a27e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418151c2a93f130d992f4661b275de764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851ec280f60ae576389ff7efd6ddcb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bc4170cada57faf9ef6d81745c1ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7ff3b3356f33568ca9a7985247eea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37e4e4d50b0408a041d76af6a1a81f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986f5e2a74428376843092cc3b0a47669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f1a75665e52a4349eb50eb34b8a1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f04e6dd304b90243f27a6d878e92571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa211c441c6b960c3f7c428dd2fee272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d345e23b9b1d91e3a6e6d53bac19973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5040d91c9b8446b4c8ff1b89540e4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9bb007ef660447ebd3ec5088343aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433bb22fc32f3cc3fd2bfade09941cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c717ecc430624d35cd71b7702724b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2a5b4a94e10cb9124aa191bee616378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e61d03657fadcc747de7885488f8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4163a4bb87dc3f0e9c4a9a73f58c2e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbd782241f15462264da3d04ea1cdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b191ff89b067901bb0678c07efb5a8f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495a1d20905a75440d2f99cf2a897c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec267412d2e3550558e51e4eca2768784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cea45d5da27e07d2f9d91e9565646c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85742cbd0b7317a8c9fc315d1c1145c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4f97b0020dab762e9c4843db122f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38da2feea53279685f092cf70e8f67988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b540eaec1f8c84aaf5c79d948859389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736722daf3313c9583853f1fe4e4d3390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feff7772229db2669e993c24eea7c5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4cc7c3c652b7dd9c7ac6ce99a66f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5e2ccfc0ef19a1968f49709319da693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d684f2dcdb3c702577bc14061967cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b65d151747394727bd9e89d177a9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56aaedb85fcc315adea495972d6e4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d904e1f203a2593b9d2a3637cd341c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec68909495b7289532a03a74f166a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816887d28a999c35457b4605de22eea699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d531aca08427e69e39d12708a6e5bd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62842841e92be062d08584007cf8f4f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebf6612ab5172e6421124c41f52e8f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49054e2b830c4eccab06a23f0cd0d7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61747a9264ab465910a4927590ea95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95553811a2835ac312354823826e07b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df9617c372b5306b7ca23b1d929feb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafab6f2b3b0e9b4bf661f21b86b235107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabed3e5dda10563254463428dba366108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022d5b105f2e4bd65465e5b528d3a34109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa237c1daee5ac15b6de4622c9ca9292110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc457905bf89855f1d35b7427bb0b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e939b9b55eccfdb866c507a7bb3de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d4d00b01f0bce25a275c3c2719412113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf62605c4b713f015aba93234aaf0b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5637bb68c7eaf43da7c9b2746f0883115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b400820fc94a211df0a7783454672116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656c2618bb5249161e40595eece0dcc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bcb3e3e680d9661dff6118bb0a04a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73198858db6e6fe463eac7f3c5c531b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b2b220df5d952843d1cb5dd0d29c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe2246e61c40112af419c15994e797121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731b05140f30e3acb02e8ff6f3635b8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5276a26e3525357a767bf5e30a855123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abadffb85d47a21101370b01f020e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42557d203261a62e52111bda02519c4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8e0486c53c80f26bbd454afbc4e1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ceb942432de8f1a73e5b1367ed17f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00635cf81f2e69fc7a7606c8f3adb174128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e79877567c0c7f909eb7eb40bf8210129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7f49a170986a1a7ed1a7c54d8d1cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a40c3f87d13105b7f9f4a8f56696a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3906f8d5ec67e881bbf40814ef2346132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39136b06df2adaf24b38fedafb43eb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e8ed0f7ea4da7de5f7887bf71cada134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ef7cdb4541e03a986b64df7ab5a83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29e3a7bab86bbba0761cae90156899136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c844e3f6a100fe2635d5002ec1b1254137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831b8d6408869d9a960613411c390b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bb1cc77b8e3c635122bf3a5821592139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a94a02070fb10e6add93bdee7e5d6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa6b864b949907f749ef1bc71907a7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ded1abda210f6a5b697cd47d7e733142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6ffe9fab963ce67cc7d28f895f53e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6e3d0919aa917fc80eb87c4d7d75d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01dc4bc1106833136ab0d7e6d106451145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa221b2bb9d134d06ea756cba073bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bc77000d3e83375258e9e6bc3706b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fdf490fe3883767f45ebbf9d8652e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7fee79fe588c489a38ffa554f07b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc5079148cf5887b978048bc0a2209150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91cc54265d58b0037f6b9a6ddcb217151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40441faed62d06961e67219a7cf2556e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e1c7e4a33012d6fca45df4efab050153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118131c6c69f8bed91f53ac2f232e695154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3405df0e7f5e951b421f1036d17c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04047db8b90ae69557695664ba1a65f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ef4270680cc08b94f3070f513f6cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f1eb6bc0df7a5476ac5179f496570158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc4b97c8f78dd0cbe56f5ae3f2032d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c85fd7549e5b9f41ac0f999acab00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca32f0363547b12f264bf81adf56afd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3965eb742b3194f2c30c812e73599162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8e1b0b205b4fe0de535442c8eeba0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7eab4128b7b51b96d5d607423a2f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c9b930c907f8dcfa6fb5e376a42a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac036a44e8139ebc6ab073ed2cf11b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9559835c8fbb41aae292d4245a780167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556d524cb12bd975e76dfea0c65907c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640209f1e7195374b1da92ea4450665169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c6f6d7b3f82e5cf8d4615180b5233170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33804834b324b8a28e0606d76f09c48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eb0b7015f9ba0f359407571882d05172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1dd7d93d37be0bd951a3c7ce16480173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bfb74da6846f92e6f19024819b106174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eed120180aaea2001a9fc3acb079e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e2cd1af9df5f7d526ea93fc7c2bf5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70825b24e5cbfa8aa7028b206a8a23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4020b5a8a7beefe765c610875ea359178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b284684d20b9c07aa4b03368da62ad1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3d8b6bf0c0f28e2c42d25fef45c81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f37c038a9248b7180aa288235dd643181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dfdad2cb34e7299d3f94acfff2878182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061987f52a4e9fe5d9335ccc81094a51183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a6569772e51cbfb9d05af20f36dcd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd3152e6f23b2005b50151b0635cf1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d76e6f1a46876ad5de1349d4ffc8b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfe3e9be5c98a5e6f973411f0a0522187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc39bf0a6d9fe06e723cf35f4857635188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5218f64a36ea4be976cf8a6e93a242189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45402db040a12a1595d8da9be01a4b82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756571ff6d562029ff3d21b309ec9fb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e46bc622416c8669b2c128c8828bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa851e9ff673c633fd7c5f001980f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fdd45f72c17633c0720fb0f84e5ea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11762459ecf7ffa5da1cc5760d233da0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d295f4604ae65836961fc72b8f1b41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56dfee714b178f000fb4e901ff867f9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd272bbd7b181b0d0e31fa0fa19c77b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a99ba2880e2fdd057643caea7b8d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d172856472bd652fa999d1c8cf24e2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704496f9177bcdf607f61d63a16cb1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999dc6ba04d8ea14d674f70db330b5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04989010c682a25d730f2bdc39f8e905203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276ca882a9dffe456f3c23f62516f74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc1451a1097ea9a24b50616124e1a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df41c04e32ac557fb7b7ee1bd71914d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd5b87a091860b3c58766484f8b792207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e2a495513f80a9138d299cc0222e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351afe299ef02d497ae4292df28ade10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd7810013397dd66a977440ce21d5a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d509157d266dc909157d7748a72fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730f2601e7b1f51ee4ac06a96978282212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7583ba9d3ed61b13322ad316622cbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845049018fc2f0e00e65c8675c0354e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e4e9a7ee3b6fa8d491a7d1147b9d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cee4a59061e708fff1206615045d7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c17be7cda889ecc9ab5cce8b793e16217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0738cdac49bb6f833267d45b831a88c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc229205cc3166290ba8960a982538b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097359888bfd4b6b5de86413a6f55c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d93ea5988eb24dbd3fbeeef2ceea14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413089549d43b59311ddbbf3cb9e3aa7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60a71bfc2dc3953bb7240431208bd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd5d5e47800cc7d94590e81f95636b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf433163f370a8673e850748a190b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e535cbcef3e2e11fb2edf279a271226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16318ffb2977ec27ec071d9438c37727227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1c982103046248d5d0542216372d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b74c64e05f36315691bb9fca02ae1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364f996b591ca98c472d83ee641f035230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a7491e8e7d3da1b170deae0d52b12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6678939641cfb015869e528e4e2ee4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6101eba063431de271b2c8021c98bfb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b125a0ab2d1a24621f2d978732f9bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41492bdd342f674a4401e20d3a05e2e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59e97190ead8e2fa1db53ff7bd396a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e634331543e3d3ceb5aa0e017ef5110237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af21e374a51402292aa124bf9068b6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d4c133e040474350c9feaa380a286239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c9cd979e850a6e6e5527bd20a4fd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2389cc4f97d686dde7aa3e2a3909bd6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028a6d822658660faebff84f36ee6a9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a7776171fdbed3f75a1b93d553c17243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df36af0a62c9ee9a73b9b71d2c2be0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375c48e6c682554ff6ab12da7086ceb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae5851117b0ab96ef4d05c46552b78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4336f35b699833f642df7dd76c2b54247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e3371bad797977b665ae35348a073248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f39a091c38b9c615fba8bdcca28dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d24d06beed987034aa6bafb3492e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676fb8049c40e7d28e06e9489c141a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc09a217aa441891dff8bf9420733d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cdbe19863a84c3e5b974572aa3132253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534170533cd157690836c36d0e5c7350254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95498dc486ff5b388ef82873b87313c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eeb6577828b0bc3846630687326de6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d3072aaa5a0f3360d7946bd847472257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d751337f8e560c208df2b88995fb653258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679d2823654f0aa32505f744b3b15c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e799909142b9b40e723ab96faa7a67a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01965659269b13a09f4d6b20ef6fd4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de13ddcdeeaced4dd39d7d78820620262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee34a18ebfa5671eea6fc3218ac82b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61489bc959b092b9be2ac36bbca12a49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd641a09ecec4a8d1f88520ff67f6f9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863bb393e5d044f67ad6ca67501db85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9402f5b67c9044fc3fb89a7eeca50d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f21d5ab1160850776c8bbe09b252c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb225d41c0d70253931308075052af8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1331973f2e59326ea38ac4121fe39cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cc111f2af571ddfbf30e08382f0bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b796e188a958a072826bc19c4b522f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c05e7c070a22bd45de45e86e00c7bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acaa4e1535609d59f8b34b17ca8a73274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6deff11afbe3936b26e858f9f8537d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65220eed5165045a46d9452f02d7ecd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821dc2975682628f63d27550c0080b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc083aa34ae6741491d476e34df5770d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709173474e429c720aec7917ca4bfc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376ad4d83377030c861804b82c13029280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef633e1ce21888db447010a01cd0b781281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea806bd9ff60d2ab63f5f7ea42f2fa76282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9edf06ef654a000be64814fc0f71eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88857e0af32abfd720b6b5ac5bfa08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827bc9541cf1041164880948e2190ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fecde3754fdee38ce8d3424425cc4b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d6c12606fc4dd1bc310405fabe2c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8ead5058c68d8e6b2167408f58386288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa89a7cf9b704cd16f851f9f2a5e0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e05c13271f0d8f6e846336482e4798290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f28382e79ac473690fbcd69f75fef3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85084e14f753bd5e10e7537e323799bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabb2f23fb7a9c42cf6af61ca96d0cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778e810fdd52b11acbe61d188f58641294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29709446e380da33b9e74567d6f1c796295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f32b47336cc36a9f151fdedce15b14296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf29c3fa695cff5a96d02b67044312a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43e99bc2e6aeb82dab3c772bc2adef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5cd48efcbc051f0c2917b600f113a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882a64f84c72eb7c1369a46c709c3d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6d0c6b6519534bd2a76c7b4997329301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d3dbd343f69556da48941658dd3d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcac244cf4d302ee8f87ad45923485303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48825e493cf8b06c27bcb91429f451304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999ffcb5f85b1d939c3baded0ef8231305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d46ea3d88e7e911133e6584c887540b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca310b0d2055fcc5843282459e42087307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0495b10a7e082aeaffae2be19c4749308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9528786b5c8a5364f7d71f0f4c541c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3f1dac2d65ef9da649ca7d9745a1d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fbbb5f68c20f43c3d6f05fe1628bc8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d28ae9545c912a904575704388c00c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778848afbe7791d336cbe1350b5cd55313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cb6a01a74bb6290ab309b12f28cbe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619bfdae48507e0fbb4e1d41b6f6df2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53278b548b2c660cf26fe1f5287e6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d092f50bbe5f3ef519b089b38722e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d04adff1a8b958c234f786196ff5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a83f7209af317d93e0dc3db973497c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3add1241484e13a99e61de6bd42cc6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6da3ba8c68fd84c1c60650d258025321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891c28fdd71dcd279a974f79eec000d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0b6d65ca4d725893200b62b9b6a4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72642082b9932de2bb095d7c255ca5a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680a88bf8d5b4331d3e6001eda62775325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b15af58ed570c275b9febcf9f5380e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9985fa7ff0441e2a50b8eb13c78e697327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f333c439dc5618e076043867d495e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ecbfd0c6754757bedd6624d2a6a50329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282af358d82923a5b73732ee352b1903330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eee880e959f06dc48a55b17bf7a586331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddadf9946c85abc094ae9417d3b3e3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa40547b6659624e01d0296e34a3aae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69cae9b22d86a54dd0fa2894629dfd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f19d6626a9d78c96ebfb3012690d1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf220eb03e60c44a7d7ab8ef8ed33b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da9c772471e5bfad8fe0a8a9d85958337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1285f5d0e098cabd17c47efbc6ba8a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001a982642829b20a91c6486678fec5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e92da221acfa07829696902b58efa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20535626e63235f8657a2f8af6211243341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f3a0fe51788488a96af45d668b1ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8dc2f27de0e57c0ec30e216d17752343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b511e0e02fb4979efcd7f7eca458b7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d4efcc5943c76d87ccc4ecac3cc53a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00611188a16490987d86623c87d7c89b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94506c0b0b6f7c9e147c12f83f1ae6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49ff6a318fd3be69e56c456f181aba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26894f16e8c06f3d556f5fe0d69a46e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9d8bdc8d2a1f50b6aa320188c0f40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77954b19482f3937212c79b7729c17351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba2cede83d74d963928bc5b8c1d74b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90371b7cc5cb0fe5b48a8e0bb8500cb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708cccfdb16c289f5f040f0121ad444354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f1f6e948814b88385ed30d133c81f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedaa9f93f7d361ee369cbcedcba42f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57036dfe0b77066408ec947ef884c4dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ffffb9d2594663576e66bf47ef59c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738757b202a6147cf44a8dafbcca7f35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62814b92de54347e75306b548ec0bab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ba2dfafb854eae3a9dd3e26a1ca74361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943dc13296577f0d4ac610a803fec92362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de89e253021073beefbf72648ebadb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c8182585d6847c353152e397c8d11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedea9be74391b3e7456a176163081f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6e693b62493452fa2cbe81380e2d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d222880eeb04ff330a8087b151fcba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695526a3f62a23e3b0c024b6998c109368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14d133095e09b71865e998f428ed9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f3377ab9e1dcca6d35cc977e76909370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce5c8bc8eb0cdcc35af13ddf281c76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ba3c4a4e7d2692f6dedcd1888621a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e1c79fb67e1c5b129df67c3690e2e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a267394e5c7ef3a7b2c56831d9478374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afa9a929a1c0cf24ca979d71ef02ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283577135ea990489d8d6d421166db9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55004005bab57ce614dc52987627f93b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97a9aee969fbb718c50a6b2022af73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4494ed96ede047d6b164141ad352d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d926fcb25fc4ec01b2c3e11785188c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0681bedc50bb5705f89b1b4e4d3b34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07f40102298ac567182294a0b4e9dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9e6de5c10a3e569a587458da182eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ba7f5741049956605f8164bfb1b4d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949dbf11c57b763de305141d88431af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f191709f18fb029aac85cc52ad02d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29726e934698592ef2d39b0106a70d9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a54de3e11b5cd2df9bf0bc5a0bb53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d5430b8a9b5ee5ce4e9f4f6987420389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ac8e0f20a40a54d06896d9785558f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f318f8ee0c7be10fad5bd6312cc24391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759fe5ac1a4105d109434820651d70d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4947c455ad4c16a20ed5ac25bec1bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c449cd0f1aa6c6c53d90e8e3762141b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3427694607c306f2d220095f995ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125d1b6e438e95d7e2a9ab44e7f2a1b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ce35fa6bcc67d57d96e968320cc31397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aee69b02c6aed1c8b0cb9db9a9e88e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b0f24981af548f23b929108e76956399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f13afb9508cd4b77b87377cc5b0df5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b12076de66db133cb878f5d931584401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a88a1faaa34ae1777615616bd9c5e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ea0ef2db9870c7e5da66f44e29d47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740af096654f78f4d24512bd4d6d4bbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04dd828cad3bc9289d73e5a0732188405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52962bf288a8bf6210f71ee8c1441651406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d09b89a8376adaaf98d3d3edb5738407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328e3eed9f37c2bce823621e5426cce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e161188739f926af77c4992f806b2dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8852d872cb4906f7b82a9d18283dd6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eeaf4dfce3968cb805882456a4857411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcc591edcb250dbe9cb11fee540778412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841954df4e4677d5011792f0cb7fa63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241af176055e6442e83c5658b48adb3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f89d3fb4a15561c6522fa7ac8e6992415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c128416034a3e2e3276782ff1d36d4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293df5e70d695ad2f150af37793f6b1d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dae86a4c95f4b58dd87d948896bb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbc491feec2db36a2e7d7fbebd1449419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362da5b124f4feb5a0a2fb26ed881b92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba498e23fb01d9872a4909c7158d8bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cd515dfe479054ec76074a873fbaa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d52dc259bd081e5f080fa41ee71206423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409a8f153173122ab5549f5e1215bfe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd9871de20fa3c841fa88afbc24c14425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f853c11c8354d05a7f2184ae3498f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c2b402959f54fd867f43eeffb96d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1147e92027951d3e9ed8b9c60f5d09a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d920b21c74eb40c3e7599a021adb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f51737b10b2d71fdeff6e8137df080430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8b65405118e50b285862afed491bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e65845a433cb6e13c5401893cd6a11432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e2a1b2e6c9b6d52d98c3162b54165433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e689a625ce5b666d170523cbaec7b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f174ff0dc44658d0f065db31d45ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efb8a4d624db2fdd7fc33e27bbf1ff436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97caaf70320a799243bb03cc41114225437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3918827672e1334597928630bfca06d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31ffbe623d6ca9dcee9e7977b9ae7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211c53d3b3d247dd5ee3f5161f2e084440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a2dba3a3bde65ad7e02e67285ca97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da39a9c275b400b2d5eeff62c60916f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b876ebbc6a3989c929de9df0b2ab097443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2b020578837904e2dd5b9010eb2ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d366511a9adb664a31b0e1dba0a25445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d32d6be4b1afb1bd2da49035cbf8d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52736b69a02f0ed47d530d287f3fa1f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622fff617d9904fcb6e4f192c704137448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063781085a5c6b23b6f9de6ede48c99449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4f14de9f4705b8eed992e5910624a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95a22ce3be3f9e4327fd71e67076ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae929a92e8a9d9c016c13f51414ba6f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719f5120e1cdf682c46add398115c74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fe84d14a432e61d1d4b25ecb31ca1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e778774dabf75de2be623acf6bd2edf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7efdbc10dbc1a2d05d48669da65b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb470ef0034750ac962107cbc76f8f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246ca4d17f9dd583eeb4908c12836dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7042aaf9c43b67e9235649a55ce850459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f944b1473ca243002deddcb8b817d3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76256130a5beab19ddb8e4749f6aea1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b502ef86f327d6f29512f82069074462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891374a023e9cf2b0b90560eafb29bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7da3ba864db560f849423f11b68104464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef63602bcda91d1f8c5f2e06d03066465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c622d7e5b0797256b5e0b7cda8b5b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c924efed89d79778893e7d0b1cdf6e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3505a9294a18a8906947f8910c308d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3931b2d7617059af25dcf969a4344bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b3202bb91fbb29cd6bd9764a0ffc6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e132476e31562f6a7b205aeec26a4f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0fe7e80c500e75be6332e6d7b295b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d75c8184216ad6d8da631cd402d404473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ec6c138ac23b9ce1e59234fee073a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f07ac5f8408fd2972b6a1131f242e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb09bdd02e159fceab518bae3e3d9d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c21a6f3cd8e5f7b58629eb9a4b3e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d282b48564ae8fa0309f5a4a04e5f7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f8f4a01caaa983ffa064092470b00479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e240f354a54055f76ce7ebae2213b1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08e209eea9370af109398c225b59f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97457eaebee2fb1750d0db972e8822482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c435fa40daa360431692916a018fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d783b26f2d281c7099ebfbb5340242484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbf7fca333d0c622637b82304b4205485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a898f47914368af9b636b7558632570486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73953bdb67e162baae00f15f8c074a19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552cab9207439b0e4789e11d05208be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac34896748cc433d07fd577f4bf1de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b897c64cb39bb5a9bca1736482d0b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49635bd46b05db6f558b84d3391b7a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f8d9e5195a0721e1bec9821dbb9ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4496d85e17272eeb0b8113aea476d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908d1376cc0afd1528c73e9901e3e9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86050dfcbfba2681a90ec069e9d3288f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9272046d093256eb480dae8c9a6aae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac6ffa99cc66f3bf97ee8822a3f67c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a095a4c6b40f7224ff7cc2d2e279bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2e2ea106bc8e2ef8f09f38ea372e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46ea55b52931fb4638a61ec2dc5cc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2f01f96a1464d9e52b21207ac796f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580ab732b3b3ecf11ab574780010558502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512de5cda5fa50e86900b5bc4e21b173503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e5112f833811598cc365b1d57ad84504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc50af36c9cd88db487f43fdcaf3685505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21035f8a7f9612a2622a2ca22d1a9c21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9e7eb4759ed2fff6f70178e1370a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946f85a6e91b30617b864f6ac22c001508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2dd5ed591916b854997de1997d967509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4856043e66daeb455a77803777edd4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b360996b79c40933ed7e082efa53d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad9b2a975ab4225309733e51550002512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b94f6f29f7159a1d5087faea6d9eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528345fecf35ae86745e3dcaa92077514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be15883077db2a1c965cf5f0a8234ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e935de0358ee95c15b58b7f75f09f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e9fe133539868bf73fc31c7d9b48e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9114dc025b9577fab1aee8c8929ea8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e986fc5302691c4699d4c257ee9037b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42ef95c8310b681594798c01a6c8dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f173f74546240be2ecb4c7906b7b62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbafbe940b02f996f5bacaac20113c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7091e371022072acacb040873e1a073523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9cec81c6061fc9f828d4fbec6711b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ef9132c937a7f85cbea623a07e2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3fbd5386b689c351967f18ae3f878526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a28e7c6030500778d9ed5129f23f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad851ccd3fc01e7b96e34dd810b74be1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e1a6708c3b6a5c08650608428a716529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b34bbc3200218170c666290843692530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17234f58705d17b0b04d551358e1e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aea87cfd870835f261e2290ae7d0e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd538e58b14e225bac4d52bfb0410ff533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b17d772b89fa74fafa37650eaaf2e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573389e580e8ce8492f98f83fbd75e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865b75e963425cbd59826ef857cbe11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65c3f754fd2152a0f51ef37716d85f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5757da3be67f8e1307a644f0a69c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd3e7ec768b1a6f320c1c76af0d38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0976370fe34d3518b245f7f1251f0ed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74972486d3f17db97c8ee1906549524b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bcbc80e15f321939a6318509dbc02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7bf8209a975e537f962dba3b0120c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9e360c2c227bc3a4b5a0ff8e61ffb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c62db392754ee26cf4d95cfa06708545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d2043a0fb3976fb9d19804fd8480d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a17fead7f5ddf9148c33b34ede586547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d825f07116d961317a45015cf75c9a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffc5b7de5dd36895a92505fd338f8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec535c1bcca522e2260fcae4e9a3c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148fcea11fb8141b4daa0bd5337bd42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3b390232980d002a3fa38f24d66b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858827f19565a5819d897db750a2a2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dcf2c77a00cbf74820936777f6318554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a300dfc7ca5c7f094f9903eaa9f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a5806580ce79eeea55c4af81310c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdc4003bcb7e35f935accde2b0cc6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd416b6047fe5a96f62f637a5b2ff133558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34069473004827f5451ac46d6460bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a874a1e74002a98d719767bdc2776a8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4d1f749a43a61df6954bf423316e3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430417ab046d3c5bb550c148c4d24174562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665637de5b9b8b6bf2682798afbefd78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508dc4e475d3ab802835276fa2e8023564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eceec5f3546325175c09619a82616d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322f7001231e1389e73c7b82d63fcc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74bccf256c42a884a8dd8f9ac149a3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7599be7485b1caff4110920839e212e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fa8c22f117a024cd2a0803773d256569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c27bf86ea9919741924f1a0c114593570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00bbe63e54b5167640d4ed5095e0e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6128c14433d66a9f1d799ebcd4750572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ef527cc119e3cae867240e8d861a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e14b9ee16bec9a55ffe1b3b3f25bf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a0d1fbc7b600c53f23630d8c287bb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2559b54410b7ffcb09c081a936255576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf0711837c75d5de947bacd45d27d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961280246ece7e90f97c431a2a5f1fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ba5d76a5efd5b3f190831e478bc58579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279a5a161cc9c45682b55afbac70ba0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003398e584560dcb5cfe79b7df6238c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e05ac017e27fad3cdd76cfe38a738582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11109d796ba368634c627ef7f332978b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419450a9afd8cdf383c7dfa2f7433cdf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a36f628d8b931d9cac42ce126eba7e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2feac802dfee9d3029145292228a61e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d518a95f76846549fe123e7408c48a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb9bb2f1d9bc1c675bf1af5ede9c7a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368868bdebe0978eaf42c525f7da444589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6309a4c5cda3a83f1fc8750f01bdfe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f85dfc50e2268f84fdfd4aa335bea2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968625ed36e2de359740b7846fc159d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf9be18f530cb37e4529bdac604c33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114a9ca0749523b32716dc6d9004cf8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1a3c15fdeed42c007ae08a66f8896595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b67ffcf82b2ef84d5cd79d8542f0f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e58e2c9d328275e39b032329824e22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464f87f51f0b7390dd72f894b877318598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810710b1cba31b1f4a9a15592806de7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358bdc2f6d80902f2aa1942767b51ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac952284269d78aaef737a5e340b2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4681c2aebe34e83b9fa4ce9194b58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6486a87d0784e121684740bf098f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4c98521b2195784db8c34b4415001604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e52799e49a09f9cc9265ae4bb65d04605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0729d71b1901a735471915cc46087b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee84d312393faa972bd4fe1503c4af7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85962beb0261f4e4ecf91c4e136fe4e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13244604af903456b992c6425befc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d138c19bcd2c5ef77b5a16b5d44ef7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d3a0057b3f39d3ab39a70f65e033a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bb9f096af3e152380eb279250db0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d481f6c38d074e45c4e65a6f99d45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44b1b88cfb5e0ed48a28cbdab4930d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299438167d9f2b2347cf4c53f3808217615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6e869538474ed7a1da407c6a3a93b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8685043c4e156f7bc629db00384d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c2d797f360d1061f65624b06e77cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f374175022d0b6e9e90be246adb3126619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175dc74624b8e51656640ebd3af378a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743bea83a89a3a5a5fdf61c3fdb0150621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5a1f0fe1686b95e573e5f2a82e33d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388ddac770d4de8b05f5534d7be6cb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd4820e278ce4f97918f672e4e06d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c622ff45b1462af62d25de2c09da6042625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de492109cacef2b32757e2a8e9922c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50247d28fb5206d44ba26e8445288537627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363b9bfa1f0f67514a47243a8d49f0a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57aa789519d02a794145bd5128798b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f46a358e5abdbddc32d89dfdef493b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee64e5cbec8a49b2afe0445b29083d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747140f6dd980f45397289f9add49cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d97f2b5f93b5f626bcd0d7676b0d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b743ee778f3c754cfa5daf413239543634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05be48504ecb2fefd2942b81e95b946635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a169e195e4af4e7f9d3476dd9efc9a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1521dd537c0df687379074dc361c7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170402cea7b6fbc1f722d7d296bb5ce4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7f6b47e0865f51870c193c0814caa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e9ae8c857cd07d60b46f1d38966d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858c1c45d05122c90c7f04033a32c39641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d07c76ffa9b73574f887264d0c91db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5859580d386a41f83d37c689a43ee67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd02e02bdfaddc6b15e9721b1b9bd1c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cc3aa95b69dc7990c20dee83c7d40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7b674726359a0cb1d110e19a047c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3893b707eeeae4fd7cfa05173af291647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7795c1d88e947b028ef2f0a3bb48d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807720eb86b4d50343e36feb170dad33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307ef7b50f33683ca4ebae25f75e48f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d728bfff9a69a50d7db57eb063d37ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f948ebd5b5fbc8553a556ba5c719cbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f67f30ef84075c25ac10e8d7e7326653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb305f2a75f2ab769942b7e90ece784654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daee0b65240ac59d7f9097db3471e4d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bee7b73f47027bc8ca717a726317b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068c0abd0529ccf286bc3c5c4924e68657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450745740353f2aa2c9eb663fc085c62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc557a64968b005550fb7f89664252659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46468da1094c3ef42d5eb91a4e6c642660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0567806f1fcb3548ec75d1ed324d8ae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d534c0afbf77ef6b323b7443f67f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7525d7983318fa1b05ed4dd0595c71e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd964bf59b213a8ea8fe588023e93c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16124a89c1110d0c6bdfa3a1ef800bb1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2f6c0606c0aab08d24aef724dd29d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5f302b23605d0b191053167de4751667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f84982a9c19a31380842192b5421e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c19a44280d9d8769ce18782a666114669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ac5202618d9f019fef216fce4cf8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b16fda5926b2757650e0f2ecf402c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962974be29150ab89e23305e726161a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821562ddc44a86ce902fe3ade75d924c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91803e0f211a4addfe0ffe82423dcbc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9cc8bfd58f218d0f3d35703b8a994675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9499b74e2a4ab89c63b26f53fadee9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c237dc5d52a5432399922984896825677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139813bc84ec5af1070bf68f482d0c8678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>