--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3256,51 +3256,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f4a32f4b61e4223b836c4fa7235961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146ad55b2c9832f21efaadb4abbcb5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545d09f7e132dec926bef667d68e4433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f3ae75e48a8140e2169ee48a7a9c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ead07f304892e03b8a465198cd7f705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254925f85344cde28ad6588702dccf096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d97ae465cc03817a5105130bdff3b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc9384cf993eeb2a0cf664c900a67a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b3cb9d50e93dc69ef9afb836c23449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1626dff32266fb961f3ba8eb644aec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bd4736560e9d024a4c5279e24957d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426547acd7158740c00357e8e4fa652412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7d9cf31eade184030f1a746ededd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8fcdbab62d94ec4e9ada4c603431e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6e90d6a8fa97bd513cec57792a96815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43746810f66c4b1d6ec639f443e2d49616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842311b29fa468a976de56fcff06080017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594128ce39e9948bc6d294c4e8f0e0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d4cefb89dddf09a172a7d6154fdc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b4c7488808af732a0cad2cde3d18220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d127efeb27d355ecc213866933c3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd54105f77de965b93a002f05ccc78922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a69639b5749fc8b4e0bfcb9faa812f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2d91c3a7c3e54916b09f73e6887ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b015f6acc3e4bbb398804ba52dd2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58cc7935260f110add36f07fdc1ed1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8c5a2b8100108720b9b3442aadb0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f725aa03f23db53b853da9d773249c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637614188445e946ee85b686ceb4cfb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb5ad6e6e38becca39ff58fe3f3f5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b08a53a4069ea501229e76cf52f36831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bedbbe58b6e1c85edf7037b76d46dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b16073b02b81e07f7f39db7513b17933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c92d940635a02d59f34c8e3be4694134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bf00a2653f1ed7252100fdf3e7b2435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46043a3462ad3916990b93a8d682e7f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27511d3548b19af398b242af2a323ea037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f402a25f05d25269e875095c2ff4c8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474bb0660441e099c8559955240ac1439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfc26f86d9814ef860436786faeaa940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df68d3c0f9eeb3e401baf96a175e6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b4a894e3fb9acb81f6ed588a4077942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a5a6b5512c5f29da0744116067dde43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795675d80ab9952fd0e338b5ae7fd0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e2b1ed032d5225338d960b39f909945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fa1bd98cba87918902d8023b57be546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25e6989043afc784fe6a6d7a3d3cec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26206d8bff75696765ae3c0376ccb0b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdd0887176a87d4d7e5dcd3a02b96e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1716d838a610880436bf9ac0fc0964550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e3e99bc1ecf459ad89113de51998e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318680c99f59c4dc48c9d467d797b64d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc5eefe3051218e98d8dce044a3d4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac697d5a375d55947ededda79c305bbd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535546a11f85073456dc8504078bcb455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb489f85323c3e268a6508a4406a4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7abb4d8e0347514ecc70048fd67ba357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c12539b0163318dc2bb15890a919558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36482e8c2ee6684f79bb2bb595dd7fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70decc7ab4e584e7213ac020afe48dc660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4205e8deb7b8f92c116182bb70b054061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c8775e4dae4aa49484549c97a82c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711a6cf2342f24132fb3213c0fa73ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93320ee74561d75a4bde55ed07a01f7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a8ba714f12c712aad9a8bb690f6e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc79e775577331fe5e5c267709719666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3687fe8c8f8b6acb00bba5a082e678467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ff170297905c68eadf26fbb965e3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb04fa2bf8e97e3bf93c3b50e2a67269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fc66c6dfc7ef31feef50b1a9be95d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2207c4bfb42cc54492868ab492aa83871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f9c4ff5d0f4dc40dd07409ec84a7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fdcce0569585aa006e25a48ce6c0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05d9b933bbab16402b35bbb6479ad374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477ce43fd5c0168cc81e7dff3e5add575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be4a2732ebc1b5760ed9468374c5e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e1a3ac405506afee4d1d59eb3623c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea31237013193d2f93ce8201eca28ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e224ab6edaefa4fcd3708998419c4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d398f907d9f75db30f27df21a3cf6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfc09c8f11f0f394a3916ca1003e5f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d5b25946ddfad057a2ff0afeaa2d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3977caf95aa1f2aa0490821e56b1fbb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9bb85a228fd8a05ab192a3c2ceea584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd2561934b2cf5ce018119a255f9e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fed18edf2edaed46d0f4abc34cf6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab793940e6b1550ad14f4103057f0a8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7d2f289cea9c1db57e51b2e5013a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cbdc6358d3c4a98bb15c282405d7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034a535efee14a018ecb8be14d9d96b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f836a1a8de97836ddd1b0b65da72a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea0ffcc4ef23b23712f1e48ab7e96792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414f58e0776f40fd039363a0bf9c57593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eca3bf16cd4251c8da66ae05bc6d2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222b9cf7fae880b94fc1151e0dfb4e995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705b4fc56b6f5dbfe8a3e00dff929fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce256db60b96b07451087f2991d12597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2da011e2182776347f20a8174edf1098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a489f178d0def824754ef20deff7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8c378977828b480bb4bcf6b563323100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd8e82c7274ae7b0cc7b7be5f4fed3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456cf2eeee1deaa95acee5778527610102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878d9c49f14f2812b9869ff258b32d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2c28421f5193165c2cc02511bac61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bf4052e1eb9ddae62bc66bbc1d761105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a218920995cf4ba7b79bf343003d71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7361f18147a4b802991e69a9f7c8f7f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcac140dd195f5192117180158c239108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838766d9440556318264cd845bbce9af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35c7bd895113344b3a3906e7974f31110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428acdbf9785b937356ff8844fe44ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715f6f26caecc1414b4498e11136da6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cde5b717d2464b2b332f1c09579c83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d32c5b0fd7f8b9e6e52b54d400ecc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9827f097f36ace5b4a6b9b78780e6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aa2d9abdc61badfad1444686cda17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddec8bc4309992a1a2e040a06f82e59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a0ef160980c8bd4a92204eabd7c6d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f70b851ce4eb354cf36e721dc6a2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d40b5bea0dbf3489fb85caf454469a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d93ae2a8d29a6fb69e7f9747aab614121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8da3539325594169b137cb067bc65122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4066112ee34b760cb4d75e9892057123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c331b54ae62d26fd684ae5eab2846124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88159dbc920bf75f45ec0440a5a5c33b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1ce458c8f1aaac6daad565797cbb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dabb5b42b6dd83396fd02528646611127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41966614519c1be15c519eb8da89306128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5841ca2a80bba21442127e78ffa9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ca50404a513b8c642d36b3014b772130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1408554742835280d90aae6a64395131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf8e1e2d42adb64c443de5f652ee9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddc35c017e790d5bd96ee26c77af14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678aae28ce50a0fd504238d89f8e0b81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba76cc413f55629cd0ae34f13a327f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071ebaded0480b6d7907ea089d73fe5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14372cf6d264a0b4ba3d7a3cc6f083a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518536202ead94145a07ab75600e7c32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84326564d12f8bcd71efe72ea534f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8c3a56a498675576b4bd54b7351f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b133144475602a8c958756841d88f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37473a8a321c1899e5fd241cc8587f3d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bb1afd90be691c2c67df0b89ff24b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599595e8a53065a2fd72421dc99bea86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76083362f4b6819f93e433a79e4071f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6003e72a471ea00fde2320c03cbf4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9f9ffd779cfd01e08e6229850e884147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d2f3200fbc96ef1b2d0858c1ddf28148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b1c6c463f46981f11a26f83937dde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6f85ed4354c370b69afbb0113ea6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186d8daafed0a783d58ac0c2617f4c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871ae5c3e1e632537acb54e7aeb2f53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ecf8f0e92b9dfecac2e98e87dc373153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c503eb52b2e4f8a15bce1e0acecb377154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f88e0a01921975a9f155c52efd474155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dbceeb1eecbe0c9f1cba139e3437e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e25427a1a02a5293c681861dfbe17157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074724d6c989a8c968e5e01b95f48e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fa540217293e9b8901f61a2ccb9f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61faa00f76a3d5089742176712cc0cdc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd4966b430be55085b56a23433faf3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd0c38f597143e954fedaa1abe5d51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90084abd778efb23e1601250a91260163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667e3c202c7bc53dc6ddb0668ee7caa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e0ea260782614663ac5ed55c5bb03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11612480e55b903de5b9f40b0e53a7ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8657955f17316d7b6b35de46590e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353de4babcd35cf77a0161e48dbf9ab168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b28e1bdb96d0ada98035fdf66b70a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182272cc2a5553ffd746e11ff0c6659a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380061c75397a660256067059ae3ea4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4943a55f2ca4576d8a4f140d8cb80f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4297785b944bbccfa926fba348a136173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9aeffdd50ae1ca5476a317c533374174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cdc2003d64d797244057295c4fdc3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6d2dcbab246d591bced9aba6c8285176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6f596a80ac793da47ed7768b95927177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53836e34b948054f34a733845beca1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914a9d8d830a37b9238c7245e15adc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e72c98392b741c4ce6a157c4ea5d90180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17c814a8167b46611e1507bd2df306181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13321e4ce9d2d8cd4d9fcccd2f054f07182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5090ed25fb5c55d7da0080e90c7a01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e465c3e94f7efe6c2dd48d11c70bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb71662f073dfd3540b4ed876f5ea4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1d3ce6cbfec9c851868c47ecc25cd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85703fdcf867a04cd901baea379f4fef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc221540987f702e6f19e967dbe062188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a145d53adcb2c25b76e886cb8497e54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30613265d79fe8863d4b9ce66af2f9a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141ad81c6b3f93a8638d0dcae94b2a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5702cab5c50223d602a8fd4c217b18192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb39e8c601e86083aa8dccd0cfcbbb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf47b23c0bcd6f3770f618a730bbd08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e3803b30ec25afd96908ee043cb60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a074fe851d08f5f730f9cd67c2cfa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b5a5c339b4585fca8d4109a4e17a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a19c16dae29692484658138e07d40e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07d638c28d88b6d064caccc226e272199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40c3b1ba7e5e857fa636cf1ae1dc2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf6b0c26eb47e314b26d07c2966233201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816f23ea130404b4f367a5dd9c0cfc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb52fcea813b21a4b52cb5ded5f055203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b20d6b1aeb13b88ee932a7adeb7c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d954aa54169feef7a9c92c52caba0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1d339b5f8a9035442dbfd1663ff65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db948d77824b74d1dd026f762a33fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3d7896e92bcdcb59077dd34dbc02c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952c8a165f7abfdd427ebab5aa12122209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132219a8e0fa038907f2267ca8b2a4df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e5438513c248a327072c33dfd1c5d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8aed501cf923ce67a32cc13c42a5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126b93637de4581fa1f9d185516c958213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc37bbee61275621bd6f848ebac55a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1d3cc248e7bd8125d15c748b12821215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5121ec2aa6493d475858afaf7f0456216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3667b5b749908e0bbc13b6c9f550f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50852e52e9a96dfb0472373ac608909218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918642377c7f56d4610d3796060d9eb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c184f8b9ef172567268fb20839ee9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20595d46bc0faeb691b852f347ad27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58bf1197f5586c20e0d427eb7e02c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9f61d9bbf4653e306cd060be871e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b417ab593f56550a6329e991e1887224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d92b03017d9e968a8f37002eeb75fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0ddb99b04806e958b7ecfe93d3cbd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb0d1d47827c2424e65faea2a1df3e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da4cfcbaa27243c63350522b5d4f6a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d90a147f134e5067bff90fd2f3100229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4370ef0535eaa580ce5133b61e60c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5b780a37ec773ef26f9e5423dcb6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923040e83bcca9418e40c12c78227e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c945b5567eee930cd520af0a6876d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28634d71f247ba66aa52d00dc05d55d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ddc7decf613ac582ec8325b74a3da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318a237a3737144823a1792d7b713ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63f3d2f4f6250d6bd52e0b7435ba44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e22ed6b749d8c72b548438e89998d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b45e1e34c8852f2df685642a92b60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ca5d7073ec49864495e47a8ec4ad7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9999c70c9ce2616858d86804bd268241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85be3f252c2f88482930d31f24a0b52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960b350b4ae15a2e1879dbba1fe5b5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be729797fb4fc60f89b0b47ab28bc603244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9592b7632c04e6d048449c3739572d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9541165d1a57d34a9998ac38f0cc68246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df735f57d5c5b0badfb3a00abe7958247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd869f4febd762c1193ef09849db4b6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e53f9f39c878d7fc56dce3a390a81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077b1f2406ee5c1e4c0ebf62383caae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80311c6862464606c4271100cdd23c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3fe0fb63f9bcc516a3aa1b04330db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9a0783411bb80d8f6414190fa5fa3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a019381031ed710808b7ea9c81370b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f0d4b8d589e4fa83fc02c57d279e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e83fbfeb29aea76e4453e5cfa08240256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc23d2680131d2caf4e54bed0f729b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae81fa20677ec670338674402437887258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20597092ba35f998cbe96bddce90d6da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a904c42bb53830ac16221a5c5f791260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ff304e084edf0940a3e7062f53461261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483b3c2d0797a4001fd19bc8d07b0cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c85ecf8805c8627ea227be6b9281f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9904674eeb06f46ed09c8c1b6ce4d7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373614b535269ae3091098d1d98d9c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b73f7ebf28872868068cf2147cf74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deed192f51b71d81aa1daf4f3484bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195f6a7f110ecb1e8964b7ab7419b2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee1e5c6eee4fed9ae41fee98d86421269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c77fc61a2589666c99309d53d6195270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062818f05ff171e6698dd52afa9b0dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292198d986eac9b6ee4cd1238e1dc94d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe22cccf7d01eeb9fba075166efedb8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc78aea54a486ba3a79dd19d6f171e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415df20c3ee101daa5432a566eb96ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbfcd622ba4ec3776f6bcfa048e3e6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8ed321b8920d543ed47c9d18ab77e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4dd2546ae34adebdcfe1c36e726ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fe0d25d1feb66eb18cb6594abc4dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200b3e9a68e05aa0927a6506ede1439280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f870679101546d1f182cb8f45049b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68064f74b481b06c521565bc5d83b47b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1674b56de388bf6662b8b81e2d420d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0c40ef90fd3f39710848d4b41f95e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c7872fa2049ad718b01ea2c8fa0a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99882b84fe54a474bf39434ffd5ea7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbf6f7fea28689012f83e63524068f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e32cccfead318235d7233629d938f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb42e4a073083c025478501cc3d329289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72027b23ee5e5e50905e073dd2ee578f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ce7f96cc236ef7ece36af57846a76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f36ec312404fb96bbcb8129e0f1633292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e295fe2dbc5a99f28e4eb9c84d1d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1bb986b2eb527fceb7eaf7e39715c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e89089a67a2e77b0ad34078ac833ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965c6bf3ee9d3529b51075c4322b120296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc36572eec8ef54658c79dfb750c5ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7fba105e6c3d9679af84e1a42c03a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7a8c20016cb8d28527afa0ce17b98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e9f6ba33fd4890d1e14eec2f3b1b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80533189143c2e8d422f66e636ca691e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ead2ce51491f8f0ac5dd1942f6aaa1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c123f80a4ace0f0d75382e60ee0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7464366eb26a3bfc49c7d1442fdd1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc73166e65222667199eb256293a910305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578d858d91f7d9356ee9ea5ae10d569306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528d4f20fe8c76c851e55981453f193307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3904126b3ae4e232a019c9ba7001f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccd81a6fd8cd2bf025c5886f600868309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680ccc2690ca8c4ff7bf42db68bc451310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0609459fed1243337881f6738a42f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36494fdbc00820234988444515dae43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2a30544664f1e2995c1f612320621313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a92cb0aed0083dae4a7745fe7d369314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84775890effee95e42e61e269e38fd0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52ca5a38d9aceb8e3685d5b80b8856316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c57e3383da907783772993d895b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d918fd445bf528ffc6cdaa1860c80ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf946954724ebb75e4f65560a9330453319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df673f8c3b657f0ae57d9feebca069320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed48c84361a6a38f5019d3b3b1b1e6f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bbff6a6b77594e1304fbd97313643322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbff6d5f843cf414a6e66c864c428e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992b663e736f470e6fa321b626ec767324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d0bf8f735bcb35155552ca5aa0bbd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687787b84c77856abff0bb694beffd9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc8249eceaa43853b89b2af4b39fd8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab38fb00239bd808ff63456b4c158c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3369fbdcda4967fc377cf189be4c27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cefc36818894874b3cc8dc0ed766b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f042811843ec6a48900eee695e021331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385503ff6f11e5f5ccf0ac1e9b460048332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3897868274e5ff123cc1b3d099e45de333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3626165c746b5e8cf06e53111522c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccd7bc1260d0cbf1eab4f6b08d3dc3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab85f9802d3d34e0022376e0eecb8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a9b89f5a88bfc31f1a47bc9617a06337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3fc3d2f1a3aecd089dfa976170287338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec83887e6c85700356419e6976f85c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29bd3d32ecf4382d06c786ad2f4b5c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5873ac972bd3d2e6aaa0ab9e58b652c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e834e976eceae3561184c20633bf1a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b76ab7fd9def01ce8f74c79a95ebec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba094c461e43eb2fda092bb690802d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610229562f2f22748cf2bacd86b297a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce73826ee7fa30b6f5ac5618199fdd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f28988301bee380908a149dc6b35a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7084942f05ab8cea87ec0c186d3b720348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a44c601ca588005c31bd0e5d8615e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb2ef2399eee1ec38fac4e1ef212b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a02bbe72d5b51221b54150ce6724e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc0b01d4956296daf1494f4f131813352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1055ab42cbc7bf47a10deec16f4ec4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843db56f6c01e6bf4ec92e3796c5ea45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca703b7962c91bf6dd7c4565cac123355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fb12fdd0f47535c96f99965c9888a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec92792379a2a6c74cb5ed1052f92d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d9766be4ed4850d8e8149ae7f1782358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad02098699e499370d581d16a2ded54359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e94793d9961ec87ecdc3c331f2d7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcdabd5f430a17b19d0948d5d1671e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847712895b8cf8ade9e401681704d476362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ba4728f764da8830658b37f6fe7ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7998b654f89b187f35c6d368bafe300364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be127bcf2e0b3499a8c49f2ee7d6a2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819f51affe465fc3d75ac36cfe4a07c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85d8d32f06de1db0543e3be09e1757367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c926d4b5af577386026062db95bd42368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429527c5f53de444af3e1a9c4d502c4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d7427dc1d08a223e3d50b1544befe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ebbebdd5a1f7d332097a23847bec0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91186c0dd1f23af4b0ab42bc8d28701e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e620563d3124a0a16d319a81ffa3c04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221e05abf518635f0cb426975faa0a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54b5bd3af610baf745d3d75f6d2a34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cfdae2cfce5d1d083fa2570f4a8fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30c17c7cc5eb596bd6ee3090d29e27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb384f5cd359cd29569f6584cb5b02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfe2e2b67a8fe8a48f1070ecc6a75f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0532c7a96efdec935e25073b060c070380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4411b71f18dfc7363f3bb2c6b893d55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97e52f393535684220343f5b6b6bdd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276988a2a8f584f2a04092c5fa8c7cb3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5b907eab14ad6b686ab2704babdd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0256bb8346e24f19d525c1dab56344c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a129ebfdaa8a36af851c309a721b4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e40ad77045df727fe33d54f1395f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5335db202603e13f0d08b57d7f5ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a563e2dfb4d7a2b43abda0c5254be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66828d6ce0bee0f6efe5c50805a94a68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbc38fb59e133617f2a5ebef7074be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cc5f7110f495d4fc8423c5402253c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cb8698f467ef39a6c677608959165393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f87f2dcfe5aa172b8a09d3a84e264394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fba7ac96c706e210b0bcbc8b5c3a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165228351149cb05e2c1052496ed3072396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fa7be5da267881420a656a7d77677397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848446bb2cb08a9218c5120e0784294398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6ef1f430620a5318f163e7d37bf7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c18ec5d9913c95b7632a1f341893b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15a0f8fb6e9e0023ee6a895667cef9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc611184ec5ba152e33cdcbb3ac20606402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ffbee7be9d0d812ea18b5e92fbf9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e0fbef2ef5c4df413ff1098f6a428404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c782da32f442d24cfd3ed4a10cc310d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13118c3b85b8b4432cd97a265b91e3b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a46d35fc1c1bc31fb4a0802ac8636a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881a4ba7fac26812375601bc3c143bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e218cbd836a9dd7eb83e799f70b49409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adecef82cbef146142fe81140fad11dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bac9659973f5e2af63395d29e35f1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb10e36f715e15a180ef2fac369307d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2650f842db4afe219a88173b1d44b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb18f5244efba742686946d1fa30fee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b5a68907b7f939e2ba85cf9fb29c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b2a6b5c2a219e0c30e6422c5ffdda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67851131473d644e4c093b6aeb1e00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefa180723a6da4050e454db9da15c1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd689982508942a36dbf4d369aba092419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba2abc242cbeed3f9d29725e8174bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea87e7fc64eb8a5f0f14c7ad6504df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011483c5916a32e49f0541251e1e950422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372af8bd18db848d97ca85ae88b4107b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48632ea9beec872b10f8d511e2c54a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bffae8abd179ac8716642b39939822425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb16667d273f3ce5f61a4aa660c86f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6aaafdad48bfc63b7df272d19480d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab418b9210b1791bd47cfa5a51a6378428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490bf40c35d24e8d3efdf9d1f55b067429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce889b6b61d443e2441aea926c0a965f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fb53344d01fffd3b11eb402fd7ebd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264be387195a3af712c29508f2b4bf94432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec07b71588f5a079d12c0335982780433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd63906e191b0f05bd9b2f654ab219434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fa5cf9985b9bd5e84d67c3d02be24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884c3065ba392c4148d240c591d1461436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4773c9f0ff268b8adcfa10d627bfef437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c0c25c0949a4bc66b7b531e19f4a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81231b5a6b2167d5e44b00d462835ba8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081e5b24a502ec3369422684a130c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4a83b5669551b6119562ed251090b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014adab1c941a8586e53ef27a708b368442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71e1ecc249140f30660103b053d1b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3ac6a4e625a73edcec1020ee9d1cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4839d284b9c3179dc68de85c5f0ea72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bf2e6108708f7d802e05e3d7b8214446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dac70e9774aac813af4075f38f0be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a103529bcee97bf651437ca09e24b73448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa80f3e9c164c8683a38af3823fc8de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29a74d6593f8990aaab2b41d228bae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0115c672bf03fd4248530fcfd3662d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccda60d6231b0addecd71e11c61101452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa9a1b4eb06538350197da53c60149453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62b270ce024c264f704d24947b7dfc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c991bfdb9f61fdfd670fa4cd598dcd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626e88183c46eb6e73e928b74eca00c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc893e86f95893126f5615601a95d9d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a13af5b14b7850952ccf9397ae7cf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683480ac5cc9f6fc3f6aee478394284459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e70b7575b3e7bea8f949b83c41270460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70847738fe244ee9bd7b794b9f6c4494461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e433110ec57dbbea145a64dc968d630462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fcb28f134e0b9696db473448d5e4fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d9d3eb58476419d9aa58b692fdcb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b38ad45dd0c63b044f5003be8c2f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f1f258607b14abd9df89256de9fbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15822c789387adc41e83b6df7cc612f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e225006929fe77040a72561f382885468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3a71ef806485e4ee7bec92e628dff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81690783383c2c15ce7b393ed055d83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bec602c0dc590d160281060894bf55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea047f3ce8b7c0779b1bf970701cce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9b849b0e2d7e2580b916212c15c6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132339c00451e0678f940a42e31d740474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3062a5b475f7ab742ba91782910773b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a541289a1320adce6f612a7b76096e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89271f6bc4bae81464bb066a0e474c9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aaa231fe949c372554c47be12bea81478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6126bf6f1f9bee89992e1e16c07f11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29596181bd511a9f885fd44e2540e38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd9c3ab032cb0406cf66929f39b588481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18d51f9b99ad766f1b74daa3bc57a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de6a5baf8d60d2ea8e7d3f78643a13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50292973cc1e0575e0fea87a6aba5d29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eef95edba2d8e6e4fe1345137a3e58485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a0ca70440f3993d74f85c1d53a088486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e92624d9c942efeb8f55cd7c991e6e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daccacd1f5def780c95223cba3fbd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f53d5569423fcbad73144c2ac5647489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70b03a408da232ac30b62d7e2d3b02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549b31635f3997154821914d07f901a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f50252c4dbea96e0c7df9e4172e2b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9066953e2f199e4d6509dd33fa717f9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d5de8c34c042238fe6b4c4ec5eb9b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8392c956d7d82ed036be099c8d6b53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f2120391a055c9bca2d334a1764ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ed7ca2376a2c2f20dbdea307be301497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b3255f35c8fcd5e4390221943d8ac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750ccdb21e6163bba0785ad43813050499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98a7938b139485e2ed144944d9b7b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8dc51a8d3abe8ffb6d5f6d20b73c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4cb351784d21932b582290e012a61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e8b1832e9e228294d46a7a989bbd6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf9ca9fa24b595c246c46146097b6a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98914ac9e7ab9c3d91d0d4c9a964bbeb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435a40aa722a94b54396cc8f20f9ec1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776d4c9b511b1f8bfffe06f6604a6c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7b6286838f28f330d2ae24d85abd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797c481a37cc7cb79a66be12f0d1507509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c938a712ee63ede6a059834d2fd807f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a677e48c222cb9939db51134497c26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6be05cbac0a01b4934b11f1e3771f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01706139e7c240ab805d1d3925e4599513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668344d7c1468d934f428e1d642c23d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e0292afaa2579d39798fd6c3e4b03515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb9469ad1e59448a0ae3d2c7e46b8b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9b41f06f108b0424bd630f493124d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc15359404aac31d83b08831763b122518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca2ed6464875c076909f4a14bb0dfe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88936b0f5037e599a2a7c75830c74c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faff049b7630062033a98fbeb15751521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb8e36823a8aa45507d5351fa5b319522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c67164fa6343017de6424085882d1fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42976ff31ab889857bbb7e4026bee0c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33699a92de69f6f41757c191e2f822d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c30d8ce639f704911204bf99e75bf1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f86ba9091acad7a9ac390511dbca6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e606f7b4d7d29f82fe6b30bb6d87d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fad1c090d250d5cd9d9122a2864c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9231a38b4ab996b6d586fa9274f9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d408079d6d30a6a20b47e0684fbf2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98809f5a7954bdab1eaf4c275c13a36e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84c62eefdb7f32dfe5a361a8d62c1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cce354d5a975fbf5d52c0bd8f22652534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e9762191ed268b78218734a10c2b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffadb8d6da73188344b18fc8e57a1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3b0b5d52f118b0ddd07a0a13734b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8777100eb99543787446f5f9f7e15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ab1cf6ede38b2714aa59fc251ceb0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22419048e038d1af97ccac174f13126540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202302c5cab3d4d51be5aa92294beca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61867bf6dcac4df3837fc261d28f1a7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636b686bb371bd19449a1ae3b81bd71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d9623651c708ec9677836160133f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a700d8be1a810d5ec84f2ee4e2eda545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e2d0cdffa7fa1a378be3b37c29617546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19721d75e63af239e589d8191ebec7e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4bccd5f818c1eeb4a387dd90d3170548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaaaa3adf009b2c44b87db7440d28ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cb6a4a5722b34fbd8de1b709499dd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92666e781ca0d9e36db8e9b36edd1aea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d32f184776ea363be1aa622fcc6ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0798802555fd50d01f17702e963a789553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6214311ab9ee3ee8e5ea450984c2a20554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cfc828f8eacacd1244623189cb9c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a28e8ada6ef31543faa233777babe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceea7580787d0d32fac5f7d0dfaf745557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f30ba19f8b42d18727a835164048f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ac1e79f1bc2bedeb220378bf37eb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27471ef0c7a41dc0d312697c991dcc66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65753df0fa5ba5ec5be796d4f9ea4e46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8ac11d47d5fe6b5f8fac82aaf3e28562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6413aed2411f64743a285fbf1a3330563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63950204a882209b663387bb26bf308564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcddfe59ec84f2a375ed5b921fa1ed7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abab1cbcf945fe30cf2514bb105e96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20672a7616ee7cedbbcb7c94d3ae19ee567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73212d28c74c78c759d382958ae21c8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aea779d4651885e9d8e99c61b0943569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e7a2716b5a7f9595cab92985d6539570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f6087aa52fd463245c515d6e6de46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a3f9a4974ab2d91a4424e75c1bccd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64addfbaabda74d1fd404cb114bbab63573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec2174e37aa7d814c780cc94dd47f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab61746a0e9eae9c1dcf6afda8946c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8249d12ce978802a2b535690c7a2b5f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1664ba8a3587668d01c0b34da9a073577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee3060d78d350070de8836772aaf1e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f04b5d330f49b2762612acebf5332579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b599b7bddc09213cfe0e8d3d4e884e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dad30a8c17dc2e4382acec0a0cabc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ed7afc4a56f138fa38ecb8a742ba5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc988bf71aaac9248ac5e3cfc00ac8b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8013dd6186ffe80132d109455bf13e6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99cb6525604e291add19898192a95c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd328530d5a078b1c8df3bec7456a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d25eafbd70162499772f497df9ec0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb160aeee66d2a427b5ff70ff6e6ee0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f255e3b927361c1f5ae15d4ceb7d10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b5fb80ef0165ea31b26199a47f1e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef58d823aa2e2fdb6b495a6a8a99e0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc938128df65b33f56201da4f2e6347592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98dfc657111d0d75ad01a471929532593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4e1959c7cbd5afeb69e2b5c2bdf19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c7908ce7e82ab4ef205a9a501cc7b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916f5b4cb4d65105c363446eae31b29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d22c493bdf035fa130c5e4a72bfed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c9349b67ba1b759267f363d109b4a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfdefec6b7fac46c31a92c0984d9ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb385fa7bd212989cd95a1e75ebeb2fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30259059af6e21fb44e8aa218381ed2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95db1e9b7019e7f97632b5c8f941e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f030f0f7c6dbe270c4a7972758e131603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3f3443b4f2fae15eb031f79a04322604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759c26f1486358c5da112d28d9461da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d1438278d1d27e7d16f7f7d185c29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42844afb91a8b6f43ff64a2675a6c834607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28961f68b8c08507d970fb025d76068608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe957deb056ca5ba556896f4deb0b360609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0f6b5dca5b319f9aa6db9184c4a62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548f0f6deca1ffd368b42ec49dabb91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a13d7f3789bdd30cbd6c45b45ac19a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c38280740f05ac1cfaee34658bb07b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57d6e9e82e28934bffc2810ed23109614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f830828ff4e395985a11c64a798eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fe2c3a7f9b237f6d41a44fb6537bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc667f24c3bdb7672aaeb9538dfd3e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71524f8df9451395b11869e3e8c4072c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dfa0d4b00ed82004fa6fe9d7eea44619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a114144624d5df196b965da25f68b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e422ba53c406e2d2219a4e9a1d23dee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee78390031218bd0a9e35b9d4c68544622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2895506ff171ccd19d6009e10ed36623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff802113cd64026fda53bd930b397b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233fd59b492fb17e423ca9083fe7ea0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9d07fea3d80c6278d8bc8a20021e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09868222e57ebc5f40a061d8dba775ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39167d9fc3ee98fb7fcb33fba289f080628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85350ce243c44a4eb484d0d9f14313e1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a30bc8488904242b9e162461cc23b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aa3b8a6c2d358d557cb5d6036e954631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c075c787c4bd69e5ecfefb033fba7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecec4f8a479e6d7e13eaf75702cd15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5ae38766f60646465d3ce41f927a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133db3fee43def5335e13db1cc539de635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ed310d2add0c5e3a7fa2eefebd4b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d0446c43c4206f8400c52885209f0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff75b0b648616ed7da4e032cc68297638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395dbcce9efd3a670d16cf7c4946c5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b517f2ab2a575429da1a11c8c31c9d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b81f1b00f7efcd227addc32f2968f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef525959bd6cfe927e7f0741e8ac350642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea29ed184167fdf80f04112be29848643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5fcad4346f015e5b2cd1b86a0e01b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0c81fb3a7945c3fe2d905462ba324645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa0650e216245f524832d03c395c42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a66c276964393aa6c9308b253416f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd526b5fd5fa78c364bd15f8a78a37c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194e9e21d17101caa5c8f584c4c9e62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c295f62a5f9090d105fc4408e70f9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89eb8870ec988078c293d6d47bf858651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4216b9761b9f86c424966ce393e2818652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76f0e5a390183cf40a66416f79454a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e211558f8b6f0c1562b7f939db55c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd236da7c8676f2447fcb2cb4808dc7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0565ed672e7825735b52315c09c117656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae272ee3b42e5fdac19c8e3900227cc0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4e9d48062bf41f21b8e408b51df90658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29826d578b7205c376026cc898adee41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593a939bd8452a1fc260f1023ccfe3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe9ea073feae0b278e366d070d09d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e92e3de261e29bbc81699ab2fdb1aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d384b0c136f655d4ccd8de74ebf10f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee98ea87214727de0eda6b47c2caa58664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16f27b3a68933610a6903b8d7edcfa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47066b8c7e6b8cc21ee030f54e10d7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195885ea51c2031dfe4047206bc15000667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b408b9b19e824e618a2bcba79bb081a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14055d2ceda6846efe2258e3750be7d4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f966deddc5add9069ea4047930727f9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e49620d1fb48a485beb4cff03b3505671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774da70a123b20e3021c54acc4ef4e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ebb7629f299f2c5d0e741291c6067673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5e8918be41db91a723a5fd29ac925674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67149e11d473420c1b7138a032bb6824675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d041c9b510a62d10c025c9d3b49df0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8067192fd7ead39f0f4ccfc01932f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277381d772311b7bd52d24cfaed32e8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a06c9c8b78c451dfba3cb162c13fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b2da8c07f0449e96cf54d34e004e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd0d1b90d9b6de3f5dfb3dd23c5033681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca2d464b3faf0e8dae5d6cb9845819682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1ae80a5902501304b5c42197c348f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1921996caa6288f200f95109d61e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781614ef15617f59b61e53cf7f1d15b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a265cc5dce9bd0eb23ce90e4674b4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49f77a3e2ad8923e29712c2581ce21687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e1be80d877f80b04659889801a49a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5d7217f1b9e00c10a146338c59871689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8272e0c088a45cefcc5ead67be58948690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed86b891affdfc87d563707bf10da8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096361d11b8d82e6bd36ff515a481c56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a4d3fcce9f8c5ea9955942ae94e1f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b2df49daf28eff61182259217965f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae3c828b7ba2a82e6452aad5d1be1c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac62c37173838abcf7463320cc8ae1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a375c5fcfee44e08de66421eeeaa908697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ab64213e6c4511af9262be38fa8d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429410e7deaaf68d4b3de6a45d4f64c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3b45db99e5bcc2ad22cd7d39c6487700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4b508892280735bedf5f261e23103701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708128d0f40f41d9d0e535fecdccb1f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fa508782a10b2493002f7026faf0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ad7c9b385fdc7eab005561a3daeb7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219edf5e75d5f9655720145ffab21bd2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eade4fa37d62b20c1bf2bc90c8706b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a65262542edf8fd54c8b8efe3d9d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0328d46d99d8e2b6d7a70750b951f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65b3596a47efb1ee39bf9ad4a6a63d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5909a376c489d37e68571f1d01eb98a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cb3ca69a1687dede7c2616b3aa449711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912d13de9161f6f24d998dd8087f795712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b18a4033808ce82d599f8a2d5d5bf2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a67222f9e3e09b4ea6ab460bfec0fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaa3215be0f4ea20b16712d724cb6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ae86258c294eaee8bdcb41d3a0ff2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe101e0e6411c8a829062e7deaf081717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0ca57ce0eb1ed897edd63fac7fac2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb2bff00255d12d44310d9c514af72719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7881873cc9007566b9bef8e9ec0e406720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e747ad5c966d5d69cd06ecb7b1ef67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf31117ccabd4e20bd4d376b77cca18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0166318ddf37c6226c7ce364fa001723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98bc87291267e14714ada96d4871e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73244829b84bd845d8e0c202731a38c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182328dac253948555b7fe8242a9305726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631605ffc531d7cd0080e209defd1570727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4b7d01741cfc381ae2fded8b9758a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62363838d3919df3fe973443f7bdbd6f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f6aa64b3ea67c587f391bbf8cf49f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed144dd534eb6faa503e1f5728fad9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1c1d9e4c3bce50234da9a9fad1c26732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b1323a425778238f6a5943c015b201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08ebe8954e1961e0eb8ae33d1461082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a106a035f6717a706571794a12c3ebd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fc6b931af9837086b6d31edf26c864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18add7f2e61c312c0e1570c92daf0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17659f14138707917b176a3d36227c586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25dc4fc793ed13fa3d92a6f37d8d5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886da5dbd3b7dea328052f8ac59f89dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e3dd05e62335aaeec2ee5b97c7d279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99f5ea15144db100f4010935a50f3a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e96ac10629d72d32c82f47b66e372011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ced4e26684f33a2fe3adb48662f2dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc033e93f46eef5ba0fa81befae21513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20466560a521e5a552b7ae879b85a8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b8b45b8b4c2d023947a03bc0c9ba915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9115620ac1623bd83442330e3a51c4416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3b53a305b658cc3475aa6ac7f465517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc6a171c6ade7a88738d361809448818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bd59047bcd09d46e56f065e3065b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a04792798be6486b61c8895dc657c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a626c860620063d4a0bd6f1291b9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4df1288c7675a3f7c6f0d86a01e9722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526404e8f8385babecc62ba3503a773223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d40a3186ca3f38fa2e122e92b1ccdd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd715759a931b63b136fe52f32c2725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff151ed67088e6b95e1bf64af9ebf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3629821d734fe719c1f7f36e904991327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b0ff36c8a626f8f6bfb24ca816a0c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e75b38a3424b7b2126ed01482094729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a7bcc14a63723109a0766d3f6e98230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928d1c0e4aad3032fd2f089b9842f5731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c361a221dab2fc299cd9cd7aedea232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861ceab9287e37e6a9aab4956a36bad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb5995a9359e9aa716790b9d41a45e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac60d95dccd66d9fd5c6f53ba0227c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fe7c10465c59619d9dfe2368ef26136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccd6ed89a56a7c57ed66847029fa0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cdbc0c8adef3c281b17f18f505ff538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e7b9a7db82163b8f60754049e733939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6b61cb0e1e37d3a45399a9a4bd2c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095eb94a252bc0815ff4478cf6bc7c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fc3df9908fdc75bf69d375b24645642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee91efaafb6ee559a08af9a79a6fb443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d71e692190e6be2430e694bdbdb7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd7a3a147bd5d070dc56511107b02945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118c4179949bfc2149a9261a72f8b8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbad91443786834792bc8a1b0e27cd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f2859425836f72f34da846c969b1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fd83ab435aec01ae2f9a36f5ae30949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c991ac18ba09d4442c1a4f9beed916150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92ab98eb9fb772452a05f486c34b2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80e39fa5a461c327da5e46df96d75f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a305d766bd07a126254ae35fd1aae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87467c9c079af58239fff4d4eb78ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec894ded2aaad577723c6c3d428d866b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138de795f94eb636d5d93ab4a8be84156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02537c97908134d1fbf1437c7fc3cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6800614cbb3579dea85d1c4f4e1f68a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438d43965fa0dae4df4fe1b53b6e01159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538b5250921f95c23ae14353f068e1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760846dd55c2ee872e246abe4c5531f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd00bc75613240618cbb65086ccb7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6b085de1a919f448d3f3b4f5d33c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8363e6023bf5b87d9b5395158ecb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa74daa496fa9b8eb04772ed875a9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33f25740f3fb600c88868de0fee5e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4213d701449600a9ad3f5f5bd4a7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaf20c887b5167c3dc85069c75dda068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453fdfbef7c41e49a2c7128bcf9cf6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1abbb694b1294f6a49d5435df4df6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e998f5d6fc1a87884f6b9c641ddc871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c38eceb060942db67b54b895e6c6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898e69cce5f67591e2bee1144f36ff973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e376a8d013cd3c089c20365d48da2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cd8dd80e8a27873f07fec425a2ddd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41f3010f4ca3a57fd92881bf259a7e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22fbdc80def53ca058185bebdbf56377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a1b5a189909e415b9ff1e1f5b772b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85174974b5148c7d7daac63023faddef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1613cb15752f830bc232591d6a5731680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837104d537090a9d06f2b2d9bbb7049381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c72334af0f6a4b001b3b639b84284582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f463c77317f185115f755b01d2066883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc07e87189674ff309493cd1caa05f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808771a084383cb2e1c335e5337f57c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be6c7ed4248717399ead8883f22f9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444b9ab991b94cbaf9ba50d16e7e65887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f5fbb01c20075e04b7794c333105988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca782f68081e85e4c5fe22c622d44889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ba3c2a0a22316bcd309b2cc3eb9ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd679c0bdee6a2fd9a325f95ec7030d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b9db65d37a27454483bdab4a956f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46e82927684545b3be65898d0a97ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869bda4a9dd574161360c18e90e595794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f775602d71f365103b9974ac939bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d555df7af50a5f14d9fc8d81992545296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e82bd1651a7e9cdb683b135994a9df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732206f85545c0e946de543cd2eae9e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf0efb955c17c28ac764000f78e92899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa07a715e222d80224f22ffe2d1571f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92076f01db9e0d69c242abd6cd7921f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3f9752f8315d629d7b2c355c7ee01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156bfa92a6fc497131d866425a7e3f5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd128df1bed0567bc3ca55f591c2331e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a55bba7b87958d29083923b8d4ac43105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a73a0171af311bd5c8c0dde4697c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef3d58ce424590db193ecab50ee914107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0283769222639a9ec17c093bec78fcd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9234660527c44e44d286f6e68794d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02a9f90ffb2e0021801b1b08da6fcc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e701f05a39a6c34dc1d3bd823c795fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e892ddc8ad097ed0777b7db25a953b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e409ed5c7ec61947ef88a49c6464a8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d32ed8156deac5339eef2dd32ac344114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1516580c762abc2efa2de43f8f2a845115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954bdc9b9231a6c3afba1a98947c96f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec90f92ac5adc033dd9d938ae2e46f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4113fad7c881b63a28c1724c6935126118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f3610065a4a863559c794ab9de246119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaa258dfd4b62898543822d37b989f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0382939dceee10bfc6b5f981bf284121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09de4a06b6a1e85c8e78f1186b44a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72d24a9db1d44363a8648e3ebd2fa7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbc75c77a96dc088189b777b92915b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b562565e70ae6138abb97ad2c855a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d013f6c6c21d4c127c07bd6644aba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698147cef9e3fa214c61f27ecabf65b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76531bc6e57970cc800d897719e4eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44c5b7eaed10a0dd3c5c4b58c38d1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22713fe120de1fe4285d20de6c30d6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c4a3c9c3156c4e58f01fe05ae0322131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ce91764334601f9c6cffb55feff67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7262745234e25ad08c7819cb33f017133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599973d49883f94703e447ef9978408134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee59d9419934eb6e5b4a793a39123b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880337b4a290266b6c98e099fdea8706136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e689a6c5936819e6e4145800bcaa56d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80dacc2522759e1fdbccaeea5892469138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67184c562fb71e5faf7937978acc571139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a9332489249ff9a7d6f64cb54b1c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba9903ce071ff2e07c645005334697141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c92a591ec6e4fcdd0972395bb3faba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf18a30d5c1be48a750f0b3fc610539143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6ac1bd220f8eefcbe0329730a401d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576c6a52cd541710a6e3b6a3551ab07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41f2d11370a909c56dbc76b674af84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4c666cced532a9375c07b18633a46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dc36b2c52f7809408bdd15d1f2c0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715bbd4d88c68d6ec5bafff7519ac9d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2684ca9f48a4b358238ff8e6efb399150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38a2d003c42408a9e39fccf237e2cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c8fcb20e6427cf989d24bfbf2c806152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb8f6be4c7736ded5e6ddc00aaa234153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cba2b01019090040d0eec4e9d9f407154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c00ee76b7309b2122a2387c32584fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6b4a3394a88d9715cc3f0591df996156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b190c7f6be803eb2dc48411036d4412157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c84a82a73b31309af1dc253453314d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051edb4331aaccbf30bcbf5cf0ed43b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a36a827303d1f376d6d3e162a60139160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f310a032c7a1b319b6ef2e8eb8d050c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43252e57686e1fe92c6baa6539d660c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5781da86505da055e7d678703ff4e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2754420c651065f6fb7ee868afbe31c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0ff11a86c03cd6c3f52e9ece86ca2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ad1bad730af675cffba555be261b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e270334e5496abe7a30cf49feeda4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a4b64e9085d72558ead689cfe343a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815767627c160f52f4ec41687bcf1257169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465a623985d92930231e889a2737963170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79630dd688150397912f6eb113edc6f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5e5113ea6213c4684e966a6387e83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed21057bad2d6064f85caa851cedf47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9ccbaff67f6a02f6f51e3cb034648174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc911d1c4805f8ecd4022b1432c2c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28424c5705cf71989e5f3dca514841c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacaf98f726739e2b7584f9705494cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07d91dc0cfffcdcd90d3a402541e4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fadc3c9b2aaeea82efd755adff5b8b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280484d38b7d0ebc8f0867b57d0d5622180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb28b24277a7e9f894eb0c3c56e804d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f442abe3eda2420e4b0ad9067eedd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc82887312a0025ceabd42fca46702183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd369b797403a1d3c2f2d6260586ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701359aa6ace1f9c2922afc8cca399e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d6daf0e965a79659687d6aa33e6b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff070262211a74cf6e16ea031e8771187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2967a6b261af6d30577da0ac1ab7d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b272277bc6c49972a02a683d8c0d8f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c0982b3a5fd9902b14ff8e27305ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f8dca4cc8f2b77583f616b96a41ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103dac7ee99b90442a4a3ebec96ec87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dddb22ecf55dc382a22dd7f0c8684e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d9cef5f328120e617107fbfb9c92e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f814739f27cafe822c6eb47b073cef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2875ee8f22f348adec4585ce3d8a25c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc62975360873c482a6852f59b177bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eda67d61eb6dbf31a4c961fa98e1d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978146472f4a51d82cd0666b0c872f29199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393e4ef35018cab0679c250526cfdd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4836e1dafac1c22437a63547cc1996e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e3539898d54da899efa5f0a2cc214202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27454f2225815b6e47b484a7c78b1279203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ad3c8372caee1acec3a8bc42b5e53204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0252a1ebfd4713be5f36abf05cabf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47046571873494ce84da4e0b0b4ed9d8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221362d5f54ea8a0980afd39a1cadd9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c6b8b1d182713019606d5e8550e16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71dfae29b5381bd06cfe4039494d62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a4f96ec7d11ff187b57957487b33d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368dcbcd2d872bd049153847f6d7aa6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893b83bb61ba93a49a0072f25754796212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f9cf1f4de54e76c50a37a4968fadf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b92e6d904da991e304f3eea0dcaeac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833ddbb5138cdf4c07659c4553d15a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2833506bb28ef0530a39771a37be24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375423b26a9c87674730ff99163d1d7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce1b91d7822963eb492ad6a853b51c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c8e3e5bd015cc10ad36067016e4d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf22e5ba45c39303e784a2e52ced67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b5221acc1a0ad2659b0d17337ca53221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffca3d51b896f124a9c9bef340e9082222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc18614af66a8d262f25d6fdf02d589223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c15529280a3efb5b7fae2e8f015127224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228456920af83e634897a1bd4418c7ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ef1deb4151c289d333a65ceb5fa2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3624c55405e4652eea6f86e61756145227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908a92e1b30c39eb2ae2aa66ffdd54c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a31119949bc21829886f6fdcc8f54f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926bbc2aea7d18a1b797ebf90c70fa1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb564e2acd3340a3a57eeefd858c82d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad309d0dec969819bfc912b381a068b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fc30d244f3efe4334ac6d2ca1cf38233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a5ee8670acd5c5addab02234c407e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaca413517a5ce18f727407e4435179235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bf7ed944dad7d0a57c235c88ac326236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a6f584ac9e6c5728bbd836391f541237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef576d3febf430d91170d2daaabb23238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1880f9142023cfcb32ce1bcce82f544239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a764cfce3d295b7cf42f391094333f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5919fe8e387a44b3750f67b2f2e67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c37f80942ad1438bdca658812df49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f167ebe9603dde35f540dcf7e14781243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a3dbd83451d8a54239de68013e20d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf61a90beea9564a41cac0cdf771bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764b53f63eae48bc856fb75fd56221b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615464d5f5e8e01ba8228d0d2fc8464247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec233d39e214086646041b5387f42976248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f4d76197d06d550a889b0f800eea3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36baedd27e50182934bf4aebf90be1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b785d1096f85827309b78def0535fee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b05a91203cea42dfdadc28a719936252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cd1ff6981b782e4f91c57b6730410253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b7a30952f13e8379c6282ad038d06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29719c3a64a639660c83143775ea4c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af2eec5b13249df91928fa228e1c92256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513bfd98782e0cf6fbc494a7c1a8b8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a97641077cb4bfcf679a51731ef80c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e42f8d4e3bdff4849456cf243fa23b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff890915d3e530d9fe88e3876ddaec9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa714df754e081fcc9258ee8938e62b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bc1a4a0260da370ec64b3480fc9f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df1f6f2f80adae99ca1ff4d237d58e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196fb62747536edcc0e607e0692edac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaeff7ff2f2f95a4408ea6a8192417265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6285e0e85985393403126bbf0719e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fb764b173f475703ae04a538e4e41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b43a9b897fe5a817f793a96f7b2320268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d436db25b5a57a17532b4fc4118b31b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412b6e4cb56a25be4b173b0b794b686270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df6fb1df2a18bc7a7720e198c69ac6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c7d9b8dcbb8194e36fa6112c6c807272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c63bce84e0b812f09d3fc2fa617c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e725c61a4b16b43ea173f2eed51ed61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c4c04e9cfb1b56efef446dbdbbd34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba84fc4571835efa4f2fafd0b470663276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315d3b26f641c6475802aabb4a36d9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70dcc953b15f7948810a1e6e9e8801a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5c7775f28d34c29a9649314155481279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33db2a97b52a386b86a781c7a2c990f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2b57adef56d7316a4f9603d92c1e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706f55e66dd0cf176dcca7dd9b9346f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374f1a035937f2a04ed30f624aec8e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93359fb06c0d52df4c08b422e8b43242284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67e2aa3d0bdf2b21d707f5a7986f5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b935e7c4b7f1d84aaf9152404bb030286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628144a0145666622bb3999b7655e84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b13bd4cd9256614035b99b6300ea54288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75be65d76d14076218b50c5703ebb07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea66e2986d2662353712eb7bf2aba7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdc6f3b2792963d2063ab6590c4466291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede783ac04355c48f30af7968969fcd5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b80f2bc5ea11d9d87c3061c689653293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd55b083aa2c68af7f337bf50e3cb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bc7a9c88cb7cb803eed2b945026fa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370f82690e6e405981622d76a7f1d43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c756a715fe6d45c92bc9a30e4e58649297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b24006807f9ad9e64c1b1bfe4b237298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a70b07833dd2aaa2c15e1611dee10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041a8e7e9caea500141f715aebfa01f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21c58efb19a70cfedab5e44d08995a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9850e7c50cca7ec984397a46594928302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b28bc96a520e4c69a92cf689d9fe3a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c32282b7ea717b8390c3faf012575304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b896df0fa6f309c3665491c10d25116305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b65935f0424d6ee69e5be039d4e74d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203454026e3745f4639894ebad972db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef1808e880801954456b0101885366308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e6a68fd0c1509070989d510a75680309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7973a04d2a443077116f4f0bb6278af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66f15cf8a0a0a8c72c97aeab21c9e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab148528125b358a1d52410c6549cb3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad97f462577e65d8bc412db3189c47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaddae89f5190668f749c6547635801314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9266ff4d765c4302a720ac4245209315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca2c4647dee8c1ff69a74ce09af0c4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2e6d4aff5c47273c63ab3229044a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325ffa66422c877e09ad3bf621599f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6725aff4348078875fdeea609cb131e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ce913929cf0b82f0d9beaa5f63620320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3909fd6f040d35d76a04d576680c8e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2e587e401fa0b9d5e25baee6562e2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76922fcb8dc90f316d0a35c51efb2f6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939a09ca1195f31c3559b1a3ebfbac3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23256cb38cb2e49c4582c6d9e663ebc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db14fa54b6e1f7a888397c86432dd65326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b89ab186466e37e07bb68059d94817327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402831f4b74c1c6f319d13fe5d394326328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484a6ff3ef8534ad9c55af98a9ecf965329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97494c7935cd8dec27a1fcf5bacbd06330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90dad45286461b5cf4b5c052385ed0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eae3d75de547bd872d6c89d00dd09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bff5d16c39f401ef2295cede76c4c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c98d8ef491429418cc25a2147f7088334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baa874f9b7a3b8944f10f6731107d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba350203369b5ad1db9e997cf13f6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8b342f8be8b6bad4982cb56bd2d19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61363c1aeed78357665486e98dfe45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb674c82f550fe6353c1ade88101f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40e9f8c2e7d4be7b1b30517a5186e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742c023d62bd4e9b23b9a017133ad27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd8879b241c5e43ecc8d78dd866519342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29cf2b400999623f096190716b4288343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab65059060bb5b69b24f5437520dcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56a49541c327c02e8750d23ef869e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4078f22cdcdfd7ea76277010df727346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0108734d88c4de2bf87f4b8cb8bf2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c6c0078cc33e65cd8600075e85869348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d025dcc3439baecf0027e63bc062ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058e14452bbf0af4a2cc159cf48cac4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211240f94b5eb1ad9ebdd74cdc7a04bc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75368730c951e9d2e10973e15cd1da5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dedad91c17b5ffebb46400c804967e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462b244b57e3d9b3d06402f1f80c970354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc79488fb9ea8ec8ed30a128a4bb2ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4229f55d105298f013fbd1077951e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a2197130b48dee01764b87ed9e208357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512b58ac3203ee74fae1f078f4ba990358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7359283249a2931f47e8f7a41be5a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0accb76cdbd6a02275b2d9baa86f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ceaaaefd5428a90d87c9aea030be6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a2dbd846e440271d465d9d8f5d72d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c587b9719c2edcf733a328dd34fd7b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbd7f6704c25b77fbc4d40e12538fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bf7995dc7fe789474f752f199c46e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f340fb6c56969703221735fbcc26cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b595646604638717ea47c1835169343367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebb61e964bf27dee9d56b2b91ae505368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfc00398c42346bf5b00d30db6adf3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5bfd734263f3fce79159d31348b06a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b60112fe9726966e70e043ab2b40d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101ec52cd3331286cb0d4b4da1a2152372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ed89be045ae0ad4bfa7e43366e272373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d52cde4e8e8fa666021dc935d68c12374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731f5147e7febb69ff7cf2bf1893849375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6550ae11e6dd220b4f70ce84043ed70376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fff8ba498f3b955b579b7b2e046b0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557e9dbc4af195afeb94c2954fce248378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8693b494618a5696acbefef793714379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372ed94ce4b8fd4a300491523a45f73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751944cf881090abe7cd566e6638a83381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6efafdcd7fb2c3673dc8055840c58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad53bb939bccbc89d8a63adb91c2a8c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22395bf4e700cde4b14901a4a5d47535384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19330f28ff7f47f16be6a66888eab8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33ccef86d2e0211f63ec323ca129d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4cc84a8263f376d5131231de5e12f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa169fe7890dfce3e3bf826bdb069f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee20a16980afbac93b717909422467f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d08014132d42be8f3997d12e32e6e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa73d1252994c41d38c456b8a6922e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509054742aa09326d624d481f2f3482392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa57b321da4a56f8ceea6b97de6bc41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4b428b37133683c15fa0cd5a5be28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd55e73c0b67c94d241b28a37a6a7d1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f277b50d493231659089f91a658ab4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824d2d281df71dbd8486aa827e9c369397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1827602f9b6f66a41c68c5076608f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b71722955f7476d6289588c9a4de4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9241a9994442ab2c5b8ef9a4501ecf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95979cba8fe1b2dc44aa0f556b9fca10401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702368090efe7de5d862e4773cfb6a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97196e3f7c3a2041a753f17d9285d94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930197cd59b9ac37e29e6df6859be73f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf272eb8ead2080cc589280817d1cc5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d8dd9732478ee1bc1907de6721fe7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8d74870333cf8d52b6576ba7e4982407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cfd0bc9045056e9042f6a730fdcda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a93005061f309a62732934f7dca1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24b7cd0ba8410421e852f99813f814410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edabc8a55ad79747c0d2b5f6f56fad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bff14ca43dc495d4fdaec87d67450412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cca342b176c629ca4146fa16f99ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd2abe8ea8e53522251c28962984d4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee504b9e1be02e05314392fdd2da455d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156677b69b8b75f85018c2be4f425a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91659a8df82f056378968aa7e1fca05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb55687cdb03f93f5ed3f80e9e152a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d68f3ec44fe2ae89ef3db2cc13ac5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4471d9322bec904d73b4fa7fa7e78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63843cfc4c0defa89f606e28c2068b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81f4d522836e30063ca5501bf2cc89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7627f68df03ef742fd437f97a0e3e76423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edf39d86de4144f0721cdc22012e8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7320a5f75d433f87e6fd4d22adb44a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865e472e6c02fa6d85edd2d378a3678426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f34864b3c3fa724afdd255908d5f40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2d4162957865cb9fcee17f7e3f018428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfdd7b7666643f58391b3a9f60d2812429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df6f357114133e2e9d504f9dc36431430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece99a5756c1d109a2b2a140c370aa3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e7399f24c0fdbf2098c58b93e283b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f91169c78535653b3a8e8dd34902a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef41cbb16acb1c69a3ac7d78f2a60a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e19c9b311bb283545a32d30dbe1fee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24a58c430780fee7ac564fc064c2d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337415fcb690d382f50882721361eb1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdda2d187fab481bce83db223b84651438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023aba4d2986711f3383a7862ea87d2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f3457cee5beef3968955cdb8ce8f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f09bd7404493d1ad96293568eb236441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50f85fa9f4e556f48efb4cfcd4c303442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4c090ae09861e61fea138f450e7df443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31a80f531e4d31b999a26f93854b06444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57131e30d38672b4451d7b0a1bb596445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08f5a9550372b08aa2c27eab567c93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bf13d22ecc3718def83b1f88dce54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f132da4d3b97db3adac23bb1bf311b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ec8bfb6c764030addde87556df0ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20a67ed70d205fa5c54ecbecf3720b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465024e9688ceacfffb9628d79f25c88451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007aa04c6df8451526ec96b3541601c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90cdc6e08033a5e003a43177e6f4b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755a54fc425c2125f7dfeb7caef7a13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a70b479bde970e5da8e0c94b424d28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554511193ed033d4c40d9120947ef29456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ceaa20e92b7cd555e2a09866a6a429457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fce4c20df4b86996b54e9c16c96c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a00fe5f723bf0e82a964d43a01a30459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5f0ae8494f11c83c321367be7afb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1f11e09149e02bcb4030ab75518d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c04c0e3567ad59ff93409bf820a9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d362c93ac1622bdbb3c5c2b952508463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b8cc7bdea8c2ac3bcfa2cbef25f82464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74fad3fb8a9261100cd58f006c63a2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e37f62be9de5270a2ce6693191789466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335937ba746fe233196b44198318a4d0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74a923fc5e94f50195e88b9beadaef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ebb04f09dbd74827221be3b349c81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55ed5faea4e8a68f233f66a7611b86470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdfc4257050e1b6ec2dc3250bcb672471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2cda180c2f6a9674bce869e3257ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b606bf8cb475c51a6a453193e6b7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a12df2146fe6953cdc952317f44b7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422f325890d9141fe9d4b956ef15e50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a4420d2a71315bda6ea51c3fc975d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b6ff4a2ff03a921f0118cfa7d23d3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e62cc8bd409308b6227ca070ad21eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b337831d42fa8dfaa3c10f3f4fa5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277b9d893ad34883fd985bb950f7768480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b04e4c18c05c132e67ea9aca14dd2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae6e6c0c5c29dbf35c0887dd469e33482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d54c42df75cffabb25eeca9fbfc39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3062350103565c095ce3d22b9005d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31ebf35bfe86e8ba8f3e05d2c01c4e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e41ccce7293bb0d9731ca6495eab0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5fee7128282f589e966591fd8c0be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a2e3813c98f3647579ae93acbb1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242123a24443f58d808ad4b3dc3068e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7c99a11a37bf42a98e38efcd61720490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56db0dd4cbf9d7617a20f049bdc31b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41797ef802a804f02e4f51aa88c5bcd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d4fb96611854728c3fa7335f6875f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc998494a2cf85c15883ae0bc562fda7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d4858b43ab65e32cd3847075a1630495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82a9dda056396631537779e027d1d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1942c944dfa56f46986b304ba1dc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5a474e05600622f5ec62c7f80851c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e9af4e5b72dbc258177d5f7ef6539499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f03373204a88e7012861dbc82b5bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a19e2d558ea8aaaec2dda7ce99b111501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e0acc7328958bfa9d4558240af547502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e5f912b694ae9871cd0605b8b5cab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315a7a7a36ba03b09e28d5984abe771504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d69d4d0d610e6c8a4045b902cc5ac3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584205144464b1a077f578c37ffe979506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68000453ee7ef3a887ae624684278c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb5d3137a97ad68725807485ccda13508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a88491b83ab66748b3530ab35a32e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf5fb1f0ee0adbfa8c89ea3f44a169510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7859c47974497b1239611b881734d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e29f98bff827e5df2edbb83d817bb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e783bf6e137845626ac25d43051ba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840fe5c6b5221184c4e41d6bd2eafc6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa51075c2ecc309e8b07542868aebd1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd919643ceefbf7ce2410de82569f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa9a855bf3ef71dc8c64296513a65a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0af266ef7152c63b8dd982bf82080d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2170edf8c8ab4e40c6172719085e9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10847718783ac4a902f083f4fee6aae6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c78b7c7472bafdbd25414bbd73b93521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4221f151e8444738a0056a221673bee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3b7bac50306cfe3703ee126005eeb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3f1c9c0cc572ce2e5b8a4251dd548524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad55983a39d67a1f216dd65dda4315525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26bfdedd5135b2dbb0d534bcdca591526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ab1eae9c65c6a0c1b3cbb44f4ce9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53e1d7f7b6f884f5bcab2521d29777528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334dd498c64a15fd1ff6e75fbf561e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc86ae28c3607159fddb9a5b61d4b8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc71c721e21fe4805b17a48c307936531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd1381068cc2c99842f5cb56ea990f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d868e5dee55d67ad7ef747b1e1b20533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b44108b146a1600f6ddbf7c3a4ce96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4e35188117801f59877ed1bf1bee6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996d540c3b94961b62363fabb8c1f96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac8763ba339b3656660a92e4baa3ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee835626fb18b42782715fb5fb5c523538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883ed544a68d2e3bc74d39f8df886ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9f0394d10b1d987f65e63f86af04f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122e60bb0dfdf341dae52c68909ab03541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197dd0a2634765094c7d8dbead5f4ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868844e3e3633afda1f2ac0c609e78af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dc10e8a61e5ae695265ac2fc71329544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039f060f917aa19ce1ba110ff49650e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf644f5d60bc54ce67ceb2e8f0dcfb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b27c609efb390c9309a954f61094ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02894e059c1c8df48bac536944fc8fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e70027eef69a03e0abe7e7becd297549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ee0bfe51f5e7d724fc21201f332e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a00b1ef8ae8d5cf8e603eb006f67d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ffe1fcad5a93a762b8b69ffd7c03f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe17c5fb594e02a15656450bfb9d63553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b15463cc155e295c188b92e1740c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2526e1f62c2f905cb092d38b8d5e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d104953e758be68735cfea9ee6ee49d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f5f20ce6e0f53f26fdbfb184b2085557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df7cccda61cd5bdc0a0990b8d63bb6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90153d9303d72e73e2028c22f469a3dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feaf315aa14f495887baca7cbc55b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659cda3a5631f3b68dbb88968cb3fd31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc12e22323236010487175aae140d50562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bda117e85fe37ffe74e5c84637b6c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e13846f4790cde0cfcb16e787bbc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103ee6ff0c2d860eff7b5b142661da5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de336a3dfd03313812aa68c263ce47566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016f11f93a96ef0bbe60a0869c9f1e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bd58a0c45dfaccd63dad43cd0776e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3341b2e5e9984f6c154d66516906e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c165713d097d56437ace1d8ac11b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369b50b229912142d01e358d53904a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32426aa053387e2eea1f215a72d8316572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486549855be50ad1b7d0abe65d7d2a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7617c3ea4f1af91bbe81fecca0dbb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3e2f12e15205ef7d3cf4ca573419c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03255811dedc4374145b7a0fe8f44e3f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8822b2b9cbb8752540d0229a984d6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e07b37db436529dcefc78743b6912b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bf742aa552d58605d44c48f5edb8f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef03e4fc9b3483e6dfeca3d7f2ad0d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6183a69183c2929fa0763a11a7b13f9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1333c6336e580ca2b828439efef4cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33592353466c4105ce9b665889d90bc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378e747a75f6462ce1554678b21b0d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c09cce349c9e0ab396bfb51e7672d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08414d2fb56da3412e8afa9473f2d1f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e861f059209070ab7d694357bcd16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcebc3d934301d07c5eb94f0fff54d2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b532763b29de7e1f05450d3b71ad4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94ab0e9981500c90754e3e36f73764590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f59e771c7753e7bfee7e3857f922b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e58f9388044efde70f6105e032169592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4d7cb70f01fbf3175df744ddb9132593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87882aec816a126b71de17c9e63e9986594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feb38c4ac12da1d5abc55820542d30595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7979f8be589849f7bcbecaf366aaa4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11adc7bbbded37cec32fc84c0305955597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fef512f7948ff2beaa1762deb74a21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f8c3d569d18ef98e005525e8dc962599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954baf153503ffb9397717545dccfa1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd6a27f2b5d2ab4845a2488127dbe9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed1a2802a4e0ad157f790db27a39cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40ffec97d22a8af1ee0bd6e3fbe713603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6190839ad3678315cc3beae2a2939e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b92dbe823131d28158186d0d4d591605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee00d62702abc82cac8ebd8d8b0a08606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d692f2e57efc9e24da3cb50c505e3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fb7abb348df7351fa631f25e2f5a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d32369427f1c8efac821106a98a56e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd215fb75772e5bafbfe4113696660d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef4071e248992aa22b091ccad56a15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b00e13021e73c98aadc06e055b1ef3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78fa513661ac51c70c5d48916c9ed7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026faa15f384a9f01ae5ab21d9ee9b8d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d7e9515fd0b211bbef2a926446d6c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aa89f80e9ef51935802f117fc6ca9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78672f61097929beb1a801f902129f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b48b69c0b12c8f4368b64a9d3e9cef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766ca71bdbd10a365478520dfc2733c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474b7cc2a040ecf134068939a77a0e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f478612916f361656d50204117a4d94621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fec0d6d93d36705c6beda027f1e1bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4256b42da82ab675b1c96ab517498623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407d9c6e9e6cb187c9ec6455346b8df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e7db81fd3d25e44e310a8a57f342c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81a3f159bd7da32b7bc9751841c695626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec2e7725c026888734dab9eefa19a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884a6df94ad01377f245863fc5e99d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b743803a9ba322c89de90b450d48a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6105b4c0a9be3af6f94ddd6c0946731630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e17cd6e957ad70c964cba41bf7a74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5705d98d80fb9ae19bf294a4a36c5c6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b7091266afc3351a4dfbbc99946e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ed9097221b88a15e28ddf7fe55ee0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeaa68a964b93688b68f8ce5cd4ff4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164142b17d1a364541916cc20d3ace7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2e3b4dd44e9f3e938f0abb43eedd3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbbec500118e79569f6bbc3c187cca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a650cc600210fe4f98e12b95da293639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee205e0e03feae3700c9418a72cd70640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9addbb25a1b20f08a521a49d718f75c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc66117df07d7ca708854086496387d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436620dc9029531104ce7251e6e8ad7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b907d7f69ae86078352bf5cf94fa4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04e19a515064ee2f9de9354b7660fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b895b4a5d78b115636b43fc7675ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310dc58f34bd3133964af65413615fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7516c14d1dcec7effc1f1572c7514e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704cdcf7d4bbc7953a2433cd912d815649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955f89e172b5ff1ec6f22e15e5ae3ca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cbafdc22af59ccb8abc30cd82761e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c01f00c7793f5f888e4a4b462feee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb882544c7b2111b0ead2e498ca07c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3d9f942e107d0dd75178e9150a6b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ee3c0f7bbee6f1564d9021f87f224655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf29e4ab781b1f5ff2db49b47118ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769d8fca7b5637c3a98e4d254596024657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc2b5e11e4ef542dc14253ed2c5bc4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b334daeaf3bf4a59baa66ae3b63eea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2939817133a340d02817c316fe5e7ab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6eff642291c3f6bdb631f6fa03a0f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d0b2978984f3b360eca831df77fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9843e858c5b4fe13a4aa0bff53a4b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267af63ba898c3ccef269baa59340b51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e154c6c0cc34cab31a1e512d56be1be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5e614d10051fc57a8d5ae906fb94f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4139749b2747c923caea3cc945ab14667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030034d606e7afd910839a2d90c9503668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16071c60166c7427a9ffd421ecb645669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63b490f0b47b067882e9647807095d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f1794b06635a7067ad3a62fffaaa6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91e510013e5eca30a6b7b5a385b06f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ddd5ea7408fbcacab58f120960b39673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd9f71e7188e471b83bd3f5892b53b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56a9bbdbd839230550c579a1c56fad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce09336be3b8d5a4843d22897e6cc3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb964dd29c091a724030152c1e5c2347677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02e942886b77830eff0476c3b56201678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2873926ebe2c7461e0bc82bf311777f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f263f9570060f60ffdcc384321e955e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815b7618013869493605332a75441f0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c32d7f8140e30cabf7b5521529529682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0fb07b77410b4dd75057e17598df1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04fcc956f1f146d2625ea0fce84c33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b7348adefe3b52e0a585ac64a54b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe981a3650dc3d30536eccb856ebb98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cafd78738e4fb6ffb267c9149d447687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7b5e9f05dad5da16d31f70286fd3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2138a9168711aa7b2675d08e95771f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce147752906fe2b330b89387dc1ef3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4b1f1ddf913287494a0a4afa97b88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae2cd989202ed6ccdbbc1ae05041a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5402cfbae356ee1ddc0da75e11fed3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0733559a82851bbedb75e8a46684fbf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e26e3ba385a182f46fad082731ee25695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943941f6f7d674597aa7be7127221d5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce96ee872d4b1077005c136e6587d59697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004cd503e3addfb62d611b74d4d35c2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb918fef1b8ac9e1c907ba33a150f4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3d5d26eb70422bf8469174d11025f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4de1862d5b01d26885671ff2e20f1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac43d87d1db59f39729cab943c16c0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c08090c7b45e70c97c5cde10bca10703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c877875062837a9cf070326beac25a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b78a5604feb17cf5daa0ec72d7b56705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffcba7c1f80ad4d1c3a1d9e9e57a49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8e7a887ccebe3a27212131c27cc75707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f9128a6f53d640bfbe8ec58f50de2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e1c6417568da14ee7e65851d9ad5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe78daa6f1485c2a0bd510279bf4c1d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993bcb56b6de82b60c165e7f3298149711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ee54e4437f132fedb65e295b4a861712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1b028b39dc843f6d9c2003afb4eec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65cbac0779f7580fa25e0009005a1a0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1396266aea03e47254a9fd361fe8ff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be4d452f8e235c109f89001f9ffc21716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7f33f5070ed713629e9fced9c4d0f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f695d49c81193ef6faf3f7af872c28a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e0dd95a1bfe3d88adef46de5b09be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4a055bf25404931437f903eea5902720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d90b391e716e9030d06505641c11f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096787acc37663413042a3e6fbae877722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385f82d022e0ba9d2c23ba7476585ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c3db549371d1c16c3ae1db1f80512724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba7c232b08a21e14ac4feada00e0d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8199edefc7209b41f0ee3972216594b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2f8c6858fb85b89839b47a3c05840727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c70f029bdd83cf7e0a957cd50d8e82728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82579d27efedc878476bb461e14e296729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f621db55edd6a73ebf7656f90256271730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d787cb9b6ba10cee62d52fa281376731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2889c3a71634455e0908465820cb7c732.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>