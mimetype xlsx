--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db76baeecc6715a03dfac43cb4e6b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16c42f0256a34d76ca3011f7fb04bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9253f7ccb237d564f1afb2649c6973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe8d3989f798c669c3bd4d91a8a7f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972a1e19a3806d7bfad965505084e415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47536b63f04551d0e07b9c24d078debb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451774b77aba778f1c9ab29a12ccee47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1a9645128285291a3f79e837df2e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf9513e9bb614f6b35b3781272a8439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e92710298b3513caacc587bd0436810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931531b10e4b25c3244ace965f0959911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ceb199f38bf77ebf2ef69ec5a901812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fb21872d45824856505ac01cfc45013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd424c09072746bbffea85a64e2f2b2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5844446d5957ee2547c58a06cbd43d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4405ea291a4ddfc78fe9d8a096ea7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9945732cdf2061b9f980cfc6f555817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75023f4085a1def2d3a6fec37a1ce1b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a601ab8133bb86deb5c54ca09201119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0710d9753494f2c080c46a4e0678020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9de4c398c5364250651d3454c897f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242af31d8433cfea35ba2c1de18f5e7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98195226e58710b7801fce269b982beb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425c6cd8b0476522a415d9c57ed14ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3c3106ae148491a3d3f7a3ec4de7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eaf50294679c7fac67b8a8b616a0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1b0634d8ffe38bd48e2945bc6521227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747d6d25bebe69bd8cd3493efde381f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a41b5900f8649d0d30478030d0ab4a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28433071216a206d068da783c5ce7e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b575736cd7e76d6790ab3e6babe6abe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9856c1040c2db0abdcc15437932fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0650da3178753af161127f443333233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf2492687fdb92f1e4aad26692fb3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dd1d839b03882f6b18089f8d0c00835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d27ca5be6d85111904ca85a60b934236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0db633be14d0ae4aabe55610015faa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f0c8445462e5beb111a5574d06feb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0113f1fa8a3b94a7218393d18ca8ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40151d1702d27c4bd0ecb5821a949540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b2071b0f35df88bc011124f26e88b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6c60c2787b3e521e19eb71af35e9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c82ae814451c248a64527e3821fb243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed343f5d85c0588ba573a51070d9ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4f95288b173a2a74fa4162b0f187945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c93c77c8e9ee9260e7e05be8b515b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a4880295c89ec76b6844c6f86f5c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0290b55f1ce7d6d5dbce34126abb8e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2010d2f439999051b8c87daa7c29d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7a0d280500cf2405199ef2494f34250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be78cc5fc66c08c4915e79ecda0fc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9a74a8c7f0dda51393b86dd1b1adb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80608dfd875cecd782afa8ba83b9041453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f65cace5a91e950dae9511615d6c5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd67ad007335e049fbf66c767cb054e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a35b31e778d1bf585d6e5af2c470a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcca4eda6440d75b23b15229f719b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54332d29518181ac5015b5e679a310f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9491568ccff7094cda7163eef75b21d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618237f6b5f48666275a012f4ddde73660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392d43cb9a42c4dd689cd6c4a3900db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ba9d03542e98fc2000a495441848f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85ed84070ce2ca32c4698bba366c1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99a62a73e2bd8b8e8e813c39149dc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4f61054c9a328b99c167a3836536065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e608703b9f62a6aa83181ee0a93d13166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9813e0d93a80d91bf6ab0c9411834167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe473a129a162b499341f3a5072aed868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653e9fb9734eacb19284c98d9e1566169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32854f8b478f2f818ff68e02e56d02a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e0f5beb4a5f24c9390473f4c0247371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd1582b4072fe6415fdb381051c65d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73515883d879beb9167a8ffc8286f4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bde899b51933e6e38064b98eac52e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc8d86a54dfdfca0455589dd0f24f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee08abe1244eaf60b5a2084eefc164576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f27e6c45bf97a8cdf8c6d5e6fbc87977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570e762fc6869dbcfe8118a4127954778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caadab9c70f93fb9fb289e5d742c3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7449a8c0fa0cd0d411cd50c1f5e48ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a04f855d794a8f62b7283428f4989381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bfd4250904eeb862d1a248da24b9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876302dbe18ed72c19a1c5778b64e8c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd8ed94a6fa9eaa72a5dacf1999a3c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a768dfbdde3e5eb247b1c84a42f07385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8e1f2160826a90df4e7e5dc16b56886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8819e8e7436336f975441e9b37edf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb652377d318eac1e97acaf82fede388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402956ba893721f1277ee4a1b86bc3f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ead23a0296ffaca33197c4556516090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98fd2c9ad7d696810e0c3dbae412fda91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ced320914ae1c6c819a9beb6a6db092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82a1975aeb5686449ad65159e2f5ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931b46577b59f5b7ec6d10bf712ca0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864b73bea686de446b4ab81cfa9707a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793aef9cda596e6e625b580dc662ee596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6ad7e3cc037cc2acc49492613651697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed557bbad5d5fa1a7160f1d0d2dd4f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7f2c6615dddd6c56368b2b1d3cfcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8c7d392ef227a0592b40c674aea21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160443746410e60d587b247e485b7cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d2f080371bf16657cd9491cd77c62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9433ae48235771559164df889d936a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614435d4e249fac405f350141da3b68d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdae8671e98bb1b8efc8db8b741135105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113c80419feece5c33931df0bc87c6c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753424013acc2f610cd1285119096e4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951272e716a7feabb3191f9ce0b10b23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6942c0c47ce19dac8ca1f6c44cee54a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aaef74b53e501ca5f150f6bd779ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d35d57a55b8bd9dd34c33b99edb005111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2be2037659afb4e4132d61614713b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824a6123e892f0c96bb38ee08f8288c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376b96bedf13ccc90fd37ba7bbd5616114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317bd8c9adb91848beb23a588367843115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8a8d184dd5829edfd2940a034567d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627028b10726ed0511b35eeea474d81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748186ca3ee56a2110ac5319401583a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f0870f1db0ffb197a8bf277d2ed22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf90997bb1699ea5bb1f3bccd6932c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb027d4fa64ad7b5dd508e2b21ce9ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbee7baea225b1acdeb95f6eefbc928122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e6687a6b6b36dda7a04a2ae10a8a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0272ab6a7a65747ab1272a0cf5448c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86154c75be41c97b250a94976f34df53125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541077d2b86aa8fb44781088fd799b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb56a790d99b9147829eab631e23a59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0bdcbd7fbd4f01680c4faa1f69fbf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7691091a37565871309d34120005129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ba8eac659429f037b472ec4315925130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e194bf7a366cb325b3c16b8a7e1f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c97a1d7c104723e3bd37833c45f84132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19183b2f9ffab3af2a1506906f60f185133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effa6f9651b9f554c891220a92e7da3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c178e4e9ee84a34e4122cdb2ba6184135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b8ea8e22b576974d8a5bafa061417136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdbf5c7d4f8f0fb06fa97d35ea478a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104116bf92ef6425dacc661c43bc88ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358e23145767af1521dae92dc6a554c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c046f1dc010bde0b2e2601a3c9d65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d823799ce7b52d46a9ce3de8c7966141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eb402140c4f07ff21d08d5c9ce1ca142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79484cd48c86fb4f53fb9ddb3bd05a04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3212069a106e06ac3ff6d085c768db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77aa0ed599d7ae40809d959dd03670145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7abdb1e848eb587669252d181f846146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470653d94e38217306a92d865dfe5839147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a178e27042d5f61328178bd19bf63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138398ac67057ae9ba0a760e17f04059149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba549044e18a23751cc496967ffb6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ec0698cbc29572c23e2063e7ab693151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47651dbcbe6bafcc4950dd9d684007de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18959a10d3e2431d060a75be05e581153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471c7ad7223c0bef8b23aac05c08679154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c25be909101e4219095a0157bea6e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893f93a29330731d132c1acf4a8e548156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c1c10a94d603336bec8f468a68e4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fd45bf8a14aa69987634d5ce8119d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1094c92974c054efbd86e9e9acae6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56247c86defa624824eecb872c60b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7176c7c4af02c3cba2275f54c91bdb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a1886bbf704275fcf4ba5dea44bf7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47743df230579cc54563b7febcb694163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae816842b6c035b7954168068ac79fd1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22321c808a32006e9e80bcac4b2ee86c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778c7047d363e03d99f08a9894f7cf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f793de43e16bca9678afd0fcb58af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89457bba9e7f52c601cb81649e4c7f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37838b31b7eb6baf0a2e43bfba679221169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245843e812cbb13453e1c31310d6f405170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543deb2cd5012bded265a7275b43253171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de417f393d7908bba9484f1c41450875172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb82b00c715892c4ab7544f4d81e1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb177e8c476ee43f5a05a262b2a250174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486cffb50e258cdbe09d98e0099e872175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ede97cfac729281ee5de3bc8fc7e56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e9893ab818158d3ff0f64e6b71d83177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6a0e47891504899b9570095b2f74c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab187e6debb5846b3d2ddf8f1ce3a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854263a1e828e8af125472396f3157f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde1d9ccfbe65bf240c0c9fe34f335c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb3787c29ce492aee5f063a6d11e4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc20343060932238c986cd315830c1d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d2d3eefcfd928a64c2999bc88ba36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b73d9f7d0693ab485dbdf511acee1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f434471d9b097d93c5ac3f9be27f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527003274fd667c2033cfa2c43d82bc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c5b931c19e99f0aad5c7f50855f59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c830be5cb3ced7ffc3efc1a6ac3203189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eed9ecc8e36795bd93d686b5e6ed8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974ebab6b47d0830b8f499a75d6f56e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f32b16fc9ef3cd077b53327854b38192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c422f38c32c0590764eb2c4d98b7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37aae26fc0eceda5cf759bf8cd58fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d6ab83bf47d519fe4d92e1e139738195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e27ae1d0ec2bd2d75edbb590ec885196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f327b1d532648f9d6d4d8234c1de072197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9c1acc9b5cc3c770fa7f7426ac9de198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e5c35cff058858eb2ddfd05a64d0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98952110506c4ec3a81bac087f6ac839200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88026209880521d5cdd666283f2f30a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0d0f96ddd774828968d6aa353a49f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cdcd1960f7f626798b3d4bb562c48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ef32dfb0837eadcc19ebac594d187204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f9884e5d26204f27797d5b56a67b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4c1c066a160e65dc1d434a9bab157206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a61c546e0e865d51ef22f2c4de9ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cd7f3dfce411f5c5e9f521b11d3d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f4d1137e942dfbbe5528b93ce7459209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2dda984ec1db0dbeb19622d45d66a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd3adc5191ba70ccbd87da347f9374211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a168e14a5059c168049fe09cc571cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d3ed8b2b4c8fd2be9fddde00a3fc4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9b0c26f988bee51da2202c7aa5675214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517efc288bf8e44495d7835576a107b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574971489f3aea1ca2106cf62f8e820216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d8a53e50f97593156759029c4fadc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bd2ae10dcf4b397cf8acceee979f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18caea26dc4cc4d29f3126ef6b4b256219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dc7cb66712d2bbda997401c34624c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb6f24c6af4949b8342e67dcdd2a6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef27bebc189ce9738bc35dec93c2de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a4c77e3c393fb005eac801fd6ba2b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e28d83ebd5cf3cdc02a73268335f5d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec23343dae048c19bab1020adc1cd3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1392a822064cbbdf85fdf9b1dd8830226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1d42f864617ec8ab671c864e52e54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468f5cc7cb533422ca9c8b17d070679228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff7f845b358e95fd39e8780f6618ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11049d1859a34b43a23947946d9090f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8dba07f798a41bc65d4fb0a1f8d49231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ea204fedd46fc8c8c55180525e578232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b6271e12c0dd5bdc49544cd8132f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc599023bab3d10404048dcd9572e9df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38aa74b1aa9ca0c94ddac1c32e2b68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dca011bd3d1e57569202399a0b2f0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83f2103001e92ef1e70ecc9b4168cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e8c38de0e7cab112eccd2c4f68e91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883c6fd9ad0273f5c0b33274f039208239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7167d50d5068e49a14ae571326d1127240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725aa1e9cedeb43b1b35a27f8ad6ac7a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fd580e4ad9656bae9ce7207370d6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8c700ec4295b5113f58fa100b9136243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee11961228ae0c59c06b91cc4b6a74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6039e1bd1a1b185a877a0697bb744c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c4be62ada45950869f339492ea825246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cd57fad44c26c1cd6702890087b4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fded05da3e521c6890436cfac443010248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967859bff4f26dd2265e9f8127c5894249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239df4fd269065317c4c45f7137b503250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e732f8a34958dd94fb862f712a0f6f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0cf50ec4117411b8d0b96f1244b480252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908792f253f9799721c0f7cc14bf5b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13922a7f9ee14502121483f8597f0907254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5deb4bf2f6e10fbd4fedaeb9afe43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b9ffc84695e394735e38035d23885256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075aa9f8d8d16ffb50af948cddbffe89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfd1458ea77382cc4b68bff4381ee9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b2f8847cd9e18eb2e2947930a2af7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f00c8f7a380acc07d8ce84d4f8c156260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d71a071a8046879688a325fdf85bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85759b4cbfb1365a462a0ed76b273936262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6258839bde0d4ae913baf415061ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49848e02c4ee3c564313471ce50d4361264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e79e2756abfc178093c4c82ad1a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9aa1f9e8e33f3444363a92d9de9f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43558e74639b874d2dd82bd6c94afb29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa080e9a97d06619887cfd3b9434b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532ff333cd5d89c841c31421813d487269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090258f014bab9d964611de4be291d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d42130e354c4d7fa91c48d350d39b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad4724f03df497574ff68ea431831e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2f8b97cea28791a236849eb15d810273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff931a21b898c33bffe52909756b9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef201bc5f9ed22feb9a1ee9fef79628275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ed02ce7e5f31291fd61f896e4936c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428b99dc3717e3deac3bd6aa2856a82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a90d35c850a3dd97f92bc25027b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85326057174356b4113bdc6bc6d2d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682031cba6c964804b3c7e5dc83513b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073d84c42856350a89c77c031c740e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02edd7a9f55d0f2b74b6546e96abfef2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671226a24dc9064676d99001fd7d2fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac009cb770975cb2b7d091f84e23ccf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717522c8a2c10762923b5cb4f8da084285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c2d7b806046800bdf4e92defe11eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400a15d7795029a142a0a5b0d50ceed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b290d88e416eb835d35facdcf7153288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e4fbf2c7fb735e8410de86549e463289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa99a81c4a5f1b328adab627bb8eb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3086763d1494a75547db61bd1589805291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2380b790d4b2faa6c0ab7d51bd6b19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dc23b58a96a1b0a8e16aa1e42124e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46fe2f1b88c6d53cc27b7f7b13d163294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8970bd8e1773fdd1757ad7226d65fd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99de5e9ec3aa23956a3ca85bd37f1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8c436476727c19e3e41ebfb54d8fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fc84174983feea606baebfb6abe99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f53dcb2c6bd9fa831c7a1d608d6ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc225cab0f59ec88f4b9d3549301d41f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9582bf39efd100cbc6b6064d4de88e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62dc80967951be30c3403204a52ce9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1632f17ef0898e41b60b3d35aa6377303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa868e3a2d3ad00518faaf5fd774e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ee777e20e583c59e5c75e1667f1b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e89ce38c006f16c48b99684567c2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2f2eff224e38a423605fe03ed91d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a0a1ed765ba19a8a1c8c6c610ebdb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4212890395d51fa4382e838a35147ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3dedb3e8443e453a24c48b4b010a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4eddc28c367d674009c8e5f33cfa5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea97ade69e1019aeccfe883be546d51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1d187af0e1a900a5542719b07c739313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8f26a2368d9f2064f53f6b13f7e0d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396857fb92bf1e0994621eff73ac3c89315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454afd5193a68d1e08ce3948a1d97d6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abe608e34992f9b8dc7a0d565fd7b4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb401f3097823279d05f08a0324cb6d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1782d4cd873dc653fa56f3c7fa280319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655de54f70d18f49fa9000d27c3310da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a2561635c8d82a1ab43f2a10b5ba5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0145503dd7cb862c1d31e1edc9008f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef09ea9fbade3b3cfe95c8883653a3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ae681305287cfcb3faf80d85debf0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d803158b4504defc4d9ebcc5d510f4a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b562e25973366259f44ddd53d61cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237134b28deb78cdc1ba53792ec58b5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca7fae1159d0b24a1db22f68a5de45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e699404e1cd254637ea64301385fb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bebaae810e8ed0de9e04ff9e811012330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4534d4383fac2486396ffc5ff42e9d3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970c8cf37be3f9fbca60f6bcb289491332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cea115612ac795b79059b8874252d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71359d77cb3aa224d24d3ac611017393334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4b4808f260bfc59b9aca143942faa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c4d6b1448e126a14ef2010393140b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cf5c9b0f7ada91bbd61ff23b9cfa8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff711a6469d866013975d83b129bb70c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0969b4ae27ac22b7ce0affaa2f161339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dbd33ff2fcd256fdb5316f47f0a3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ec22d4cc5ec3124bacdaa6acc2989341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a57aafbebb218185e12a3b93b155ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cdb37b8e4946ee385644d027706717343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1e6758411d24b446cda03eb4e5598344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3557e8d62b4c3e4d44dbdbf1e1218345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e9bdae2718636a1582ca8fc30728c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cf4c30a416df25abba76e5675d413347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f28b2ff8c3589bd87b3d5bcfef10f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5893a5779cb403010c6fa8f0c0923e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9275716b056263bea76530e9ffcfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a326685dc646b17e28952b92880743351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec958cc3bbf301cfb5d15bcb4da7293352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b318bb9140e1c18be136ea15954d26b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aabf69be2c8f13fc0ef1be6a72591354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a87931fe5decf16f47baa4cd952de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fb13fab8e7cee3337d1417df1356e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca2e71e9138ba58c4cc6262e2d24af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca1b62b2a7dae5f5a3a3a65c68b19b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2da7ed22f7d2781f91672c4ddf3253359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7f28164655d9297bcfa88bca431c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87e536e1b2daddc86a57c19c249eaf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f47391b208d5555195da624f9b83b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a146c302bb3efca537b876ba7f82841363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e772346f3f79af420ef0cb69f6196ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317de6c31bfdf15257b8fae54618802365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33051b6196df7419462a85fc7715d75b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0061bace2164b0309c38381f4907d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8083292b739c98e8db0f9025ea0bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09a75d5da1bee26422998aa91974d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc9f7f663ce82c6945ae876228bd71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf1cf95d14b7b7255edf84a2a5df85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3be4eac1d49991c532d0b24c01bc1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3588382148be44d5c1436654b239a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a336e7d61e6981f0ea1234807e957f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170d1ddaffb06d8869a8ab56d5c80ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7f33e06e6f68c605ca9e2694c7222376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec78df26131da4c167f51098e823f5b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1306a395f4c516baabee5290cd37070378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253309dc88a72dda1c3c0903bdeabcc5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfce8c941d7ea2c3da3797f34e70b4e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8873a48dc0eae5b2aa045c4e7d8c74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df51f8dffb9a058134a4eebc1e01064382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754edfe46ccb34d7ba789a0283328f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec37c019142825215f642c2871a014384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5560072047c1708291b34f52769c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511762ff0836a2bf96063d834bb56da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f818d5163b6e3e9632eb7abe69e643f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453de369b66249dccc58bde9aab1ffc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e238371960f23096ba29aaabe0486a4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2324db4cd4d2d4b9cb105b8009601390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2a196dfacafb81a1e93650f23878e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6655344a92e15caaa472ac1f3abcb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193e6437bc1019e00b6ccca83eaa16d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23062a900783b9321a28c0a49ee6be6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0530bc05f2d819a9cddf65941cb70395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c20c0e28eac7902b4753a668f3f5c6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697432508ad4f2863d63d440a4707f36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a931664a696d485ed690e3451287df3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891e3d5cc514d8418789e219ea8ea82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34254667dbf6f98e1f33d3990a2f20fa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74bee6c5105a48c26537cc3faf4909401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b8233093ba5f8a49f3df0f4012fff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded729ddde1ee8e68d597585f38569d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b8244ecf2e06f890d024afe60c633404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140b56ab8e8daad3ad7122417897ef3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21847bb3e17b75db7e8f060f270afa10406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f18b2db061ad768641f98ee8dd6039407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d4ed06bdc9357aeed74d851f70f5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b36995d0ddb06ba74c87509c761cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb002d24584014a3ae41e463377d01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ed3078a7fe0a3c51609c967b735df411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933c4dd33b2385e9d9bccf6a9047c1b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03963e70d2865536c52ae6fb41119cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f33747ef5ec06a512df6f3540cee5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f829743ea68ee75f53e33409a357b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eab5217dca7a288ea8ece9c0c91fe3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800aae7446f2f0b71e5e35fc85422fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a70c67564c04ab5b027bd5e4ad76d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9808631633e60673e68768c7d66f200419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cc634ecf50b5464a063da8c93ccee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99768542f9a4cacda696398ebff195c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487a360c737ded2d4a2c2bcd5007e8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253ba09315f196bac16e3f14bd70f16423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3811eaa166d3168c3bda2d1775568424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4445f24116b78d6153fd780a0df02e8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c4698e2573fdc21f3e3c2b569ed177426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcfc7fb9989e579d7d35c3eb77cc94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81312b718d8b93c10e8964c2242a49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2115cc19f404bb671e17e6fcfc453429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c96fc808a68d287d79e5bab03b4194430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ceb8cacb5e67fe856cdc22c7e6b51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e94c88ac2cfd5027186f01d3184ff2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4213d2c664e8744fc946061ae202249433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a85bf44ed08a3c63adf47e30da546434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e272675b72bf539abb9b997df1fa8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c19b1615b44c99f399589a4ce1a95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170760a7f267ad5e9194f32c37b40719437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ce4df9364b42849b0cd7e44ccb774438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b07b18f3bf628730033adf7160e55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ead314f3aefc331df7b943e519ebe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f80d8bc20e0784ebfa66c673714bf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0007892390149f237c80499936bb457442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bc7b8002e845f20b7f11d89189196443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e764c1a069c3c91e45b60193dccb0b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1193b7ddf8b1cccde8a32810be2bdb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87bb6457f62f3c28e8c3a0672f51b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b3fa569541172dea79c3d340a6652447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e0d0e53e8d80789e0301e8465fe50448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d294e20b356aca3c17b96b4246ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d825d13bcb435e0c21f642f414a41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2b951a0d636bb2bb2cbb45b403bbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee7cb570758ec71adad3d2cff30fec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d43e04705006f351788d7fdaf36d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc4e75ab9cdbf639d97da3f493bf8d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b60a8cc6886f47f56583fb2da128e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15d33f4076b3f3b0dd2e68bf45daac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8821c175efb14cfbd672a4aabbfd45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67a2c534537797bdb4831923678306458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655aa62db11894f29906cb7a3737e38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b8e4a31d7af0ace4bd44d960e449c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f2c983368844d52532a71d9629d2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb997563fb6c3677be40c2858578457462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d733538c5eac6d2598e547138cb43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf4a7327c53e43d79907704127811e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169a4468e3eecdf8b0edb794769034b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa01575f74cbfbb88c0b075d8c7cdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27dd9e8bde79ec5a873f8729a57bc4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c69dda37b0b025b0b83aa41afda363468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1c2c146d6ea57dc263b414c2c574e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4682ecff6140d02956680855c6481470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30844a7308aa0c98dc6058ee9de88c72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443c473d0db7aacec687646e3d20db8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694da9462295840b80227a7d646dd4f6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f6869ae0de9e748a046bbc799bec3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08b28834e1d826e4e738025c1744d8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba7cec9578cb3165f9f38f9407068a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb36be9f0c163c87743099dde513a8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ad4f2119a1d85839ba5bfb221c3d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870c9df37d1ee81b5d62e3b07f68ea0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3833c71bfc59082f8e8e8575e114f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbe8ede04fe4f116ccc8711cfc5688481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b5e5ac006732b12ace777e699ca09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864427cdc57ad00d62fc9f6dbe21a7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cf6e6c98b4b8223bf19e2368431d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f252ec3571de38e84319633b36484485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91a20c71818c9736d3fc9ec42f0c04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203067cff84e11459c62ebb2d9cb4f89487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463dd20938b91a4ec3e3c0ae51ca54a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57b8e0da7dcc613dcf7e10e2ea9852489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50408b02cb6f6da8972616cec36ea6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92e37a6716c4d10d8f241dc0964466491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124639e15a6e55f376d862759cfef9ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c05e08f5c6f4625c9dce8fa9cc4c9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d2a6abc40f8982e4d53c3f581571e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360dccd404ecb7c50e9f071dc9b7dce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208189571eb9b03fb07905f769ac27e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760f57bc5ddb8aa86937283b7b348b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5871163fbae4507cb6797c76fcf6d6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d51acb0768dfd60b870ccf8d27634499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8ed7141891cdad3f40a0a10d8a355500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb21d2931a9bc751d3a72178ca043b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433608c92bd9d31128f9c3f7ada78dfe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0c6e2bc1679504e8afd452d2dda6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d9e8b39c1b2f1dc2c5bd9d7cd4520504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae58e26326e5481bb16f88b1bdb8040505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f4cb57b16af846ccabedf90dc68d1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e2d44c799101f0135130679eff542507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adf7e444bcb1eda1cb6f94afe4cf4a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13aab77ae09762327fb6303f09adf3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed3c3512fbcc8dff5f045821b29eec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae088bdce391f583b59abc5af90a685511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf64d52e5accd0267a7c744460300b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc51e86253cc5c7e79950f4f8ae5bb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5577a4ad8b9d31d9ea0c6ed0e2c69a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90e66a9183c5e93e97376abb3af6e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b786a3cc57255fb45282f3978efa2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d26f7249edda445a182f05a8d723e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da17b5a02c86946905ce339589113f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550ad1982fa448f12e369640a40ed13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce04fd2f2214cbc313ddf4bd2a28f59520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c192c8a9e066219a331a9bce09982521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef659ffac3812fcf1eaa7ca7ad2a8d16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5e403c5e147d4e586bbcac9e2b91f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393445cb56bcbdbe47f7b47b39a3f16f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422f802d04fdac810605f4c153cc7c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e303c3e00b5131610b211d22dd8b480526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dce2f0e42becc1177e7aa5ae03d5c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06397f8efe6488eac7713c9e45e1076528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc0f5055f771b42dbb0c6ff12dfc33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b673a055add89c2052d2d2bf041c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd015ae29fa7acb853fedfb866d9065531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cf813885a9b175ef7d66d57d45746532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d9a40a997f738a0a6e61329c3447f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e6d91bd2cd6ade59550e59c8dcb1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c62fedd29bb636c55fd4de30fe6d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cf7c5404feba7e8558054832fdf9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaaeb3479f9369ac3c8d6bb8b48ff27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12318d6683ced0885ac1b5998176a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce61ddd6f9efea105b7959f422f438539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d869fc6942d37a8b9e8a7a50d6a11540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95671799cd7ecdd780bdbf94bd1cf677541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b9a81ac561ae19f02eac167a05473542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb372e6fe4d99db35b51210f16695da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8d78623602c67668179a89103c4b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e07f9063b43f38b4e86f9cbdc7cc91545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d27018b5065439efe48fe9cab98060546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284b9da2c5f98c77b13ba79f66697c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d9c13ac0bf8aa096ebd6d4ded041d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e5f5900f9314fa081347e3651df9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e001fd4e661ff05b49fb6f0e46f6c22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03420c99bf3ac29cf1dbfd27f1a473d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f3b0466c551cd9adb6f45c4ee8cc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf1f0107b3f0f146330311263e91e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1394d5df894f5606e6c288dc8f8e84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb85c50a7658c811928eaf1e197a2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe1e0147c9dc6d3185c060f059b8b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb0deb31407874bf4c1a94ecef12b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e156c031433fc65fd3cd01d02fa68d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc97ea7776d4c4cda35e289dfb31623559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49be3238a6bca1858d195ced4151f78560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1f3afac923ef62c02a7327ede8a1e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0a0af13dbee60ee9c13b1a64ccf5a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5743f1c6432ceeb52b83e2dbbd4ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689272932f68b2c40bfb41b21a2254b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1acd2f59c8fbb1284131aea3338101565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb566d7c8ecdc43dedd1607dfc8530d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20505ac0d6220198175aaca5c657cb0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff2403e8fdd3a2ef3adda4145bea01568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244664e6dd19729fb34b8f77735a951f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789beb44a5ec7ce317f6fe713503a6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40a3842846ff0fc29f04f77c634ae5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62a57ae5016d69b3c189c05707a648572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7528948084d0d4f44d33aabb916e0d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ec8a939b5f84c98da4917e1f817cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab001f3bdad84898389537136342c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e04dec01c8370c1879753b370a3cb9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0f9ee509d1d94eacb2d90d9c998ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de28223bd00da12c7ccb5097224f015578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd55536e1b4a77b798152b66020eec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965895fc01bd1b6555af9839642964af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67063df9a595c534321a8fbf35aba89a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5acf4bb3412a8beba78971818ca00e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26957d31f12117cf1436942d7f8dd1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb96fc6dfaa3d87ca2cbef21e31ac9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b041ddebdcb9bc2685422e99ef2333d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33870b5f26860d46bfeb3a5da7196d67586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2ae80817f0dedd6c630654a61d19c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87e4d1055d83f3ca2aa4c6a6351ee5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83a3fd5798fcebc9524fad6c72c435589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cedb395bc6f06e55754b074c01f5bc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe414a2082ca3399e505bae92ef7122591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb4cc535649772066a4097b3f0cf58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b2d5ba3eacd2ba99bf96988e0a04f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef264cf6b079e5c8bdaf094da41c89594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09695a41793aab08445f5a04d6d2430595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c0bbe55846d5d33764a8cf64461eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4ba1d1f0c832dc6c38872071e0e36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce86b04e1db40ff0b0500ee3a37a3b4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd68c847bdcdc2b25b79031d967c36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b256d2452dd2a25bfe89aa7e269af73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2beacbc953ed23421211d2da65130601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b108105c6947a9bfbacca33b65095e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2a422d12022a9bcb5eea71f7024d3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2af23268e25939b82d3e3efd6e2c16604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bdedda8f779a6d583fc4d54de049b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4890aa4678769ee870c2f4f39778655606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f469af4c03dba987e020d3e586605f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d241ec601094604ceabf017a7192a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed15ac685e605e4882990db13818ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8c7adfd15078e4e63af213dcdb031610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b518c039cc523e669827ddf642799611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72137a2fb913a455e62fbcd7b478d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19badcd53b29f2aa877fce24ca7a4e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270080b8bd75a9288ea6f01140529dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593ddcd37beec6c600500bfb0651af4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbd7293132fdf106105dd5b819e0df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a63f0ab8f72eb7773e9c7b6c7b5201617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110da70b491ca6f98002ea34b17e55d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404826dca00e11078b3686c6a3174c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fd1004358089950dddff253d42948620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdec25da7eeb243dccd3a94859e156621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527c0206164b489903fa893f51e58ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52faf4ea61778168f441c76daa20fe4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3531c2433330b65018c450d04248cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0d7ef6867f82e7c86c36d5a23f5b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630b804d46735ec2113d8fb621ec7be626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e0b948f0a9e169a05deee45341d60627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea50fd43f868f6717d063cb054fc45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abd30174ccb404a67c112aba231266629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55925ba2550b8a5f388d25c4cbd1455b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22325cd2bfe37d6c0cefa2b820bdb2cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e99ce28b7363cdce58ce800a9d5d68632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec48288edaf747fb2dd17b07cdbecd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128c0de3b81eb6c71b302de3cb2f47f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c50f664dd5294fc122e8255bf292eb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc811dfc84faca172afef22d4214d43636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59d269f1e5f7c216041a19c036ab50637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b019f852d4372e10ce03cf77d83b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509cced369dc42319dfcbe4d4ab85f7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828911cbd9955bd2e86135fbed0dde20640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abd8a655d874b52c349559bb168a21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0284f752bfe654567316cec2a2e5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244162fd0c2edf83625bbd6b403859c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b938145fd8d5f37911f26e23be23f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91465df8de52fd383a68ca614cf6c146645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096b989e08a83ff39d206e9c408620c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef49e1390eda55a683718e1fe2cb63f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32240b5b6088a5f032f619939425140648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2b56d6592fea231f32611f68faafe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d3448bb316ac8b90c58be03c78df8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be57de44c8afe457b9dfa9f1db251d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e753307156ab9e5fc389842b899392652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10163a4695e2d17f9b1bfafe88f4db21653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dc1b15c9f1eb40ec1749e3674e2b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c58a9a855eda7a6e47916f384ffd43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7046ea6fb4a0eb1272e55d5be35ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f840a42faa300eca23ca258b0e6a1f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e16c85dbe79c8fe8c8b2b86fe7c245658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a565351fdee8e9dab67bf5d647470c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe13b6e3035ab05196011177a2d381660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd89e7389d70f281831a72cfbd4210661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2f488483146de0a022b65d61a5d73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352ea0ee169366384d9457571262483663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74503e7d4542914cddd96302e10ed904664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733035e9899e92f87d2da73aadd5286665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7014cdc9a78759d4d8fabc9a9d670666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa2ab8b8388793dae8d335fef721c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f778057088510199806d693e4a7c030668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e710b483fba0d1aa0fc33597ecd502e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3a31c7872ed52ee0bb4cbfbcfd553670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98596301edfe0b567eb9ff74cd26fc6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a30de9bef9914b15393a4f04a920b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab6474355a7537515fd24e9ddfac1a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b23e709cc17fb5eaecd21ee9ce64b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55778d525b28e467072f358fab6345f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d279ae1548fc6ce8d4c2971dbabe6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae58609e7fb760a8cbdc00ac19a97d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b84a280b69c1a92b466260a7d46528678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f15b65f53f5743a1e112db20d320d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f425017b33813cc55a4bbacc5d8097680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1be582bc6e612cc5dd4be78a14e99a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163fcfbf9e31625f2c8d9146f383a09682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3070a44dc68cbebd8410fc139e2fb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078adbb987fff0328a8fdbe23ce2eeda684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dee66818d437df261860b0e5e46e88685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9543436562b9b4e87d32a4bafced8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d0a2e4383f4bd2f677076c3182d39687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14913fa882e0bcd181bc7380cab94304688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a664eaa1d5497c3131f430691bd967689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae2fce71197faec1a9968b432a9e83690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a60f890e025126c60551ed3feae40e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266c0eb416c65cda4dd05d171b12110692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ffe035e3149916d920074ce2c8b67693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b13ef4c97c5c72d601e19f61476bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f595c6e0a34d84e1320ae38a8a807ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d4c691fb8ea586de021e8a6a05222696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1632446c0ab15960d8a70e4ee18e248697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc487bf98ee29d9eb0a95738508a8033698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4139e533de46acbdbed9aeb00e12d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f82093e8f30b33298f38c6de6124f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fa18908f09ca95c3f25519f2a503c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11614ad8c4e901dc6b2993618dbc07bc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89879d315cef77a6105f5314c93c19af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a817f4ed1cc6c2cd421bd7964e4d3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c53a7a161927d63f59c8ae4fbfbea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c241d2acffbfde9f4d82b8a160d41168706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cdd085e5ba36348743e79b20a5bf1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bb5ec9137e63e248f14f1b03d9ab8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbc2ff97942abb9a285b51546b3a38709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fff50f5a09295576cd828995478a5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec32be5d3b6a6130d94244e49037b29711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5754da959490aa6831cb8d20d6778c3712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f323f2f0d471d4b10986dc1e54e3331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a09644fa858c746360865f979a6d3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b065200ab83ea8b313bea3810917ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb856cbaf9cbe493a80ad99ac08f83f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b17330b6c89419aef7135a119d43d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b064f35a9ea1f535da7e9aea2165c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98842c9c449e90e6b674af94e4d9a4227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6568a747e36c5de058585470e49d5688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25410a5d36bfa3951d527609ec6b47869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f71922730c930800ee4841d59d14ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046139925ab374063efc6fd902d9b8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a446afdc65eae69bbd33b5fddb747812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465f87361038a792177b55a12bf34a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cc03e3a78e21d2c55f1e3cde1b0ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521e26696db3a83731b2696f097581815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165529be5a1344cf7b2861a2cb5c8f1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588f761ea0fedf4eba768c5198afe8317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202a1891b5253275a69f40e64167f4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fc440d78d6aed93c28b56e117714319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5ca423c993c1c9913f1244dc4eeae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1fb8a5f12edd19bfc0fdc65c4a80d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b41e4c503c82f5ea60fdf88d14a41522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cd02de2821fc761344720807a4a0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059b8435aaf9c36d4c172b3d745b88524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56831232000315b4e2b5a65654ff7b7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dbaca18bcb6cc17910b626f33d60226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6c0010e751f99be2ffc3ab9e8359d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0242bc6dd8f5486a74942b7828d65628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bbc4783b6dbcc83ed0cca989a640629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000af2110626404db3272a208a108cb830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4844e46a9191844d1ebe3985b8bbc431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0a2b804382c8fd48b43081fd5e7cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cb97290cf6a51789c2f8c3c2237c833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947d54038ffc08caaff131d4f83f07934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e42057ae20bb677600ecc4be4f22ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99568f49040e3152c616daa02f63594b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72280e2760c3d6c0a0d3f8855bda65b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef69e3a7da7cc808793b1d66d3091f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10861485247af6598a862ba1deeb6d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216a422b8f7d91058907a3c4411cbbb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978251359fc1a517dc766bd3e23dedf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb12e8e1663bcc5b0db16ac6870de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74b99ff92af13d9f338d818596d82743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0267317ac18e16cccf0a7c644fba544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949c2161e39c3d4e05e0ab6a1c58ea745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94863c602d0f55317ff0b3cfbedbaf5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6dd93be0ae8180c8fc1ae12bcebda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f32228b0c67d053a441f0575ece3d948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d83dfc291fc5a788cf4bb1b20990549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23821dc79623719deda5fe4df4725650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7365e66577022d14f04495eb0f7f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14846250381299668b631cb36c080752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcecb4569a60d3df84f8bd2e9f2ad453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323f4e09a1c1c4440df227d3613170d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d36cf27bfb1b5c756a9b1e56f34f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273871313803c221f3031b305596a1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b44634cbdbb00fff726a71c28eb99757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf387fd298acf59a99968a0be799c258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f31943614ac91237e186ee6f60cd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0135684fef9ebf36a2532cc97df2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e1a31e9344778209951f9643656e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19215bb03ad15605174bb7b38f2a4d3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d7b03d64447f8455dd4067e9017cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2c21ad8c668081b3e9c412fa96a0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8c10606161499d9ba6379b59a4ef365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecfbae75d5c45ddd4228dd2433613466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f390341a8c9f1305458c1fbd0aa495867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274162b8c3f37b915901541111bfdc8968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e80c36f76682346c3f88f9d178145469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a85a7041f813b078debfef3a1e34570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2c1c5db7a7bdade6d9e9d65ac5f1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22be817739de2deba4ff726355622372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb8c7b7f748b9537aca5474c06b67073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c77238153247abb5bd643f89b8afdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e50f35c249776a9274d2da173b399a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb222b7979a5a411694f546e475cbfec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f796a2b515f9ce7990552c7ae707777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026b508acee0b26d467b90d1af55b5178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0ac129669f700b2c55f941568012679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53335dc531e85f7275173d28d2bc16fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4fe8d431839a48fa6be097f3efe4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aadbc39f504abfbbc4a9175880675082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863e8b5cc495cf75b66f11af2115c4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408c271ffb402ebcfcf2335e0aa149384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f7d1d4db9c339c15442c0c67a957a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9e308ccb7147c7b35174ed048514286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03319ad707bdfb2779c5c04999eb70087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d2696827fa70628391849b544cce788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70a05bf1f32ecac488a1ddecac08f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764de0e86392972688c08457dc744b7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa577f9d328d9e9201bef2f2533d7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a094fd7c280b0828bc2c6a77c8e5a4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dc0e20aafb6ad33af04312be72d1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d4733af4ef6a6df1d340a35bd9c4e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5cf387bd17aed286bda9d6bb8627295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76490d8cd5d167ef9cca945277e1831996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98655b7040eea714c212a883f78b6c4497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ce80b809bcea36b52283188d10e7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddf19405d8b5171cb378389374b55899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf36aa746256697f3a8254ddf21fdda100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc158c16d20943ff81cd36f5df536308101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186c2f96c4110088ab3513d3e0e80b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c0bf3e8b54dee31ff59438bc51a21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922812c56ddf53f31f649a194f04f34b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ce01ce7d3bc477e8a5e3ca31dd24e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cda2cd93668ee6a6f76d94fbb9ee3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0a40a8ac1c87c42f2c5f780cba5c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f75a52210ab45a9f44b3dee548d07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b9d4a92ded656447df3d63ae30aa2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48cb958c7c60af2f3ff7f08b563c1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a5af856b7f65f005ce83270c62189111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423d3a2ec3c5d1be727c335d41f668112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9815346878d2daeabae2bdc5f5a457a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d430733199d6014144cdd8cb507ddc7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8624bf8464cb5be5564c0050d9563115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed29ddf9dfe1356ae7dd1cbf90e49f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1340b2ec4cac00f1b73d5020745f4de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9975ea81e5ee6069e6e1ac7cc88e9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ae7ae44295bcce7c489c85361693d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f88743aa1462e0186c88b236a9b9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e3ea00dffdee32a8ee4e862cf6d2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d6f9eb44f5d41f09139b59dae2aa1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a96f03a52751eddfdf19806195811e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff985cecaf5629ac32b22516a88a207124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0e71295a45d7777b34e1c6c0ee6f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e2c59d3ce9a7e474cb4aa73dcc5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398116db07559f7d88e75b4a1b36d605127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33bd36cb445d8744128a423878d1e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f57831ae06f284155c49bc4e8a08db129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05220e280bc4fab25cb0bcdd93d1a442130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce82cd67a7bc2bd3d9b2c50f5b482d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4dd66c05833178b1ef5b8b36fa223e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71dbea396ac47e06abcafc1c134b01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e2e73613e247e5a93384cd3cd582f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee02a8895ac52dbe51c25ac23b0d97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee9a2e8f419c1488ca709f1f26bc78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5c9438ab8e17e7e612f5662ac12fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bb06751714b252d14543292e37fd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e885e7a6f3919df7d7b291fe1a8796139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4a43da5b1770d7c78a0eaded9a4e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501e5ad033a7e41abbec93aa7e54b59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c016bf61aab65ddc7e2435c6276958142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d679617d73cfaa631bd90d6e2ead7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e594176295bad978241bebf0d87edb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6933a9772c8618bca28a71f4aed6bd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451135516e6c420d26d4aa680880699f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a1553b42f185fbe21f9f47d4e216e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9da6ada39bf68be0673c3f6311ddf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8004a89a5c3ce29a11d2b47807a89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eb6c89c41d0927b0dd814ca57f209150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4245bd1c45580bfb85efa00d5ed790151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b18b1aeea6a97e22c4a4a7ccfadf0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57d19cee21a70c87bdabadbf95eb75153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d4bd48014d1cdd93def21283a38d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a088e907676703cde2790d162f72106155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30642a1d4930d79cb4f9783ebe79df3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49cd9a06496288c333bc4077bb8b36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d392af94e354d8cff017ea18652ddf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd66b8064e43a8aaaafb8a731f91bb4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc725b859031ca6591247d10d29436c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee374a98b07ffffa8c26275dd96e80161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843b64fb62a39ef9a775ca4fa8bb4e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c2b06f7921f6bb7476c3c6a63274b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b22c09323a555290cf72fafab219164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5f7879cda18e6549a025e78a19e0e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506f8a66e5df57a9a54090729881c13166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bea2a12983907e5c4a23173b919d4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6149ec1e12726c922ad0eaee2a57c0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7ff6f574d226679cc0d439fc66519169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9e2b9074b247c911b7101ca2434c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d4b3e5fc32e364144640609673c5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93855ee16cff9c47403dfb6e4aee83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f995818ea531e52d785d75d505f2eed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdcaca982778210775835379f842bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a406526780c16d04ed56260ae43971175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420078c6810d93d3f015e6b5cd793ec5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a351e067c07a7098b753a5297deb96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622f9915b991b5db60831ce91bd90f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041298461a0d0420d6d019ddbcaeec5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27764e883d48eff7bd85b681ef71ffc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc678a62406fca76fd2057e96807c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30b376292750dccac880872aaa0104182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db484d79c247ed98ba20347452e9baa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a91da9ae8ef0fea6b29852be85d3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07babf6ff47e0afd4c5281f0e6affa6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3337291d5c71281cedd58fbc6493e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0cac34c4f5ea3590a8a0ddb0da57b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef2d6d43b099b9518c5886d3cc8383188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f031e78fc935569f36e76d4555f176189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b0561be68aa3b15b763ef055eb2f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3da832c0145f521ac50fb9155b53f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a153c3e63a2aa739fc38464397d8214192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bd756a63f596282db6ef974f52204193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51124165220b60577de42446984c6e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830f0fdc08d101c779c7c9913f1eb89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8534ff0f8d695895303b7046db03d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e18dc183f41d6ed17f06ff78af36b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c5be32c0e9a0000ec5f15c9754540198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3a92ecfd9dbf8b2d84713d9bef217199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a42827e5bd6cba9c2b992937c625f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbd7d1d442b4b2a5457bc198a621bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dacc09e1279a22e52b005358769545202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc6ef5fbd94c03d3a0bb8d25089ec0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc15d988ece11706e56fe2f479c6d06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871e54e786fcd766b0ec8a798850eb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff963fc4645e703de2fd6074f7d83a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d92bf993b18f365bbaedd298fc83bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cb167e1ba6a2796ebbbf1d3038c2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5398ce51856bbc9c347645c5f09c3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeab1d283ff2f98787264a69954afa8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067f916b1263b96b2564879fe388ff9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feeb4d9ad815ffea9b3ba6ef9661e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007f5292db886b518c62fcb96960353213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c3bfa25cde118ccaceb9eb3912ece214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9550e83e1d894671cff3e23237034215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b1d4dc83ebe0f5fcf30713719daea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ddfa353c0153e7e6f15dd30c9f02b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af4d6461b661efd4da49495aae09fa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b02be96041a31e4d6f31f3410b0fac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c694c428cfd85b7522829ae5839baf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee83f64c694bb9d18b14ce21c957142221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91f4305a857dbcb893a4d31a9e68a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa65efd627c7d8f4e732f09773a21bc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4cb963ab39d85dedeb3912bc60d9c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef179500d60756a4e55bc42b49215f17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d730b256150db7cde766b4a6413d22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f659a000dad02a8b0057059e987d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1c6207c87e2571890ef7e0d64f887228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb7c05a6b239ee05fd468bd4462288229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213b71d5d83965b57b1bb9b8d03b753230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c618425463bac6fe684d65ddd010a98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48475be0ebbf18de123496a0855cce1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaab12cd63e2ea35141dc84cf279626233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22503270c2c9d51c2b84487035943097234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab4657b24928ed441c990a04e8e9c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca605ec2ed4f6afe956bc81367f7488c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe05c4a88ff371acb24a569cf849809237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f07230a9c4900235348a0f7b6c4a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ea3e38836d071af6d21277ed9fdfc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98becaeabbbdf7c273cb5e2232b8d5ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4704196629debe443dbabca441b0b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924bc62003c112cde125e0a58187507242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da336dbe993a7445a269411ab1ce110e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a95a77a4a7bd2688f6a624d056cba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1457c21dc0683da3e970f210d4855245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef5dc9689b361b80d2559b524bc9b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ca6bee828df159195154c29214ba2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b3ce4ee9af31dfc752bd1598f32a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dad6956c0abd3c022f4a88e7bf70d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3e2ea9fbb6cc825aced93d651a616250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7200784f7d31673e93493e0272f3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd586776315172b10247908b09d4cd9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156a2bb4dd7cb14601221082a179ce0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5418f92650df1e2d5b3c6fb06742f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2dd556dd0d3d4bb940c00bc1472dae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ac80586d25414c990c3f33747f091256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c261c4eb67637af994868b95e2648b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf416becd66a4a185c50e9315803b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9745b2219ee995863dff852c12cf2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf862ae9e026dba7a994b3bd5d4c274260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d877335cef04e4a08f0ba461eb83127261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64353035a517b3c90c11e5805ceeb3dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f846b3f84098dca6b6ec19f6accd95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8e66b57cc5d5c1153cc0e096ee3d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bad3b1c51a60e9a76a1fc32693fb1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f7c5fc9337a6e0f78487b79c14e6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6656937379a361c8c6ccb27b8a0ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ce46fbd937831d6fd32123e42498c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66754a2abbea5dcb9d40adeb32058f07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66581a4785ef58656d6d74034c0645e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195c3387328654eecf0104bfe3a9492271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5825e1f437feb5ef26479f1ad9bd7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8151e334e606aecef8226209d069ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b541347d073c16c6ab2c2d235933ed5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d23e86d24eee6bb2f9e6c43eccdab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533d5126a8a33e45a32e6e62d5c2f37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fdd72ad2639515556e142d41a26d9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34f10b919f2844b9555d029c912c86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51500af967a9d8e990eceaf81675b6ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb6a226a21e43b01cb7a7d2373597a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4378712cbcd7c5a72b31200fb763be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d181962ca40c382ab69624af6c5e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586174da1c8e53e285c8f17f30b79500283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4b8b656c90e07e1caf1fcde0321fc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3aa22b32cef626199225caee9e129285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623cb2b7bd5ee4ee1a9b1cdaf38214f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5113623b8cb19cdfcf847c48b6f1eb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98bce049139891f973ecfa143a04f1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc033630b0a7ae848de9e84f3a58af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752904932de6979175269b52c48a2235290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5ff0a8555bc4901f2e3165ada175d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efd4b9f95bf5ccaab8a2c2a84a4ca8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebb8204956508fbfc6c12937a70c47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cd01687e9d71701d867c1da422317294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788c87933b155a5ede1f844af0dbcb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74291d5a0fcf9dfea76594ab73d4f288296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9926bd4c4fac56565489c5d577e83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162b39103255927a739ee7a75586f19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21c1144faf9a2101d4a508c60b22fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57ac2d95eb88408013625fffed2ef0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd08f192417eac3c73abd829497769301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cacfb42be5503cca4fd7dc4b148e4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d25aac60f622de894f284c3cd27199303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f2c1c4834245d4ad712dc094f8178304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b108f6eed3f211cc965d614647abb27305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614dd76dd2fcef2d26a69d126d9a6781306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386682c3ce4b652a19ca7249722ebac3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719f72ef10eccc02f377b70f7da7c7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22dda343cf3e96d4cba95a07d28bf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d495892bed9246aa571ceda4887f33c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ed3796b6f79a766755fa2658b26e8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdf27be2202d6fbbd28489244415f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbfcca9a5ff231e46905f8c58621c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592158cf75247edd62335f9fab2697f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39e91b3336bf12ce8aea63fc0a9b36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ada03613419c6d020dfaa439912430316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6432f045b219cf695793ed719d663cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcabd6b7454dc2ea1f7ec548953a01b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f21b3d3bcb51ea7e85b23a30554666319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f8ccd82a49525be133281e7b77145320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353646e651b77a79852184a8f775853d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbda2dc0ea1b71b073df827ad4aa1a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6735c0677f0cbec350f6061e0bae3d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb123603b717c6e7d019900cd3685ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811468ef12aefba1365ed24f2c5f59c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df711147ec4bb1f524752f3c8f45d139326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d408c0e5a5a7369c016466025ad01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a39bb35b08b4f6c1aa438adcb11007328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297faaf4b63a7a9fd20a6adb7382fb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948fdc78849efbb0f2ca70c8fa2065c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0ff5fcb8e01b0a45a1f147613c18e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975cd660fc634a9bbdb959764bc87ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35a09d99d25d15485e63bd4269b0b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a89e4fa6a995cc354a7e4e4f87615334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94eb9e231d3615d8da6e17ce6202a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3eda6ec591e946647797b91b9b332336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff914cc473eb6f5cbc69da2ff8e7d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039bc1ccead96473a5f7e20f72cd016338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09713122dba5ef85679ab5927e9c3fad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced82d75f1cd98bfb4085b8c6d7959f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7f4aba25729db13ab58aad05fc430341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda377e073d47c7ebef131ed27b5095f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240eacae23673c2d45b0e11d1bac084343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928dcaf7473d3f8bf2421017cb20430344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434f0290abfdbff809b940a2c30cea0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edac636c2f94d22ca64879d3b61692346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0013bd29e8e4a260e6267001afa14ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53527f605ba087ed52552e562478fc17348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb320a9f1a0639cdf3c3c6c5ce2f669349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdff51b3c88b010b5eb977f45176c0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d28e3226d5342d1e62c70ad3fbf7e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeab41688b82aae16c1882a05418e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2d6e4307880dad5d7466650ff2609353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5848c8ed183b6d613a29c364a3d2c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b974d1eb324dfa09fb729137b8d18c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42b9d4d09a5f7855bedfbe6ad2e712356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5f926e267e1dff60c8a3eaf60de7c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfc7d9f77c4373f071d1ff014488d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4a0ede234f5f92cb5cd2c3d1c7c0c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda72bf9a921f2161f28b0ab3420b017360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29486e515ee5e61132c9b210f3775acc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ea0e67858bf1fd66e7354c8dd0001362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef3f33c6a75a850c6302274b448867363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325a70778fd4b61138259dbe20bef23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1132049a234a667427e9c529e301dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd809ecbe49c51133061dcad296dd7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f404395d37b29d374afac100ae49a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c26acfc246b2a2836977df728be23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7664c743462b13b8933576f3a0323d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbad51af93f7cc5575e15aaa3ec6b1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0e6f57a9ad2dedd661f6dc6b9d79f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c56e41f60816e5dc9165d691fcb44a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca558c2b2ab9645d5b93c41101435b33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040f6e3fbb5cc51958216d67b3cb168374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a9c045b61d022e9d6f78f6c95d572375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ade63ec3546b1732ae896575d8768376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a3193a64c17bee9558d01b7a8b947377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e8e6302c754f30a75c0cbad4af62d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa558c6a7718e3ce2107404f03a6f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35dfcf5dec26c27805a6c8eb502d24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd555b2ae9bf5625bade5d3079fbd8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6ff232d0b5c821e0053a8222e71eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42d8a53461d82fa2725f4a85aa5068383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6fd7fc8a49bdb7532eb9eac6d3b70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b538378e54f02708378a60b4ed1402385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38215b386c51baa274d1d7c6b2d627386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cad47c0b65f5f4662d63260801507f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde34b60f722675cbd21095ea90d4d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4538b16f8e58abe285ce499f566c88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebadae6f78dd2913b6979606586646390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d485cb2bc3f0590629c7c476ac99d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718277d6b5461b289fa41da2f601dd4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56f71372af00b64c913d9aeedb18b2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f014d8f93081d30b90e9526bef0327394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df08f9e3db001f2b9d1a36ec91f0cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3be8fbef7fefe0789ff162cebe54d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52b2d420ae0a471f86972e90abce1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566be6c95ba7f29b80627380623b1b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcd6ac761889c0b1b36c3ea5bf2291399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f8c9cc852c100cc41bd49f5c098e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9134c714b5b715dca6c11bf4f510502401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5fe2bdf05aa73bf5248ea58ae220d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674d3c26412651c111ca2cfd8bec519403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b8edec48dd16bdda48032e4246377404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aa8c18902fdc7e54e53fe7060caf7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ef490a09e4c3a27556f553302fdf0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c9a41c654a5197d44f2f6fe5725cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c95b2d8b02c1cc8a949066d7a310da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558b436d813ec2e83a02b3897907816409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbfc985a1da73b297bb3df3cc1439a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677d90312f2d8d367ca0ef20457968a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eff314918a3b14a5bcadb6822b2b67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5fe5d60340e67c3738b62a7152c75413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458f220baa97c58efd2135e458f0cc8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23b60c65613bcc471e32fa4d054d97415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164a0f0ef7a7d4d32500c1118ba33e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5d5069fbfb9deed439aa92f3f62bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f70009a4ddb2daeca7fe7217dcd5ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66292aa38ec42c6157d322ca7509bfd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212001e898feb3a01f48bd66990a9f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27015e7c149065638d5d8e7189adc89d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807df8d4fd8a09d43b3bee0c3270366422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d1532b872d36ec369af04034303d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f55d5335d52d5c0ea18c6e2a55ebf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10483c2cf4b1734796d8813d2a88b6cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac0735fe6bacfcfe4b3649a3b4bcf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79126e78e3bfe46556b804772deefc17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae90e6e621fe0ee282874611a4437428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6e7c830cd32ba606df3a29995eac3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc3a036219eb871a742ccf423733e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225ce0c737b476c43868774f67cb710431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af9599fb517015f94942480116326a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a4b7fa77142e39e4427e139a06ff9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e61fd7b3cb322c9f22045684459f2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1a3617aca8ed67d64b9b1827d8d66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94789b2b291fc2d191ba363e6fcf50b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f53afcb0b4a7e811e2ef4031e9264437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fde73e7efebcc30e147f4d17af8dbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084677b0c95a9782a0645937abf3f3cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db43afcc9baba0eca83a499904e0cfb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa224304041d5764a0ee47b9fa884b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01024f7caf4f5a2436acf8f1421b6123442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fb08e4ed9785945a9c155a34be89d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328ca474aaa895b6801cbdc989bcc60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c906d60e69efc0973c54edf8fcd12445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52604f825403df60a472f48b2d8a48d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ab89116c30b60112559499a286997447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c0e0bd032401de356b188652816c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc76ec35176ac615f11ceef7a3a9b35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5fcffb95f946c911a58112e25bded450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005595e84f100feb798408635025f9b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f73c7d5f350679ca5673c6affa2171452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ad74322cbaf15e170e6e15686cad0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35aae9d196808ac19ecdc433fa763e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775c59eeb1d47872eb9c009db3a0e52455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7c14385fd13e6802f30e6bf097637456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897c61cbd197a8b6d30f9c54cb62562457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f16d76dca7b68dcfe6d90bdd029f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adc609c42ef3c597427a2b5b923d76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217428bea7ec3612d7565a5c9d2dee9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd83753d044666d9641f8628379a93a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8ff40ba11e4126997a6aef3885fb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c283bcf91a775cc6144f97567d21c08463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965f1a4dba6e9bf6b79272f75c69dc5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72195fa81b763f554c63cdf48235a76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438fa2b74b013a0f5ae4f0d3abbff25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ccc130399f5250cd168bce8cf3c39467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03084be6e09f8ca614f70c9697d6117e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003a13547cbf2dd4fbe7ebb52cf5b83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812b9d23074b6c6b94640bd77338e9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4139051134df7358fe3a17b2bea946471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d515d4c32b4f4e05301da5a625661472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56775a79cabc6a6071351b65d001a095473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a860663776e6424f6f103c9806a81474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec9041371bc1f4d87c0f595fabbd40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dba85cbc683ace5edc2d38a354d86d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf325c1f3729cd8ad765078b98dcbff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62633ef4a506d30c7c4aac36710a0c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731ac76265f8e18e9efadfc4ab7c6c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5d70c584e53afd354c8f99826534c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd6350733e9a2357dc8659726c90cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11de13db4c373ac55611aac5f102456482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737202cbd7d01d57deb7de15ffd19ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74c2ae34046380a92aa8ac907dbb20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b51d0fa052b330e7f14ea771cf641485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0c932b04d6c671f3a2e458f95e3e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e051fb50762180f07f34fc53e54bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a816b4d3b2d9414031237ea95ae3b3e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd220c736e0ef795c8961b642ee560a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dceccfe2363d38834201d1e592ab1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5f123288b91612e03879ed2452e67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010775b348f162deb4f7c1ed2564632a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504dd9b5ef96b48a22c484a26680ec8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9965b89a10f8b95ecbbe7338dac23fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf2328bd5624a4fbc09ff395a6ec6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba185942ca4cce909b350689ab12050d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618d3ccc897fffe77aa334b0b547118497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889d665f59e40c97133bb6216660495498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b59e2065935e555ae1dfc2ca19b80b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4f1718d1002f84c2766568fd42916500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bc0004bf16b76d121fa75462f8bab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4774666889e0b6dd6b91938145a96e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66308a026363871021dc162e845591503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014e6642be7725cff0f48c3b81eb4ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf684ba7cce8026ea4f69af9986e072505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107638a0e101d59c4c3e7e810a2c26d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7468b4bc3dd0112219052db63d64a6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588ecb54a7d60b6aae980b640bbb7e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e16f4b578e78e22da1f3adc3fbf84c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb990c26841bde98816783265d4158510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6f43a33afe6fa641d0a951b5c35ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb7aca0ef18bde515e5b82c599a269512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584bcbc0407d060c6e3c9c72c29cdf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35be15a1881d4569c934e1575a668f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d284190c8d96a457bf8cd3762b69c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff191ae8ec98658b3bf53c77483549516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733d28ba8044e0e976ed9f48fa7c498517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bfab277be3b25ed2ccb761db33106518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680ddb0de309a9cea93a864634112a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29fd37d9e6c02724c59726595a8da6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bbb91811812953a6f319352463793521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac467fa6cb3be2c5083d9193fecc10522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ef50570b79f2a6aef0bc015184118523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fb4427b2ec21b4f9efbf1d150d3b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cddd79ea3536b6b73f71e1e215805525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e330d9b4818e9e991f7bdd90ed1ee6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1d41bb134783ac52d7f4060e36aaf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944a98687e75443044e0aabb5dde005528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265781924e78443adfcd4a065ef0e24d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a939c146306049a84b672f162955ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9b29540d91d7dc15faef25c0d8bde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d2b50209c4763311670d4d3a9e518532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6a1daaf0664d4594bc21c865aa0ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408b9cd57d6f3ddfdc2effcba16a1a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dd2b492fe0ab6d0fee9c616ecfc5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb74f0ecdd7ce9daf39d631f2e4317536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb69d9837ee534ad5abc583552d457537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7c59d2bccafabfdf7c0eee8467e09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1297313b8da7cd92f7463691548df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dc264caf61dce49308da8a05b6a57540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f398a2bd2ea4af8f0888ff5a1babd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97911da343e2029a5954c4fca8d7b3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596886db1377f3d14581d2709fde561543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00d8737f800e327d44525b5327153d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fea56813cf11d2525529c6c728b72545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3365a74a42e45ddd546259bf2aa3def546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38a862eb1bde312412cbd9521b1c74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8ec5a3c4dcd6dffe930f76a8fe8c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6852ea8d96274c1e3cc4606278dd3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5cafde605747e0c9cf3ecbcd304d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cb87a42b9960c2d40163a76c240de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9da34d5f96a5885ee78121e74e8fb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cc932e787e2d6b76001b2f80db2b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530eb3c9040804982621f4039b1e1a19554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff900206a32e6886c31d138ea3c26ca0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119273aec0406072357aada881cfcc7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18f048d363067fd146dc6454ccf98c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1778c5b13b4cdd4391cf9302b9f4b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceafa8d3c75c5aa1136f1e6263d429559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07be90ad0838cde813068df223f90b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d789402cff1c664e72b12d65515c8f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdaf3ec28dcac5bcf6302ff356890a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7273b888cd9d7fc8fe3789088bfb050563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfa7ecaa03c209c9b6c16588633397564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149937a14df45ca737024dbb25cc959565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700aba170c62fa8ebd4c3804643976b3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444852d2685c4f952c62061fa7a24d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cddf5623111d9b42e4d2f0c9f9577d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986a4d6b0ec5ccf912c6765b46160a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1b8fb4bef1cf4ae26b430235dcfd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125b22d77d47be662acdd8e5822ab68571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797691bdbf0af6cd48997e8226093b26572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dd14f15d9d505b5d69c98350132da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406dbfe2f3c6fd7b9456b23c87ecadd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021459fc17f436f7efb337ccb0bced8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b45c8d40123477cae69ee006e704d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3026cbeaced51b3f571ff6e4679aa79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df287b79b9622fc04a99959d4a0b087578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45492d78cd7504883afdd725abbcc94579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcf1633154895678f1ffc829186189580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981dfe21256581528fb50bc24a7e528581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86811a50283388d711a14ed80a864d9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281e5f4a6933b5425da2ee7b00e6025583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ebdc8e0658189cf5a8f465331346f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b636884eb3896d39fe7af6c8b1e12585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0f9e5ebe7c50a8b76a6aad13694f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d88eae74c13a40d5ffeae41b7a878c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ea061ca3a424bd8d300d8dafde827588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068b91364ce1109570a0b5dc1292774589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970e4978e57286abfa7879b2dedb838590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a5b8bb79c88d275f3ecb845c50d60591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d254706a248622c2878f2376d708299592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bd30a9dc18a648826bd71f69bc376593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4c6f6c72487e7dc4c7d738b1cbb74594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f7d7189a97f6bb976adc3c7958a02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27cf3e2ec4ca2e91e4dd323ad72da9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168694df81fd73b04d4973a056a91043597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806f7d6522f0c4e701b42c58b7e5440598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811dcc3a273c9f5c76d95f50bce2452d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf9eb3fc555327747ca9cbfb8575d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289745d2db7ade0ab5065b7f32d50c08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13534f7b72c626e7c521253d4f74732602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff30d0a39a5a260c86cf6f3196e49ed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c0fd36890672e986cde315d9e9f5b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b097809ff8c99072c6fddb8f236a0e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4bff513e194b47ef294b5d21c8457c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7367d4378270660f069095b21a97386607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe372f3368076b5653f0f22c922e4168608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58640ba3ea1fb779157e124d58bb7cd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b004d50cb71c66ff2a62e0cf114304610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6067d4a8f06cb6df71c028fd084a20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c8414ebc164dec0b1e0d35d4f4839612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefab55c9aad30a7cfcf3c569d824e11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d9b97de00db1926a3760d73373439614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c3f82edf008423a5aa12c8ff40a45615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b77b1d4d4cf0ea410398703c5558d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e0d054c9865ae9c891a81d7c48820617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5ffb6f5082d3040f0b23f640def38618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222171112c6e0f64958acfe38d8a5b4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfcb42a132ef525b4d6f1faffbe428620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3425e172a587ba31b79220ad15c21ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c481bdc03dd02a720f4b67175b4e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce96154f47a4eb30deb609b2790051623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccc8091f2560f7359594655d88f7b4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0df5fe63325a3d98aa791e69cb964625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f988b5c9754e7b45c17921a173d9a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567aec3e838398544de0e235d357618627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad4855b848c0809986e85f9ecfc385628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc005eaa76e2c9fa58e451a6f581cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ae8373943170955e09437e4b68fe4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd861680fe3558e73c23cb8520b8d16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97933c0f128b62a94c363efaf00cc0d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6524eb8dadd9d0a462f339e280f03d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e581da5d6e204f3b09139ce3a3401f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7632f9efd75779faafea800d27ac45635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800044f9735f967622ee2c3d996b18df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb15422bdb7a1a66ca44147720d8c05637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f158849f6cb0e780e95106471c7c1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73561c7d6d636de3629616f9d8db2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b39d315d6668c2ddfc35da1a179f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09712869e9fe7d23876891297718a489641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f5a915ef7b3dc571c7e508ae10a61642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd49b65891f3846809862afc53d1c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d30e448ed9bf2203df1efed729d54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ffa487f60138af36213e9957c3ed5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690263bd3c5252d2af25a5445bc3afe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d508cabb2fd56d396486e3c70512d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df200407f2bbb938b78a0c91fe14ae648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eae86b71e6d90c05a1038b09eaef15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d84c1a4c51639b7001956a30bfb8dd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d553a27cb338ed148d5c217224c310651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c8bdc0f72be1260edac34ff527a97652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7da1252a539979f4eb4d270342821653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3f70f3ecbe127b8194f9b313170ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352776199a736df9e2591119e15c73f7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad828673709eeea915fe356a52a2f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86448b6bde886052082df313eea5dd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afa8c8bd98cc89b6d9162cb80a21c9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511e893abd4a926e62c5c1ee7edce5b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f82fce970d6a2c491f18bc7b19549c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e511397bb199832ce2b3940e047b86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3676a88fc788c5962f3f1eeade0c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d6634b00320bd20e003d9b6bbe4b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2c6027e09665a3d55417c0f086d7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69096476fbdb1025460a6554b890e259665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c45727d1ad50279b6b05dfa12982b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd7423a4599341f7fef0c4e58ef44f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9ec8a8a0725cc16ddf350635f5689668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2c83bec0b15d455361e6b651c554a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bda6e4405e0aaf3b730635d0caaeb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f61385d50794d00d05b60c4546893a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374c7cbbd3212958b5256776caf5cc6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a35dd166fa2e53db25052cc904df36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3c241b257f5f7668e0f96dd5b65ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff349b9a645b7348922e0f36af3f8a10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5685df36f3989eb32fa2e2a4ac3b31676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c88d3e0c4d90df67c3d743f43a3d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf871bb600b783d1daf5bdaf365f63678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>