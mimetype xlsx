--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10c18e967698a99a795cbf9f4ce6911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e86428089631b528c4723d30e00e3d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161d0e03e75d040b2edbeaa322e72e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aaf16360586a5dfd2e9504dfd87584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6570e3c2591ab28f2a66ae4cc797f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc385a5b3a8201d7a437ca123351a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5a7f642509a4a2d6c61bc3b0a9a487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c907a78553a3f94c1eed568d41822a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ce4904e72de9faf0ef869f3f035a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b2b85b8caa5f0259c16365c54204710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae335b92c4a2a5981195ce990d3e34811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51db799efc613fdf08c22f8a24fd0ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8179b24167599109843a201c32d22513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a1b5b883471d5841b25dc429b3c6814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d17fdbf492efd8ec43464a060b56b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868f961324a8ad009fd9f880d754db816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6b5eb43a5139cbcf09538570d6fab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d735bffea88c037c53631c47c4bf1918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a306b5d8936cb751c22a3242f26a1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20453048bd0a67b8f8018afc84912620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a77af254ef3b33a87b5b74193c4eaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61b15fa1bf179caafe7369626dfd6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c299bd2089b30ab6e3ec3f6a40649e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129592806c2bebe15ad7fb3e19bb0ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ff81a618a27752110adee6008cb9725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30609a5ffd93f890fb0b9fbe59e9072826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0275fcf40a4e325ac365e033da95027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a877d9b70a8fe03768aa995f0b322c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc3a5929e4d9fbc5f3be4951b0007229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df4381f6a9faca17227a75a6094afc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f029a077a7e7cec81eff7f9c7274d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b0d68a3810afadc0143b010e8225c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dd7869ccedde8f05cfaff42393a4633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2840060c8b5be506575df7b62aebcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765a9fa5cacfebb707711bb8846349735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b348fc6625ee368cc81302b8a88c1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b944b16dee5bec4dfb6484ac27b6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f888f86abe2b89975ed538ec536e8eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fd4749f933ffe38ead94691c8704c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c89987af5e0f1bfe063c56051603040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d5aacee0363f75b94c84ea96d1ec641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ff949a25d0d28faf0ee5fda0d4f0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf74d3ab4d27964cb56796fe3cac0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def09d64db51f7367b7abe787cb87ef244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82655c15a66907a24ba18667a3a250145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbeb2d89f9dc7b429f49e7bea44f6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee088c98f303cf6b9031ea8e08361647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a38223ac117e7cca6f8e72b0cf6aa248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572afc0277932261a7c70bd7693fc8a249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710295dae483edb3f5afbb20dafb4b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f0e4ba0eb74f4f9bb689c16bc2b8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50135d181c9c71aa1ebc620dceed182552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3c4cb99f1466b0db0876b7f2b4e1d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191afd489d9f6f6bfe51eb4ac56d77354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f283152624b9a7469c8ed6bf091228455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf08991e691bb8dee12a4652bf073d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c33e505e67eb38c7051f2a8fd33f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe718446923a5f66596fd773e0ddea258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac2796dd57b7ea78f660a22273098b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ffcf991bd99951aab92aedf112dd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fb9ef19e26737e863ab602478690861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73467da22454d6ead727765310610b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aa8c95f405b1e06203a82e43e82b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523765c6669308097526bb6be3425a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cd79e26ca4b99d285fc486930f9d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b0ce6fb90a2d0a247d105b8bf448666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e84aff8929c57bdfe3bf6ba8cad767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68c5e17b08dac4f8106725a54ca27568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15294edbcc5c452971920fb987ac104b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3ef2f8722b915094be9c3726816e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8cf6a3a2ca5a0adac6168315b87b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10213e512f434cd8f268359e1c8cdb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f27509cedf54e983d1f485fccfda4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe06fadac893c13d49c9ee976bc61d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74880fd8b0dd44a364dd1c7688bf551775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4b022a6915c3029b7b57ccd8c427176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cfa6ebfc92b7925b3ee11ed6f6b0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ab3fcb03b3ba1de5a61789dbff99478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc668929b7a9cd56f0a8741a36edc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7523675156a89b712c5fbd2e4b2ba4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6198a1563eb4110bedaf4065664cd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d5f6a43c7b38cb183bde564785b2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a404d53a433342a7a29fe7fc9f0d4aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012a3bf75851c334ef56a5a671bc70484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e235a7aea6ab4d6cfb09aa34b6eb6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9496272ebafe45e62bb4357f093ee186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fa7682ec4d5f9c7c2cf29fd51967087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cddac260319be039ee79f7cba8af3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973f83e13160c3b6309795837ae8a7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61968b87c63a658aeedbf4f67b61d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43df737e83af08793343dfeeed572b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67510e54185b4bbf6168dfb8cbf6925792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15fd27ad72cbdbba7be01a833a424293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221d5fa10662cf1dbbe582fc2a6410294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abc6ebd786704a3a3587a6a224030295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5459b504b9cd2a627e86804ea740f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e30a86d63143701bab554b3a374bf497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d139a1306aa3b9ce2bdfd9cda400d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231a85275953ae3d0a3f0204fdfd5e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ecabeeed9b7b8ce794bdfc487b8ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37665627a6e78aa118f4d5c48afb06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ece3a4dfc1f377b950ef56c36362d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4df7b4554553ba9e44a744e19326103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83741ccbf095a5f9532f031b50ca249104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb45f5bfe6f4e075c74e2a179c521c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d22b682e21db0aa99c6f269df8928c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b87741b6866a1098b42910627d39d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c9433760f5e4e4295ca0d7c87a4c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a1297fa69328243525c72252a667c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838232fdfa4d24915e597f980314311110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de703d958d4514f92c0b1f4992e8a1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629fb352e9acb0d7734f326e236cfcb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c528169e6dbdfbef20b01e6290613ec9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ec88673496a0e9b4297d48a2ef939114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cced69ebc61d88d358445086d6b8b5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70400a5b325dcfce40d964dd14e50391116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b23b71968a9dcefb61cd544b7c0e66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1988093a4fc94485d9688f2811d51fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97366a44d06d5c39e23022805b65ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9743192137dca7a34986b3a18c2861120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ae11ae8e2d6c29bd632452865b759121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b58f9af3ad4f23cdf621f67dac679122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce95830cee4e3ccf1d9a476fcc474d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e42b58892f342c7833bf4ff9c3728c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8c917e76e6875d62ceff145831f1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414417f56cc8a04911ac53db6b7855126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8dfb89f174b4ae750d3d640e7231e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f38bfd1e44dee2601015c46b37469128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830db9f733ff4bd7b69d6277d986f6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a527f27e1f626f5c4e071c6321ff3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a745eac3c62e9ec40dc28578dec3f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fed97f0f4a92658c02c36ab78cfb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a8ce51101844e526bef7c542227f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644192e57c889ec5a77a4e3d6ff34c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5be3ac666006803d9d98a96833ac1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d5c2bfed8f3c3ab665935192e6d20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b717d21adb09b6b50bd48dd6175d2cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec63290cab1489ff62b33f6bb3f5368138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28558732712644f3b1d06d13e319c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d4f6a738582c6591f311d9bb356b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e60bf04506c17fef8a2ddc2717533e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee12e501f2652bc1c376578c9d6582142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a763b9f35a21e702faa185e08987a16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12a20e94dce791ebcbf934622d77b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f8c74bdf2a6d885285396bad22da6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4587072d2b93194202e038fb1b71e28146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58447c77acb433aee282c296cea15479147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd459795bc8bb472ca11244c16aa0835148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5d40c0ea794c046121f2636871043149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d12790931a74786438cfa1f9ef62c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff85dae0a09071bf65de6aba3c171d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d44a58280bc234098b3ab7c824b181152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1868fabe7bf24ef72dbc1c774aade153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a2726c0c953102936cb8e29647ac8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe601fdea69925d94c3c33e03407c94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c443a7a46c771bcd1deb65f95e6ed72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbef3c47f4a18f7ca81701f8b43ec3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307658189cb254e4f6bcf50ca61dfece158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc8458f9da84cd5460191a715911b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56533d0f779ebc84f479354ed99932c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20899ce6349e1945ac421dca3fa8a4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cda0c07e7e22589a65fe53d2a8faa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf45e52ad0e50b2570b5dd5950fb38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61794de64349183d8454d45298d6de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a75141d7f59a9b269b34cdbca1ff03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fc452262dd302f7c9982890b80501166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2eac9496226721b91ccc6ba3a12f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768c190f152ee09870659dc5054438168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c173eac99fcf70902e42ef3744bd3a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f90e44760ff72bc1a152c922e8f4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feed737807d08928441a3d64add7f6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0875ab46490c9f199ce45a77e281c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba781810f548423320ada04151834ccb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee7261186176d056d8383330ace5f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c450853e3043c72677cc2ac9a46b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f4084735f04e9d719fdbf6398407f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00617b3b6b7743346673d610e18aeb2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e10c9267efb6f8ea9a958300920c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05126c4c986bf3559877588784d27a1a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a6248ac597ec26a96469dc29c4abc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102385669883141a9a0e308f88a855c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f6c810330a35f87e2fe9d0e900f76182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1509c9d8fa90976fbca6acf4461d5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3ca5f99be63877f750f4b2db2eebe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1096c28158b6a2edf43c9446f8f27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51143702c746e6925f537194dd42b19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1330e504e7fa3acf3ee3f32935b683187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caf86258e0439d9a03cb96837f431d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e25d062b7e563dea5df3e89f2cb986189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e5b95d98a0b32977f02390e22364e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc029af8830cebff5f08c56fe49ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ec5ddd4b9726197e9ccb8f20d4325192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9beeeb0e2e55977626f2548a38c4ad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0e6708e2701815034d8f2e4a26bf1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ed271053b69bd08a5a6d35c3fa227195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f08fcdab8f1957efde964166cc9e2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b5818471a5a1dac8bc4cd3e23fd24197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1878a59b4a5ca7faf2b7711b103fd10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d5ea9addf0ce9c415c5c742b0aa4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c101d73eb34e8f7f7058c525e8195c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb99c9ce1849fc0486e9438a211d9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a99d5d7e07da6469277a942348d68e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac807ee76dea5b795ddd3fe27b2d200203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f43beaa16007a9a3a30f7847bc0809204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970d68170689d8e1b912ca39fd0f051205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08387e0719788cba9d922bebc3f97b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c781f2c58557839b4aef2fa88eee640207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304663954eac6ca8d4a496e04ada3f50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945b610e6bc485eb0fe02d070b49434209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecc2238acbe6e3ff2633b8d82b0124210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec15d5d87dec54505369c0fe8f2e2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea63013708e84ca1e0969183d112fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457a81c7f44df43306d3e68896705dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b30e8c55492cc1eddcac5e5fb29851214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1496df10bcc111f55907cd77a13c7be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c4f3e7146dc613c9cc7a23c58df9f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57441f895150c3dcfbeb555482e821e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540f60c1b45c05db80654496f33a5d5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f1000cae2d99c1026a697b35f1412219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a4e43ca1088940b64d98482886fe7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d76e5b07c4ee659fa7f52601b2e077221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a81d9e444be932080a517731a3fc61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df9cf5630a3348949cbfa2d08e0627223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ebb2d857b5b8686addbd7220c1ef7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd744fbe2961dae12f7de37ec0cd9a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30b2c9ed5dc33ed6034f722ee05731226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63012bc872fe3f42fa84f06830850893227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7a823f0f8ecfb7c10d1d69062d02c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb837fae284256e6b1b7ffe075d9a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342e18c7e70e72a7205ba0dacb338da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c0b59fb7ee8211bfa783f8a0619f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745457dc4719a45af6b2f400a19e3125232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f799f4fec42b504d38a03a84ff6e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1357285f137a1953d5a63bd4a60ae8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db679c97677ad639adb77b23f9177df3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26faa6ed698c6095582d45678360793236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168881b1730d192118c5bd83b461d66a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f2348addd99dd98e359a3154cfb3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf960227e8c3633170c41734308986cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38107a2d62f8b48fbf2990f81c597ad1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee5069882f2f3644926efdeb0fe3da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd948ef0deedc0e021cc68795c9ca7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0dbd163a7877ae1ea57463d41f897243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc246a3e7687932f572e49383539f95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f62d123068a76badd0e77667329af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780bc89d4bc7524fc69f1a79d4cff70246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bdbe67abe676aee30e41dade9f57a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e5502eac20385e75e0389d36a1fff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705dc5470e5797783384e47169bf87e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08470b83f3f1db3806a9c9d195273266250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cecc87e8cf096e3f8aa0d452ef6139251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da84bc8c86d0c5d55deec95e655bb5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6677e9d95a957ab50839cf213fcab5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831b309cf0fa046ebcd7add963ab8e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b58f778e9a514ed6c4310726fbc66f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212ffb051687b280935bfe79a10256f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404e71d678476aea6ce7343559f7527257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0e0645528a45de974e85157545fb0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8391f9a9fd9367fd3c41a45b7719f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c366cbb83a25764602bf61c2a83c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91deedd6dae02f90cede2461a7b9c54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa66d167f7a1e4fa025f56effd263a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdd5f48754a28344c83a950d915c15263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2bb7f497f4700d6382b5b21955ce9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f63a0a9d2921d1563b01d34e7fb4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea0fd045229a1c61f56132bddb9ae0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d76815bb2ace97c9836cfcbca4d6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2d5786696639fa0d6be630b02190b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d653a277bfee39d791b08447b076ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2f4a54e753395d9421b5ad3079ca3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d5b1ff940463d56fe42a87b613704271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf216aa420f2b448adfe39ef1cb9f57a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad448467d5d88e16ea23807ddcdb054273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7867b742f620b9a92c10e6a047e263274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3abfe3e307205a4ebf370f46b092d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de294144f3fc2ee02b7c81daebcf0c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291658fa76e0aef89a6f1395762c224a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d443efd374554c8a3ea1b695b3525278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a0c3bb108f5bf81c48c4c29e0f29d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2d3875400fef53bcfff5a6899ff15280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b447c565e550087bcb7e052fb5d57281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26c418f142860f27151c9eab00a799282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc57ba2d1f2749989298c46955ee1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7086a1472473bed3556048dac487b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d354c2431d88bed983f89e6c6d617285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3c669b51f355a997b1cac59896a2f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa6943eb8ece00e9fe5491873a87c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0a307921b0c9ed8672931a41c30f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a311bf2f5bba0ffbe555b8988548a34289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8ae59480b108e1d05f0bfff683908290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270e06e54b40cb1997f0585a4132fac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03269a499f3b0c68c6b2d8b107653973292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97afb5046f7b470bdb76539ab607a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d357b34dcef8db87112ea86eac487294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d92a32d9c7dbaf53e2abf712adeb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5a64b2d1299c4bde22054c385d66c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3f144fde696192d6d682f041e0686297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be3d4140d1fed1b4a89144bdbb1742298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dca54f4c6cc0bf0cd2411d47e3da23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c9ef07d6042de0c83a0b91a09518c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1468dd02fde56d6c12c658af9a0cb8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ef131c6c555540bb3d61a867142b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f66223e113326b516dd517d1346570303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e7bde4e2fb09128f6047bbb282815304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc21b3d02d663fb3de8ca58351b698305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c6320410526cf40d055a2174066e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f7233c1fbfabf9f0d52dc333f4bb9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44e9d364a0aa72f266d96c1327ebed308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612822dc2376954331d4bb6fe171931309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60663a19e9085145b20db388c30bcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff900e1de7dbd7a7c9db5f9e03091aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd5e094a26a82b89a0e09979a45f7c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee594f3637e4ac16923bb7d0b6976a3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36354b50cbb837dabb907660b815e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f1c65a266e8a7b02124d8dc4f24f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9cba5dbbbf3a61c6a6c2025efe0b1b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02129427a6ea9861a56d2fd8263195317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dedf40b4cc7f1c2b3a29b3a0899b6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be074ac12c5b85a89ff309ff57ad71ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3241114e26443e3d854ef746551fee6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3f62ecd1278d6272984250e846cbb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0ec1167837f3726574ec5429dbdd8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510e6ea09868b2db70b64be913c76a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2210b43454fe6505df1d039037165324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01248244fad7abb0fc43640bfedfccac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a473a3e5914543929f7fa3050bbbc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee23cdd7c8fc2a5b3f7c39a220f6c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8866fd2f84c359f814400b1ced4612a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955f52c79c6b0db0915e45eb1a3b543329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9e60feb0cf14212774fa4c4a60c7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d7226b789a452e17ec7e1e4edcca2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93efd8fdf855f576e9cd021b784adde332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6012555640f436173a3942dd4b8724333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632de25e2ec83439e9f3c9cc5a28cf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d091645ea0bfa4b3fc49ff75633f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee165b403284a47b48cca59b4061c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5075cb35ca4f8158a433f054bf4ddbc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44152cef1b63c6f1fd5ea51d8d2ef419338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8d530803255fcbb7772883f7598e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0676a1bb99844caf10d8c288a7d5a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caeabefea0fab6f69da9019c15e8bb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6ba34fd679429b72e1af75ef58f48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a9327a10ad8ec694132cc6e1c0303343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b85088685786e206b7a04b0d956242344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca53816e97e30f4186e2ca818a3989345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63155879297aa108455037e04de9184346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7591317efc2bd07797b3fb96984f857347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa7f862d695d426b52f4a3ac9e5d1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f23f5d57c3c3e260dcbbdce9eaa800349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f69fe9b35d1d7ea48a199c58a2c64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526ecbeecb258b3487e1ceaed5af3be351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f3d37fa5533de42454990ec7f8e13352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28425ff05a18419a7ba3fd3cfac8359353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6795550a424b26cbe4e5c82087b2ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba0bf7c8c77522a4c0ff8af8dabe06355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad12f295ab1baeba48af2d536776bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac207cea3f0a99c66c1a47426dbc8e57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565d587040ba2f0a75380dce9ab713c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de757375ea41e918c2214ca88137b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d1e74c0e861d3deb749e881bc6a6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908e80ba62d844279e0f1a9d7a3e1e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7fc03761ff6cb9ad303540b8fd4fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120beb95558324d4e323f8d63aac16c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a27a0146b53b230f819877afdd2a11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a006b74220839fa404119941c238d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b797f50a74406fef727d9c3c5fdb79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab3e644d8240f21113e7d7455a886b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d91ba2f7d81772b059746b5522109e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f7e95750238596a16b0a3cd08b25b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa0c0babc8eee440b2006b8e7bc707370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644de37bddb45978d787bd2dae4d2d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566520e02c7d2545d9df9ef0fe38666d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ee6d99ef161c74e0bd8e9e78eaac9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a7e56cd0433ab2a1aef2a72e7f9d8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db0ffdfa362edfeb44b7afc42a8a3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d52cef48ae1a84989b9eabc74b3c0e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369e07347a02cb4df36eae10e2b6492377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14e7b62a7d02a32c2cf0461c4c1d3e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5317abff38963cf14b2757a537d38379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5bd95b9b6aeb90c4f2305a44f677b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3218fe2241115a98829e29ccf35598381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008678c922f854af3791ee374aabd530382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b777a40f32fdb24691ed6e2602abbc5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803d4475c7a1c4c6ebbe0ae633ce7ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc59b8cc17c0760a12926d86ddb2eeb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42e82e576cbb70b173751aa49d2532386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4955adce905dc2aede48b67e7898d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3956c6602bf07931d941cf5c50eced388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53647413613b77ad13c76f7ea3158221389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671d0498ea97cf3c3ea724d6b4b9f8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177326d22441280b7afe303a9712e59c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e08ade98fb2006bf2ee03c9376f76c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df614fa5a6839a307c4aed2bf13c3b8f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fde719f0572b74235067e995ef6b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333fd191bfb6222d278f2a4a2639652395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874823afea40d68ba4b2b29031bcaee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fc52f1b9d0e4b10d3b517a0f05235397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650d0906f8c2f3a51c2b3402de92a33398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09602dea33240b1cd0c640eddb18bdbf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cf61877ccb6bd4cc80dccd89281e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa19eb9c70700da7a21501bdc6472b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552ecdfc25c94f878235c72034e9667402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1bf7538bbbd3f0462c0d9f27a7521403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb89550e5436d24cb5e68e4814a02ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b88149f1b546db238d474b6248b55e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0903871f2ee3db2b2b6667547f566406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e8e56639a7988b033849724b23fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c88324f390753b2334a920068e1bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd69953ce5655daa5ba1f10688612e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b562caecb8c609beab747acbd4615410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107a3a3cdf5b7c94008dc8c1bcb5494411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7e96f6cb626608140c4a39569591f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29670776ba19fc9f7133cb2f985051c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fec7a35a9caf9acc0d54f82c22aa8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b5e8751d8274b33fca26fb1cbd29b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7ce252122967e7ecb8b8db9db54da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4244518438182efc64d0f343832d473417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c00557f4917c1e54492ebf6c8c8a6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7ac9bd8a31a4db7f7273796db7409419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8dbe5ce5260070487346788824b2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61188b95c3e4131b75e8cd8dc26d5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843fb6caa048f53406de8f2e23f7dda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f8c44c030d3cb81346fe4ff36dd1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761d50af098880d23864589d98f2279424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d730fe8326f26e0eb19acff62153c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28416184e9235cbbf8a96a97cdecc0a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006791112de415e7454076ae19d6fc14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5c0c4296df525cb48930a6844fdaf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06900163d08f9b53b61dfbff122cf5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671ef5f05d987a96a9ddc350fa70539430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1def4e1d743c72e951e056b135649431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384ddb2c4bc4f1efa0550f04d090957432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd81417c8749b92d92d8540054424f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe04c22b2a695ebd02ba8962d4d2a8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821aa08d228549ee7a159ef6619a4fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44d744b015b6d805de42599cfb3211436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256154860668eb6dcd8e80f5903a0c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62797199a5ed4e724830fa54ae18e67f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fff272e472ed24c53217f3341cbe5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7defa46265ff6efc9e63e45156232e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f62cad4b25dda489ca241560b2c438441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf36371b8c5ace16d59a23c037301ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2600b64f8ee3f90fb1e1d883216f2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec403eccc77f1d28d9a16f0fd9acb685444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde52040641b8e4e48bb1065f14ef198445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0da6c0208c87bdedff7485f75ec74a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5355fa53daf387d9b10567f5f8636447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062c91eba0d08b91a094fd30326b062448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db413c3ef4eb2fc6beabe5d39870eced449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a06bc54c3995908b167e393ad43bcd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b1b0aab2965eeac6b8379fe056280451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7365c906dda31f74dd225c1922f764452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0e25c9b61a1edf1e43370adb63b5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b7ee633d2e29674ef131be29d6e4e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16c424c7cfd3fc5b20176ff47beb99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e351c6c87c546f88437c3d811f7f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877ac51575bdad3de8a0017127c14f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261729dbf40995d6b6b43a75227fb05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed638117721e12f2be9ecd36db2b801c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fed47276c6b4c3faa2962115a94a4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ca821ce3074c000503b53d1d6ec16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ff5be1c7ece168476065bdf02216a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761080f1a88a54e5573b857e418f981b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd42c8a2dccaa087cbe3fc859448b57464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c6a4d2ec34843432ce5ee7570b592465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc3f9ed6e55e98a1db9ce7ac96d64f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f43756d0e3594e2732c132df8e2a93467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a47648993afdb25b76a056e7e8a1d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca601516de1ebb54b9df55caf51c3518469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b40500bddba68d7e216a089628b98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81cea6392711d0357a080e0c1354fff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b718c99a444190ee14df7c777947219472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ae150a54366c6eba16a23267227bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9963d8e61a7bad641f752f1b82a75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214cab6a3d55c2a00e7342d4848bc19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d2393186c5701aaacf577b09f25ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035fdebcf693eb58cfbb4e5f90f7511477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d04d1940a34bbbca0db466780da532478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7196ac6b1487618e334fbb696ddbce1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04316b00ba5475082a5244412ae14e55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12db83fbeb3820b9e028407ebc8a0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f55e45fa4014258cba8aeec87be0d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd086f1fb0dd1f8e930e58fcac6a83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f5c820674060d618952087a2949f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf0b1fc53f7e8b5e73c220dafbde4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563aefef52342e8b218691d2231e7e9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40bdf243a95f70e824cb028178df8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adecf36284f400946881f97c22e2032488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266f1129f6e58e8ec47dfe0ee83edb2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a291dd894a7629a70f194c4131817b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206a7121bd7888aba2a2d1a9890e4df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e03273bf07596867547bd864d2ed44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75a1533a341cb1d7251aa059432fae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb23a4e51d49a597b9d3247f01a4357494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fe948629d058f1687284ac6564480495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d40bfdfae2f324d17e63a21d83d45c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da80a09dac3d71759d82ef4672777e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d88258b163482c3e39961f8c8ee56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd5111470660c11a11dbe40602277499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d5dc70e6a63f04de7d7a14505879f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24f0a554e9d3466f2d6d4dc609b3f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a862436677a95c82ec3cf7b709adbbb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7e8866543b838023cfaebb61d86a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56cdcc2f24bb0c46d1207a3ac54dc4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00688a1728207735eaa4747c22829910505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf1a3d961b7fef44c5557b82035af0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000ef02137b1774e16edf9cc49facb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa1e5c0b5cd01e0cb7b1506a3d55c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad44a4800f36c00f8567dd28fbbbcac509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178944043402cb7d8ce958cbc8053d22510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886f94d8b8f3a7b75ab743b75f89d6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a11ebb7c7fe5f44eb4386e11583963512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c5c19efde271c25eb830618df4701513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddccc5671302207e9cb1d4bb42aeac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dfb35b020898e68aea32aff208887515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3619415f58a2ca2aee1ee7f044b9e8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b96946c2ceaefcdc16c919694cdf49517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66681d2810fdfcb52dfe3700b1dcf0b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd3f6c36b6a9c934db156b253f8e26519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f5fbf74a65a7e85eb9c16169e762d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a731d1ebf8c16f298545a5521c777521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81ebc5bd3ca97fccaf62254f04e245522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ad44e0ab1cbf4f075fd15d087d5b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54783a02a35a9d0cf16dff1923d8aa5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641364d805c7b281e4b30cb1a121fa9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414a87b0b475b456c7bd171cc6f9f72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda882c361113ef13d48ff6fb15a7d1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03b8d03c4e807569ea6b6f897d94d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89779f7b160ad12fac1a3f79923872529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1a081ecbfd1f9f49bb19acd077e2d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48587556b4d5e8356a16c9c497c201cc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38017c31e7ea2a043c2a23c401480431532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a38a31f7607180e23b60410205c42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59cb96ac6b5f3bccbd9f7e85658ee4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf51280c5415e25da73b5a1ea335b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2051a5f04620190394278036ee7db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247df5fbe43b9ac2c0147a2fb9832d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2153c06f8ac28a2756b6e6eacd163f8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65385f9feff04b72bd2d5a1350b3fe71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36c9ec19a85a8beb72deb243a382c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c216e08ed6377a3edeaee55ea68b73b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c15d083673b105c180a586f2fec87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d770984d4102e93a8295f21a8b54b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56363937727a61e84d0f050ec5451128544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ede7d0c312c4545543ca63f61765c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd39e5feaea462cc1d04a5340b20cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabf8ea2282a295b4d8217dbbb03211547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d83b23d29992ef7b6971e6ad2a67a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959790d7e2cdabdb5138e695f4109221549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3f136835de819b1e4deb95dde97f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113c6ef4e4ea0c9234c3feeff5479a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d421adfde2016f55188e73818d21d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc84f8a3c28a857168049c56f563bc2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4590d25d47d9f69b6155f28ee60258554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10333b81f680043ef7a6ae5c0a4c175555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c357bf259c33496aa6d5742a731343b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df1d46cd1dcd170fbc605199ddc29d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e098c83ff136d50d38369076faeede5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb338e33caaef5a38eba3d0249183565559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1d2345d7caa5015dbe7184bb78a7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22700c900212c90d2b380978534b044c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31786b787cba57a62d58402c0721c315562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb25d5c246827d96862e9bac6247302563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bfe7f53f8753d9b064b4ceaede10e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c94696e3ce5615a50aaed19d0a27f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781278da670c7975ccfaaf0274c9ecea566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24697ab57820b4e63d69e1b44709da68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca685faadc0b5766a76ded80d83eacb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dcc88aec1e43c10f41a036f659fd5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec587c18026321afcdc46a7da265a757570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fe907f265291829ed4986ef19df40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffafb6b6a8f23324f9a4a8b6e6329db572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ecc6030ac7838f818341a72b167b3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e237ac39583ac2d47fad5545baa89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840eada6dfb535a5b9f9bfaac5b9ddfb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d388cd57e5cdeb51a68c17205cb93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ac5e46c785d21d337080de52b562f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861d12ba61d9d426c2a8cb16c97d308578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e02346e3c64eb96eee898e07a7b5f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2940ce80f891fe6cdf5de311891720580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426323555a8f21aa6d875cbf11e34d7d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bfe3f0cf545c6bbd2ea5e731f427d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ca2f558404c3edf4223fecfa94d0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf54392f91dd8ae26113d7147762b6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0553db7f920282f73c6dc29832402a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07c2a03215a8fcf3b644f58629f917586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c03dc63e73085ac2b3c6d1eb4a559587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c408697d066c8c0f89886b700a109a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d473ff9c5e10375fe99c048352f4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c4f04ca88c1c2ca3005662b390b2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a32332f594c876231b23d5db04987b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a794bd5c4423617c223ecde15632d4c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0b7c2b9462d09a0adfd9d2e530fd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fec4e7822e44701b2cb248aa00a856594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e87d3110670f31a180822f8a1cb9f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f07a2ea84194e354b45469305227f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fb2454c243e1d402f7a033a4abc61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728d7cba2fb4f035815d41d54447bf6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacb4fd16c739cfe01f37e05a483e1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b4baee42f9b939f92ad8f6553be1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621a1ed7f877d0a7934bc8a346bd972601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aece2a86ecae8d9ab1a7bd229abc4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45672f16809ad9ca015ba63147420a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859796ffa62f0d05536d14e166173a9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b3248df31b69223af4ef0ea979bc6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1e02a5a0acda8e4ce6f557eca559a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5fd04144f70a5df65917658c36ae1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534c21ba6e698673d916239df227a84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1633f95f037a22ba5bf2cf005842569609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89866dc20ce5b4c446ec83dc2169c754610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382d35db2a16c348c45edf6724a5647611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777a9eea3e47efa43101bcc25463589612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9d98c720d6b3ad13af451aab0cb1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd2105bbfd61a5a27ce5725187319c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b631a5f74abd5704ff691c0ffcf200615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1704a9b81d8311ef866775f53462747616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ccba65ac5fa064e58f7419a1a6228617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be5f6e4f0f85eb7fc27cf581ee77ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb76e0941526378390bb76198bcb7aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4120bd71d9aa3db39698caf7e9bc33620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c901385d2e3a7adf20cb4d4e14173621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04274f0f173cca0cece099847667fd56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613b978884a1dee067c01949af564da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c5910fe5c70517ddcafd7a9c64ce9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42116324cb7dd8554230a1df1ba477fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76364b340fccef2611820bbbe260c776626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c870fb4ec7239b889d4c4857769fe2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6303a6341f1604afac1f2d091012d1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d50eabd711aab4c0e82d2bac60164629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fab4c0bd29e89417b442e72c39f73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05c9b3a26f55f17e519cdaa31dcff3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99447e9e707fcefee288837b35e605d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f560d9ccf17419e6128fd63008a43f0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83d099bbcf45b4e17fab28d7d1b44f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b2569d866dd222a823fd0f8ef5b19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64781a9980c413c78b8b29a5839d03f3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8522937d946a4df870f36b9452f08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17f1579551ddb45ff207a64fa5d02c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef15d502aed0c3320b7f7deadc5cdc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b535c205bdd48e763142fabd0b7cbb2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f304ce63f0e527fa9af4fe9e0eafe63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a108f8d041c6cb94b263d073ff034642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6875a13fc74c5d783e5b2ff4fbe7fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae24bf5bb67bb8b3818b6abe4d8477b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e5d4b57a5433ba18eb19bc8e3aa69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b341fbf619a6e293980bcb0751564bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb16a956839f84bc7f0a466fd627ce1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c5828bffd880453488658195dbaaf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed130bcb5c2946d6ddecf6af10e97a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b081d2d5d824181a6cd65758f65ebfdb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132772cc4de78668121c17e142f3d2b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5a9dca542b940fea502d50b6fa9bb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc0a7fd62da3cf0f53835b0ed380e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0349be9d830f0d4180e1ab39b5a7ce0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62e99e844dd9ee9e0d3e31271b774b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc56c048abd93ec9113d2a40155bcc7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19ef883152fcf8ba7058f9026ddc28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55218fd596affd2b77fa67549a8e1d2b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3b6a9cc937ec652a78564bfe5fcf5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2f865561fbf487fb9fe2ad64e1d9d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73719281da4eacb631125dbe0a3adbee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d341f371cd3ddba9bca83285e3b48c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19779242c60e783ff3d60098902b84cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675859d85ced8d904692011480c6176664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db66b210a5334e6a4e95f992b35cc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e21ad471ec2a6848a68ad3074b9906666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75895c5c31bf8f0ab6ba3bb7d365d95667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1539915cd908bab47e322c21b2bcf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2833cd2b7b703728512d8069a59b129c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd2c3af037e59fdfbe6c6a6fc31812670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3157f326deec1acaf6ca326670a242671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dca0726f0b6bdeff4db46c022be33e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c505b75c92c6648151aab608403ec6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701bf058d5260aa1faf237c355607856674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087c656fed794ff6b3fe8799c872a76675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ca27f70b0b3a8ff2fc430c9c56668676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0b87ec6c81165fee8a49ab0b90526677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e689fec0eb285a96967e12cb4a6219678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6667750f4caf6bfee3b4da7c702916c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7600ea2636dedca63260a9fe52ebd3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8417771e403016782d32ce352bfb5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5f701783cadede3994d2d769dd475682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042e6fc91fd64de6dd0814638d4c3f2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b808ea7ccd9ddfa2aa7e368a6229a4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c657f89405e7cccfecc819fe444bb91685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f8ebeb02d79904a1884db20c5c47f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c92cac149a26bb4458168bb6d64e85687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e1b0c85b3501f123da38e50e7d85c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4083acd441066ffd8a7f9ca8d1ebf0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b4ca895774db379a409efd10fe21b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bbbea3e0347206f368e43aab643cd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92ca35ee0442dd4ca932be04359f09692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a0ab0299b0b45727d72152426f319693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1681d09dbb4734b31726fc7ea29e2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4971023c465fe601b09a6f82b720301695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a44ebb8226c5f989dc90ab09b6e9cf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc784d1b45d3517b9286df3d5144aa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6ba2fae5fbc39e43af7509b9d081b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcd649c4647e187a61844a37efe653699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832aeb3e815e8110619cbd6a7116fd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf99aad88bdcb9a12a2179ddd46a961701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052e8bcfd530b0606faa612ca2d9d84702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf487f541f1df9f87b426cdd457e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44144899541b1cf7b69b86436668255704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082ee5b564072f67390eae1b435d9e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd842fe0c2bce7392bace86f1a298e8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2ea63893ab0281d34ae023ff6b57a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ea31c80bab2a30bb106f76101c990708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d497727142a367f93348f42a0184e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b1b1983519b48dbc2fa4ffae4b966710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bba13fa05161903809ddbc5da8eb6e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91367ed40bd75e56fda1e9ec70fa0031712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8475471d1a567ac776039de5be0eb0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0353db6f764f06b89ca8bd4194196d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca06537f0e66e73e6846a967505ec93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a927a1feed34ffb7ae3d5c5b5df6884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45008205d243dda29fbf40212457945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69a072c7aaf64134376bcd51530ee26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466ae56b6ace0b83899ed9602b772a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b12a19c01a97431c44086e12cde948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f022f63007b79b6917791fbc0e6839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bb3dcd8b66c8c36995079afe8106410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1a38e510a822a5ac2555466effb6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5c458e1f69ce95daffa4106ba3ae112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575990e01aa85027a77a32d58f07e4b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7f13c0b3a1825a459610ab51b215a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a96a2ca3d96372d5b8ec4e4df6fad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c9e6743495d8518f68fe69baf69bb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c399e97c0a022eb2fe4222093919317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f9b43b9c88406435891eb7fa0ccf418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36fcc3e5f50a26c4cb747f174be50a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd41be78f3b8a658ca85cca27e1da820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d94af2b9ee8bd5859f402a4ed073e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28977a93df86f00e4178426880ef25222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86440701e027577d2c4cd5e92a08765f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977f7fc47373128cfe53b9a8de0897724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc64b18b19a618b86900693ba6e9ea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d15821b4c2aec52874adc021c214ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ffc02223331e45fcec785d02a5f6c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284618977ce31cf4a033d187e770bb8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271e1662e8635e25bbcf8eca058e9f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d898e9979c92ffa558dd6612db239f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123e2a238bdfc6e84c3d824b246e23531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1327914a70202f5bef70c6bfab321932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0af30b345b2d317c3714bb768296233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a15886c374e78ff7122915a68dc63534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab84662c1493491d016de34e64502835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a3bc6db12d3fb170b67f340d6045c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4eedbaef0fe8b98c2f884cb8c3eed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab61d9f703ef67a2051cf790328f00e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b79e441bdc0ca87c759c35f11ec8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012faf0baa480a400ee1f506f162227d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38ff23de39e2ac6e3e817a45e6a10141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6a006d88d7dc2d1f2a15e64fe5a4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f677f3c17596cb5efb30135e6fcdad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e515e3b9b53e62c70d4def0e06f5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2223eab32af2eaaa280fb86162872345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991ced81aafb6365d887b056a274cd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b078b9c0b56bbf037dcb0047789963347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4dded3ad5c1512fd89a56cc57806348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b29e64422d0c991201269816536a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af7fe0ebc4b2e4559503e0faee487350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e00a5c850295981a0b36d32c8608f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a01bbd8387d55af02a806213b4d5bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0b856e279319cf1850dd45bdac18353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cf7bc646b6ccc8e0b06ca816c3b8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7edcfab7df448a3bc5a2b8a210b36155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ab1fdeb04feb8d4deb11827a59dee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36d240ceb1a5f8eabb817faae4ca3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5f8b0d00aa605fa74bb5b6f20562558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4571a3861e6a1afc87f5c2e8b2b6e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62707894951189505b273a2bc91d563160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91a470681dc8a5e71f226b0a8a6a7d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e667cc7eae072b8974043c839057262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5c4a8db76594ca6fe61acb3aa2d6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3b3479fd61bc67ca07970a2313f2e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a4417f22b997dc3db178dc292e06165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd4e058728dfad98822f011fccee2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4566683928017a4af085913cd364b6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c3aad3aa06dcf783f4dbefec5a70168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631116f9f537d782e30d68edce1eb0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb32461a2ca3f54a5eca74cc34bdf4270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79046b84c0875fba637a7e8a108a1a5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6665651a404d4f57247999f6cbaced72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02f7e587b59a0f09742d8003f65d6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcb92b6ec15a7a5d3cc5e9d4ea484d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4846f3bf1b21c854a8c2e4d1a3878175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c692efd43ca6e38392c8d9e65b310a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f2a91e16abe8ca569566ec7d3217177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633a3d9d6e94be12f77e3681702421378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdcaad6843fa8c7724404dbc82a5b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fd0759ca269213a671dd57bdf518a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057a71a7f53b0c839ec04f47c5a971181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ebb4a1b2f51c119731ed9751faeec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623153ad0dc4b76c622cfb2b7c48a4d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1c4063537d04d4d454f7633cbc54284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6843936e92a6748c24cf4b6e3ee523185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379548cf02c54094ee52af448af256886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994016e60035c92690295bb6ad7e1c9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493df41665c9736563764922a95bfd688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3991cffcd907c4f1435c7495a861a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52160cd58bad5807869046e3d1889c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483b9587c47df101e87fdad6f31665191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef103a256e7925378eb3318285cc75892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dafd591127c6c57f36d35bf4bd61b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de6e2f51c3e41a87ad7af7316be24694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0b9217cc6a99403f52eb14f92a61b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487b02c0525a06db50fa52cf468425496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c43a71d83625b5f143ac9763f092d797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe29946010c30897768d65ac277e0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2affb8a59b1abcab166ca33092109899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36b69c9099a63d17421e7e69a84457100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c07cc85ae4b0a5e38a9fadb67a6e3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade564bb36c471c30d9c909d06c0cf04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8099a78d4d35c5abad8fa20dcbc79c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7599f5a593d43cec82b87a73d7325104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57b7ca2c5e13706af1344d451cd16f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1624517abd657cf31f125c7d09f80106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f26c1d9b407eef58d5f1e22706f98107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f38fa88993aef91842e72d379eb576108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d0d47c97e606b86a28d9d432ab2bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5260d85e0abe9c0126f54aa35fb93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2cca171f87dea1eb3c12f88617a44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d95807be22cca86563c530d46933b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ac33349b53ddadf148fffa5712f01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80c528859f3fd4e1bfa95c32236f3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c700e188f0fff27514cc69d7b3c502c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b426a4a97c8330e243b5a387b3810a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea02f8f6868eb505f0fb6cd3583d1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769300c99bdb4b70e20d91e4791d4334118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e755af284a40d3b44899891b9fcaa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef268502eb38436bb6c5bbece0829e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c178e56a07676d9cf6fc71a1a07e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2bc0fbfda607ec056a5d9a38c16f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aeb49c2ab030223823cd69be83e3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a579e1040e3a7fce07ce2c6b44462124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c286dcae518a1b3fb7703005d7ebc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709cbe6a234f9e526fc73f700d4c445126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601c2cc6967b505d319948447e4a78c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c07fdee440bfb6d5a4e3c08c3d741b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bc40a2067cc10d0fbe7dc97cce748129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867d65d60fef699c1cdc94d1b5862f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495d6520d06537bb3a66bb42ae00d19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453264caa4feb077b079e308b8346a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d6ef85d42d58f23392f1fbf13e10c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbf999d51c81ed85593caea8b9b990134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3904aaf006eeb4dc583d50db4e8e1e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18deba0a8985395aca5f9b8c893f9af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685c7fd5735828084e791fc6b88ede2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3c8b1ed42794aea982d0daa00e352138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50c0c9efed8ec8d9624da8dae41aba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcbed041fb2fc52d484eb70af19b9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aedd6ebcde02e3a799865e883fc5e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7489fa4edfa483b3d14e5d987f519c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a0d562c819399484c0b425febbee8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e83bc8d341b35cc79da526a8b61d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28663ebe33b75293794da444df617af3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f629a8b87c5f0e76fc2acb06c3806a5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fd85164ece4dd471d7b8b0502e48e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412c6a721b447e58d33593603d980dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d5000182b388dda540010441b6cba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9921c2bf17f323c001e1f88b69b89b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8c74982eaba70be91e412e7ef51fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ea4bba5c58e7c154fceb3bbfdfab9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb0d3ab621216cc6498602cdc5428d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd72c26f2268d82f3f92fce7041c5ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8af257be527da9cb381d51cb2c09de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26afc42f822f7bad9f215685e35af9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f3ed51031b61299001adc5d72060e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63a37cc15742dafc042735905cc7cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff3995e0b890f90c853d1516c2eee5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525286198d9310ae9d61711ef4fe1c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff987d14604295a49c67e7e696a2d056161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fdaf774e461ea66087a3984d42c73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427eda86e40b0ede834d258830d495c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab014d5a6d52f4496c79664de9c7e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061737cbe536138fa182616defccea5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30679dfb70ab58e3478ce996804bdea7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c4943bf11e1c5e3f3b497bd8e0f14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3b9937d40d13f360b2533d6f54203168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9179349f7df3179bff8597b6e5fbbfa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3d2a117b4a78a73c44c7778effcb4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae561c62bfdbacbf05f5efcd885094171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7085821efcfac62288c05a8d1426cd7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abaca1b87e0754415c1fe6d2e1512f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83b799fe4e05cd01f1888ce51cbabd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42be27e77d0217882605da815cb1d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7376b4a4f6f6d234f5e207869a8654a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b8cff1f5aa6c4de265a1f38e2f65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac75381bd89fc3dcadcf51729c0d6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c302eaed3148380fb108e44d65a7027179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c59668efde318699ae80bad839d4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9945951088bd22f8e2dac0456f3b602e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71bb88ebe9aadd2d924a36647011d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e0767843c08658d5a87faa58fe940183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99718c4a2b488e756c2056a64775bf0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45925c346854558588f9bbdddaec478f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10aff42e9fbf367ee0d3f3c6c27401186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317e9948db9719920efff1e4df64067187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d18c741216828612c4e29545cf729188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba625d714da9487bc6d711e1fd5b25b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edb14ff2d408ef4c2107c2cf9424a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872c02f43cc463d178722707b4fde97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b919f61c2671896cb0ad476f7b250a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dccf9a83dea4b871924aa43262484193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae1c99bb853f178b96831778b186d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f102c338f8b48572f7e3f9d203060195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b3318af52fcac3cc320a3a394cfe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed02b705adca478aa0e5b2ccd1cb55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7b57b71d0bb93ea94039730442ef3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729aeb95e1a023cb60280f7c2db2229c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56f4894f8dd6c33f8bcfc23aaac8c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc506c73809110a10c748706402a0fad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ad19e5b41c4824833f6f744923668202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441672d93c43d4b6404100f73d93e4c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11cc0bc40ff0ef709495aec217aa2c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3db1bde70735c9d1ae91ebcb406e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a486f224f7594bbbfd5786faf05da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334d5bd23a6459c02510bdda51c1509207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412270b752166d4c84d9ab9036c8f38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a0812dbfcae450be8acc230c085ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c8a3b30118de6b27fde3301a465cf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eb2444d5c0e28f41f0c6c7b3b3bd9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef63143a86349092a6b55485b794c8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc7682ebad4e6a05491322c32c0bc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada5331f72c9f3871591f14aee45ee9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f18471e815bd584948ca3d580aae9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dadbdc51517e9f7dd04b82b425ca4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e202a4d858d26cbafc651cf06f7fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c087c35128ca8f3f6bd3932c12427218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e724fb5ca79479333565aec1eeaaf9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ffb2f34efe5d12d21e88f74f5d0eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068b35fb033b8bd228c03ec58461bba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72863b6469c53c3aba226ed6b62276ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28660a9e6ee038da7ede71fb11279063223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1e446a0a774c8e7be5554974ec345224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c654f954dee9ae9be176008001142225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303997657e5f21ba53b99d84735d0863226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42d7766f2395078e8fdc345783d962227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9daaee9b45c5071f229261dee391c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80625c09a9be762658895a0cf6befc7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12021ca3949c104354c817163eb6a88a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0443931e0c491f0670b4bb4fb3196231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be974d05f95ebc13a06669a60315e95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb716b6497ba7d142c9c48b53a3611233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fedafdcb35f26d13f4f53df9a2200d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5b64cd54f032865a62a63a14f50da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2f1551283f3d056a3836376007da2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf233951f89e49b7f2d3377fefafaac8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1454b2eea7cd4767077adb9d7476640238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724b9527def044bd203cf6edccd1cbb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec696ae0ea55d3dfb83b5f27a4e104240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116f6d65aa30255d24fc09985756239241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed4af6fbf5e6465b87395d7464feb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a0e204dfe08dc5a451089fb9ee400243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3a170dace3e92e116e77db68b585c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069447af3f18828927048f4e7e258f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c88544ca3f5a6274116a6800a55f47246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1d1327d4bd437c61439cacd37e560247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8336d476ce36a70b17095f131d38b28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336f8e9fa56897367f41f66fe66f1ba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d6d414beba8048734ecee4f37d6a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a9fe94f0d003e4d91a57cd3101991251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd6e81dc49390068a59147572fbb23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311e85060b7af941325ca8af389c439253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ebcf1a96afd501670a6a765ef7ad9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4c57c20f258f939e9652a1585d26b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39302185b892c7738201cda1cbf6aaae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e4cad55a48922acb37d172630aba5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737474dc9eeaa4c4f1154dd8436fca64258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece228ffe5c856957572ec212f46418259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ba2aec0cd6ea0a1967c875464e094260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23387d88b68d0920543caa245749c00b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3ffcf3bb4cd5e653b4b8bd9048e79262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb0549bd7625db2f12ee2c41d3c57c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932e0c8f8f19ca6e7186edfe922ad47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5867fb7d830a072c3d1075c8c698f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23efc02c00645b91d782ef12c38736266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371b4c7ea9b48bc73bcf7a8007825ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a21633ec1f3451ab3a54617103d4d5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a230aa1ca22bac08c45960374b034269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a1f23ad588fa1d60bad81492a5d52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d169c002f53c79b2039989ad495c663271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee494e199cc91dd0a602647052be53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723424c8d71e3e6c6e872de7e06e9920273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a65faf41ba5cc5681a7a1b8bc1593274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e7dbb10dd80fee59d9256dcb75d39275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99b2aeefb4e8fd05f79fd39559b290276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49f16553a56bf1cbf14ebd63d22f69277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb628bea4dc829289441a7f32acd80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15dc8203fa0c4e40deaca3d2d1f907279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735b2bf22130e86ed9add2c1e3c5516280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949664d41f37b0e1a1ef408f0550a916281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bba9f70fc13aab0307cd82567af2b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4e8d8202072d6311a3d93c89e9069283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf7e8fa725e1019cf72790be652b8e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9ba26e2b4cd5ad1b41bd07cec3871285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000df0c8c277e54da62dc4a9eaa1e9b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd655eb264d837893b47391f847e9176287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e780fe584560dff02f159a8cf7e60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec4eb4bf23d025e40cd1eff6029c45289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90996760769f5c8aedb8d76ed9ed683e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e13d856950e0a2a0ddc678f7b1d66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f18e2abc8ec1dac002635977ffb720292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77491baa9ccb3dd7f8bad833191dc77e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d97c16951feb22818a069a5dae4a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbe5b5cdba463302d859c11010179a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab19d9ab63753c35d5986bb8c54cf7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4a6dbed04d07ce9bbc2c46974bb19297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61870394ad7d2ac8185effedf7018dcd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced74809d81344d487289f7f96895aa1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9dc6cffe35e6f6f6ccc560d14d95f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02defeb21f37fda69f9eb9d739149f82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac60cb949fdb19a711535555b67991302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf8da9cad93c67dea77bfc3dfe161c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9a281d95b272e7463702a9f051f26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f628d625dc915161827964878444b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34607eb8ce310b17e80b1534c7ac03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b23f0ede4b128041a429a03ffb95b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c7934a6ffe578bfb2bbe03c866e84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a0cebe4c2ad5625b89390cabb28a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb94033cd67f9327614c79a0ab8fdb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c958c32d2e48bd38d3af351ca5c249311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bfbedf6ba69152002771ae023b7a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bd60202af7b539144ccee2c022958313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c55f400478ff2ffe025b89de777d6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff350887e476585ef255936598b6be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ee20b54e51de084d8d1c93e94aacb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c826988fbf02746bb7dc7e086fb91317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84b42193b9efaa5eee1ac7be04c1b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a7c63b780cd8dbbfbb88e2a622774319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee5b3041c0e45f503fb0351e910344320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b01374d9e5c30d7c210b61701707c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02bd0d7e5b527a5c639b9c861879a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f0320e90bbf97765ec802797992cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d25b78ea68b0398ac608de124f011324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679adbd596606489f4dc6cc1ccadd70325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca220ef3c3abb755927d85ce8ee3ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20893e97e2ec4ba5ac440dd9592c49b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2336de237c6bdd7d4c0ccf671ce51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af475ce8944895de82c1273e93a6b64e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e3be394cfe1fa3720db63f1cd8f21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5181026001a0a2ff32dca5c219bfaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602a13d70533f21847dc58932599d44332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55adea01dbcdf67856a101a1389012db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd5ea1afde00419fab5eed51d31457334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1731c1f3d79b1e36b5c0a6bfeff8365335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde6eeca4822605ea176188de202e34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01762a1729aa66764a4c9448dbc2f398337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3c03cf354ccb1794b79cf00416e9f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454ccdf9eb059f2db50bba03d43e310339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9916e555da05ed99fbc003db317e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794126290322e897f1d4c459dd42bd73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f670b8de368ab06028f20c7e95751cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05818389977eb2edccc560892884150343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52352249ba0b53a14a26f38ddc12ce99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1d456c991b5251a208511b90c12e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120408bf82899006ad3a9adf2b1212f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2c0d32cb7315057df4394fb2102a0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011172f9e7c872607d05d980de9ea2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1119043e7778f1eedd3b226f0ee6d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436121eb75361758099ef5ec0e3af15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf757b65f5b86a113b3d8c23bd1a6aaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a784ca28f9431e329f4cd590a485fe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deb50768c1b1709c835d7411d7ea96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b72016612f64da47e71c1557a0efa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0e03d859961fbf9e2916fcfa09314355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925b5116fe57e3184ef6b309c46895c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974504340bdf83d5b545e61c99fa79c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babaf9e5c9505ab879be69c72a580fa4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4daea01650764422efbfc9a474f0f56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5079843fd56e9c552562c696f7730b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e100caa463406755a7b8a31c4a72e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530304dbc3652d22e02bb57e57c71d6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be579041ead6a009b601ee1eb02c044c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6f0d824cd9bc0d12f2eeb8281013a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55805e952f40a8e59a39279e6d412356365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80077bdfcfa07f7a1afd048183174ca4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4007e2a6fe521e6db70ec23f3e0d3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c1e4979706926bdb02db3345bfb3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba482bea12551340f5ffc3ebbae3c84b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9389b1107c2274f0ca7197cf9da28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f6def193a8f685aa5a2d235bd749e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf0f89d9cbcbfb110d7195c2a2624a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4846e5a8ecde7ae75a5db3d9ba1f55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f31f5bb6e699546f878dffdf0ea1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc56aa3cfcb9c6e224306926798de1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab53acf6e6e258e2da7f498ae1ee050376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92909bb78dfb1a4e7d96d6b08b61e877377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dafb5c356b17487a314f7dfa6929a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a588d3e9408e8c6d165e6a3e57c77d5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edffff6ad42829e23075fbe99c018ff2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c61bedb2dce79fc6443b90c4a81ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17063cb6c00a4e19b28f0436262df16382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb387042e3329a2c07c732b60343f18383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d34e21eec8e961f7eee0bf262fd3d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c68929d07ab1ad7a882ab532ffa9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa21d2858dfac7e1c11426b5f80ba7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c564936f28c901c40ead7a7b7bfb183387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e6d66181e1b6f37a94bc4c6b6f451388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8ea4c288ad861eb01be4b695d779f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62707a3df7b2c1130fb89e20210be8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a24f4546dec49db7ffdcc8a4aaf599391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429265434db066e44bff1e6e30a79b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b97cee6a4a0bca4e928bf1d460df5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4819ea614aa8b387af2557995021d6a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d52311a291844789185fe517db0ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca870bcda55977fec2e96cacc37dfee2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8a7fd0717132b531d1fbf44484116397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d85db3e9c87ad156c3e75f5fae20a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af46a509f53ab1387d6bd758650926399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4861aed94db262dd2ce741618385df0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f12ea5e941b15aa359e27d2d370e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653320dfd8aa596cfda283a56a598be9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0387bb4edb8fd78691ce767bd1045403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715204b79ad2e66ecb0c3905dc0d1fdf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121c247632258040dd6f712c02290bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005965850714fea7416b0a792f81480406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bba5a5166eed0afe5873a737231788407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e755a6017bbe233024c3ac77fd0886408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb87466918e28d7f7ef29830efefa91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83efef10ddd7fe18a22faec56867eed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c206eef87ada620a6c58a4a53c3619411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c8b9dcaf9d549613ec0ca89419cd0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee617d63299c194805419ed31ea988413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa21d444c5dc849e0a8ee12c6d9452414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa37ce53e8093c414f8f343443d1e61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39275c23df8d4e771dc9fd3b2b953a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251fab0ec2a8a01b00d7e9ac01b18ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfde7f7a210fda8e8ed2a42ed21fb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a878316111a59744af4c74da27a0bdd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdb7d45a8206b1f54a6e256ac9a2ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd389e55ff70bbf9851aace69340cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c252e0ac50f280311f935a750a0cb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61641d0049b2ac9f520c40ea304b0864423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769a994f0ab4ff43e1ea9f2ddad5543424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e67ef9716a6e8315c067bdb85c9970425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997659af8f36ef6a98f2444d12ca1a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d01261b27c827b6e7f3f3162cadc58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1fa3f582dde22adb6d7b1dcb05e8b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d75509a53ddebba18f33eaecfbf25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c780c8414c17d1f55c3e6b8a209b198430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3837b2366684d5990042b218aef27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79ad4003c76737ead8248e1e199766432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742f3c9fd073a608124c0af0e54eb30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771348364f835d4060446c7fae3c7d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182bf3a52c98ddc924dbbc0d96c6795435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef78f7d4740331f4ea8f9804655ace3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93056b73991521a324dfa439b6f64f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dc858472a6720966f9642d7463a5e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667290bf5587dbe8194b95a2547c24cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fd6c0f15c0043d1d359097ac9bada440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570581d507256a33ebbacf831c3b7a11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802a46127405e768e330f5ff67d8a52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d0457ad39e8f230b9840b0e043ecf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f978a9cb21960ca3260f6b4b3ffb60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a158a5fe35d3757ff0e33613adc1682445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c729b79c1508947351fee8bd930c4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6462efa04c8478c4c0471a899c73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57867e434e4f8fdc7bba121bfa059ffe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8878cd84c477c3f6d1895d07e9a96a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2308769ad83a2cced6ffe0586c0ed4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe9393918cd05e20bda8de6d86bf30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ff9b809634f27f6efd254e7aa20dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d13f925ac435d4883f14d23e6bd1ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80662d340a918df31fe7f1db129516c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0ae97af79313995d98601860666e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4debbbc3d9708721831c6d5a27cb8a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849cb26307e8461db419336c32a2c94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc97fd0d39cc181d153568294efbd58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eae26afb80c453826fcd74fa1ff8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb16241459125fb4a47deaac8f0c06e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfce60945886e55a188925640ac863b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ffb709ef3560b7c758425016aaf2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c0e521f739ddc1cbd0c8cf8052fdd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5797b52ab516df8546937a2560ebba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf45125f60ffbb898e435d117b9557465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6ede03c3b9d7ae2748b5cc02c4d02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989de3bdd98d298e237797fa9e0b628467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fd087f95391e8ce1f236d393322cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8ae2acc933f57b94d13f2377b3c7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9991cdf7fd514583140b8047942db2d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2d436c8d423abc47abc476a0bba3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ab8578335f9b9b031785083935e29472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48526f5e8b6d7f60be7c2d193b8b16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2731de49be7254f31a3781f4c57de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf42db95263686d145bf37dc360a50f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a690f3302201e3137b3761941db7dbf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a72bff03e366ca3a96c70470f73856477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75fcf01871fda74a9637bbbfbf82a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e06dbc0134354ad6cb878bed4be3c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9be42425db8a7a40cc25e0a3988f87480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aeb1f1c97033693648505fc696a11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea151e92b6306ad01aebe6af0df813482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f3c6a98555b5a3051c2e4586d028e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5269c4d69f6335dfbbffc7d66dcc0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de94fb926fbd4341afd72d6c44b7a2a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaea63127d839a3ec9d146748c9266486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a468ad445ab050a9616413f45bffb45487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc0e412e738818bd7445c20ab0bb05488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418838718ca5545b332a22ead4f15af6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d0f4947be53a671199b8429e49770490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2f137dd89e4648012c588e11a233d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff0bcf32da9216b2da23a52c9c0c38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f351958513cf094edcabc9bcd3944d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b85db38422adc22b01e05b9863c111494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc04035dfadf9d99d4e07c7b6603b07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db7573bc9a0223e111fb0aabffe197496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19724ad5bc42d58db004b57daa5705b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd244005d61e268ec95c236281447c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ca4b4fce8e3ea08a2ea8469523fbd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd4a1ad745a6958f374c1fde9fd47d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269ae97c306fa73ea9d802964697fab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623655781c72e45ba3cfc54b2b0cf907502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e87b1109e75f033617c673ad57c61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd184b95f30f8c3d7249577ebcda9bf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827351cabbad4a76d9e0091d247b3ead505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133dd189a9687fb3d4e0a301fa9e05f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463afd91066d36d93b9eddd75fd9c42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054ccddfe45091071563d4541a55e48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211f49850a4b1ccfea6c29c4816f388509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008d9a9422ef1f6717b4516f00f6392510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab832fa14e5047fa3e17834d2a94e09511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333400fac75a72464e0bd6d9e0e0e43c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a09696d33e2d64afabf4333f16cf0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c466ebf209dfd8c8d52920b4e2b6ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9fa06c059440b67fad54c2e8d63e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c82a737b56d3247ea332dd15e2ecd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ee6fe7c024c658800200ed8c896ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc11a6d2774f67dd684c252c878820518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415e5b79186288aeca1e385fca6002c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a1d2458e3b1db8252b9fa9ba28ebd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23d3e9dd761bc27786fe44a479e54b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de038593145e2d433eafeb062df15f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585b32a7a877d2494a0aa7461b621cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435d521e8f722649c6b08de8fa51b1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37627cd7fc188fd6ec161abbbc4c6b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eb45fdde26b4388087b69005f9de3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fa24b7e938203937085f7fae8435c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5576abf017e52139baf5a7d9d33cfc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554939e69e942d797310acdc311e8bd4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d9b0298297a549a74fd1cfe947b10530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42829220df0d736c52be0acb88c58bf0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c08556c41283562c99e79f2c48bf3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef000d0013a5d4a897d4bb20e73d4f5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141baf920b941514ccd951263c766df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55604e19ecefa5366308478220a065535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d76b269dbdcec1acc3f33db393509536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb632d39d4da792cc7115bf950929a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e188bcf09b604fd4f95e575cc2e66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c82d03f70d8d760ae7fc151eac39eb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e42a1fe74016dbee2b149e1bc4ae4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c864a6d719a0ebe770ea8b92822f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f126baef8f6f5c3993602456e6df6a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c802295ca5f5693e676b01c76c6497d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bfe93730492776b283b466a3a7bd6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b011fc508fd0256603c03a4800da4c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bae97a8dddda3ab9c51b222fac822546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42db4533b2225a96b914ef566a0f2e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465196117ed8b10fed1c71a98873a0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dc7625568560d36a6862426fcff8c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083f0e09ec238debc2850ff88dacb9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7ee3cc710aa9f3046a92426242173551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54640ec0efc1b0f4560a9376145d0ce2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b9f86f287efb05a87fd46eb7619f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26f02ae98ea1cf098feeb8fdaedcf6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bfd09cd69d53e3b451fce583b53f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7d849a996f42a719f24d37fa2dd0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db306f9d1b4e1ef5e5c0f2b6e5d9330557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc26d11404ccf3b3ed11318f5dc7ac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2551d29960ac0b97042946e556e8eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb34f66f95d66a898dc3bf9f88b29b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fa6b4f42e2311ed3b2be7dcbb9da3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c8927588bf7a78d42c7106ffe7e7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656abfecf484129bbf36f8aee60a6c36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5140812ff7bcaf385243203225e5b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37644ab8a1f9c09ad6524f644df80c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d6b9d10a04d6e706e386d71e81786566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d891d7dd84d6321421848397418e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951377f8a88e384fbe440164cc585464568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4d56da1995baee6957f52613bd66e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4963062f558e9827cf6611be6285f6c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149212a5870940b95e0967e553b39e9b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd710a16a544aad8a1c39fe98fff1de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba94f8ef35c0d4f14b3130e87f0423573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eaa37aa875d70ffa6950dc6b9b244574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7a64530e4f438d882eb3e33c60b22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b16cc251e392cfe6d9737698b0674576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc255da93071a074b346f1756a3820577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639371dd584b6b9756de46cf54451ce0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2ea6b0a2f287314ba55da09b9c944579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbda2453b0468945084817ad101234580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b089d759e88631594b175755dec54be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512e4403e4d2b23550c7c9ab4a4e409582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fb6c6fab4fd9c93034acc7756713c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430f99770779d469fbba6ba52a43a47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e5db691978acddb9168252846c081585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadcade4fbd91f1c401f1e082adb678d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de694e8cd6ec3eb7f0d945c17819ac01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13962bb4268458e701b431ec06c416588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5edf130bf4de03bd77a9a26ab7470589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7644808a9a8873c077b5eab2589eef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346401201e95c907490431d92ba3964591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d467348add35466343365d2b0d5b850592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fc70ac6f3c345b68193a364b23409593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f8720cbeb6992295dda8852627dd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fea080f3a19e1479a49e6c62f43137595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e12cfacb77003918a4e9ca519cf29596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f221df375fbad7fc6d4596e3c841d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c0188bc2bf606058438d91c917e9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24944882ca70f5745eeb17edae81dfcc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa954c541a02a564f601ec8f2750f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1b45c4df456b0df214f5b9a5fabcd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60b23f091d49fc2a4d778c215f9b8d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091dfaf0da5d850a8e3b17c9839b367603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfcb37c76a483294cd28804e0bc092604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1028a38ff697e5f660f43381150df605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3989f2ae83079e40e32e7c25f52fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51010a9c7bdf7a94e9ae35b36b4297c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cbb40ded993687959b77a8d406356608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f56ae62d7f6ae69a7b60f355892bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330d651e3c82bbc1dac46ec31a93707610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eeb0595cac1c501e81dfd8efea4c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbe01734d0f679bd4f2cd4b79ec181612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ac7794cb6df6be7d87440293a584613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465ee22f4704582e1295fb85e87700b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdae3ee365c6ef4f7cb62a44dde3fb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a8b1882a54821a47262353b31cb71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1368f26a7471282a708be83bd9a2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fa609d01724a532549d04dc128b14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30845ccab235f2de72018fe7578e4f5c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffdd30c22043739a36161b41f8dbf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddc45ac487c33baf78745c69ddd83f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81386918812875571ff2ecf753329b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b533a2f55311048c85a7dea9c5509a6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc52544c1787abf1b0ce0992daa5b03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56205f0f011ee40e9c8e76e67a23b4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2297a0b48166e2edbf0fe2a1c7626626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa44f488d959dfee07b8b8d12c617b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceafd64551090912ab8ec27545ab3f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e809bdf944b29de810e280d5ce536629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff703b72000be439f93206b206860d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c731cbb815d4aafe0df0b42f11221631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f574db83a1e379142e6b639d328391632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519a313cc25b8a5b1e3e9202fe122b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74e0d48c04de3829290b837b82c330634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fca4c3c6d5e6d2c15aa28fe1fe8dc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec7d09c755723686fdba769a28b7af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aab5e22deb179d2a8562b20afb3e4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a3ce3cd2b546846ea713fdc95f4fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a98d9ba2d5b8bcde5accaafe8a552f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9546768945c79e22a843a9cb905e871640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b3ceb204407fcaf6c0f524ee7d114641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865c3f9aa0c66aa1dbfc0ecd5ee4680642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19977fea1219e733452c3c3f72febd84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267211a0d4e0683a568984fbe1766159644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331347c44c3c269da29194d7d191a08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a105fc1c78ea60e394089edcb62c3b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d617f9d8128cd0fac6c4a9dc4431b0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f24639a8119fd2586a4f3c81c9f9774648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc9163630b5f1f1fa1510e41525c45649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bcec4c425e6b7962db59833bfffc5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd68b421f0b821c3042f57ed9a23e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272a4b0347772f63af1b919352c8f20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bac8c120aea42551cf787557ffaa9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb6253cc60c7d3ddb7f9328941e62e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7259b652815fd04c8a93795ea5d93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b4e9600b10bc774f38a88f4c3ee51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d233447a1c5728c3bd4f423ba42f53657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4bf7776cadacb21ac72be2109505a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39edf54f0cc74b3ee77216614c4369659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde21ad2c411981e6b7e04dcc15cfef9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd65422245046c67ba5b1a13372660661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43160b026e13af0a1627030e8ad05092662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ce3982b9812938d580d3a42d12ffd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38c9f7b149edb1485ff3f6d93ce6a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a23e588bd268ccb88205e7805119a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fba55b112bd53c261677c78f5dcd74666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d38aafb48aaec205a5aa4f7329c237667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa1f6566291af3d52f3be5897dcfe4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ef014e0294bb6e74544ce6c4ddde2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d29d59343eb0d831746d72431a2a8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a2808c18da73b3602eae83bff4716671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a54fdc0212d3b54bd87cdb6116205f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f0b9b4fa7ef9a66b70ad705d7106e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993de7101bb6ae1624873403aecce5c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6baba6a360662f7312d4b4d5537580675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b702fe69b3230519e90b6cefefa412676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503750be03cff09fd68514f625526a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fed11d613d25cd869870ea68a80892678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664becfb8681e06ea4675da45270872c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2b4772c8bf9afeaa8badde94455a6680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>