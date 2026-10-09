--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ca403b7153e19257ce66dccb8777b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a094e47966bb2c9d86ec524fa60ec32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e16172f84cb2667dbd3764bb852b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3affbe35645e6d06525e7bc7ddab24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66265518260ed45630304e006c23f9005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd7c48f29454b5995db14d86b4e0ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6e0e3ec437d5dbf096587656089557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3587a9bd39aedb9f8a730bcee1b2d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79281c6ca5f762730706b3e34dcc408f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7744b975a97ee1d8c081837d524f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f110587d19f33549dde200f9ec585011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ac18a17c0b570776fcc926e374f24812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5634c790a2c4cce758b49e6856c0c7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041287f0435f56ca886837bcf57f37b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddc4434dc8ddde364f90bfe71b98ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af449067ab8a02561e1d18c5a5184716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fcebc165c5727a0852fae07d6268717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6da8d5b5ff2d7b4d741dd0bf9c1b6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8fc322ea060b9a7456c844500e22c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e733a9475945375f9e4d463d047f33f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b23713e62482db691d7b28bcd3b9e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd068ae16e5b98a44d629fd7ce5b0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ababa290dc0c6c70f9f03a2554f8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc839e460d3fe7582bcebe6fd58ee35624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ec687af10f37fb1471b5e6320998c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68e4b8bc8d640168b724102503f7a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b6ea7b46414483d3eea30d400f26927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b121f990865024567e8fcad0863948f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240eb98547008f8ec42b4030045c7a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79571b20e3d6a9d7a8258bcba0101130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef32f048c05671c58df5485dca2bc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8fe8a682ede3355b7eecd9309311332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a42e4a288e7d2832ee8eb5188409233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca802a65a6303407969f01ec7fb46b5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97d7f6f6b683f782390d5dcc42819835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a00e08cd1b986c9194153cf38c087036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee29f1d24f15625579aa79ea6b253d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6df418e4cb4193f260e092b057229938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbe424000ab88fd6a686fa9b2877d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d105cea25c811b70e73cb1e2b557840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12b1bc8e4909ed32bb44028e7ad81841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bd6bfd35b9e60f39618f67f25076242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbce3d90bd62d60a29f0bb6328b713a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fd43feab5dcf08ecd54abce89781144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428a302fb24f4e067c492d57c7bff2345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213426a852ad99fcfdb3766a11c438f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a7c77c4eda31f99daf5dad9871bc547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2ce8ceb80e27cc25ae2671c6f02e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662563f7ba1e02e3e05083bef8eb5afd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2ab2c2893e83a304514d675cb367f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ce4affcc9780519b747471e25cd8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b2816c7c7382b0ac52f30746340df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2ff8c04079d91eb01501508669b4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d5c0d2ca8af78357ea676c75a578b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5de8b8a492c8e11835a1b086b7f10455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55abe8c764637f73853145af67dacb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132132877a281c0b623aa2bb2569cc457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11ed449537fc3c9ae53e279c4c551d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d5b8c34ba7ca53db965082388893159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5844c3e7588bcbcbcfdd529c76dc860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56556226421f495dd171af3713379e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60b9a3ad7eaaafbb298ecccc67b3a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6dfbd67eb06f8ff8ed7161d4bc16f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65eb15332669095c59167ef08798b1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f310a365199e750d7e92aa1cd249c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f725b426e32a2914ae747c5486fdef466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bffdea8596a136250d42647ee7652867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0f27d6954d944cdaca0844c2703de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a769b21d5ff523fe73afc4adf74fbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae2b2d7e082023016a4c5566dc667670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef113a0572aab0b1cc207535cf1e274771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb01693fb3ec3671be6ac34f2dd5b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190d40120da9030246e4d0205af132673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4b66bc0e1f77802f5149609e705d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584e182077b25510228c3a22217360375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf5a2bb04aefc055be92e97f18774076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4ed548bf2025ca7e1a8355a46222777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169fb547d7e9cb2dca82b15e9c637b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b0b2cf29aa15ee117ca50f0d893e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc368c726d6a950064e089ae999462af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9354ca8c77102ffb4d2cf9ec73177781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9880ab2493305b8bdbde3bf492980c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40160bedb80920dadbfba8b6cc31d7dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e123eda732bd5f1aa0fef700dd025c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2169629653c94fc473144c8a9cf40785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649d0a594b72a277bde18e03d81ff3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528557af3d8998cae91f76a2e35aa33587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284b603f8ff3c3f316706a2c2bfb75088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c93549334a1dc5b8ed201c50ce229789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f05d54601c9c4fcc135317aa3ccf6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f0c6bfe00ca83a6e2d7d6b99af2fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc1b2827d791919a8041a964e4087492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d504c9d74079279394c1edc8f35342e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3a3bcddc8a45a12cfa9a2f1298b8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b102db8367714b3884b1e5be1d351095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a206578f7d0ba752f6f8fda6decd8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fd2432e941316d49aa5ea6cf773ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a69066397492ae20d65e8c74cd1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec51697611cedc5092537fd2490cf3f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e007c0839ae3100c54d83132f9910b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24ce807e840fe06ec8b88da58c9d98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0691b863bfd9b322bd3aec345b986102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628dd33f696eddf42c7ac770db7c749103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01158307cb08c8c3a3b27c636657e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d163470335cf650ec05f8671688eb1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4f5a7f8a971bb00c7e40434f0af09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e778367188459d6135a9ecd2efb9a47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24998308a42d266304d9d4135b3822a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7603cba2d472cfafc277673885a96e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202ac323a823c2c6dbc0814a0ed6a7b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e250a67f78c34dacc7fbecc8bc894ed111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ef337e0d93dac8822636845222ad5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b58765c66dfb7505d0ccaaea14a24c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c2b9687a78d672b1c1b1bcfd7b979114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3387bbfe03637096690e61f72057f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b488e637c4c0f67ebe0c7b5bdaa58e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06da47216c79b307d2c2911d35a7c4c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160906eb684d9e7d654d2fb36d9d34b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58fa62bc22edc62da7dc27a4e16913119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d91aae0a5204702cb8177fc103e16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a8fac7ac4d73d9283751c186f481f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3747872125e1d32e14cec4d46c85ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec18446e32514e00860ffd949f74d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7da9147e6850b9b8dd97658f5be765124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c57b049b266b451d2bfdb2d91545bd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33143e4c221cdab85047da5a38abf508126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533ab3794a1f9989097cc3499f87aa3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081ae2bfa871827de48cd5bbaf2908c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c638ee6147e49014af4873149a5668129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865379173878139628a2260a468ed6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ffbff22b0ff697bf6b50864099e49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f795029a288f0147a0c22c56645b61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685941628322206e44f9e86de7f29246133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f20e1ffe3f5af16c4bebb08de44721134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bdc6256b52ed46fba50cf5cd88c0e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17561e8059e1a86558fc2b60882fd812136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29f5e312957705906d39bc22f23013137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889597b7ae0dc53d724637e087bf939138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043f309827239e8f5d8b26e7d04d69c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f851109a44b190bc7e5d93d00739c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5eeba0756315b8e9602e635dde6fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb788598104a6404116371d5c8aac3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d50719edcaee0a8991bd56f55db68b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4671ff76cbc5310aa50c0abe3c5c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b6bc171137bd6d3e110557d220575145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717cf0874376a67751cb6a329800727146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147ee32fbcc40720111b4f1ad8058c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669ea7e9d62246fa1dead68881a723a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb64aeed08e6367d09f393dec779141149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f6a566df8d228b35c64bd095f45c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd0972370646d26ccf705eae59acc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232f98c2e7156b380bcb8d7e2f3a54c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78be491b54631ac77f9c5e2e91de5e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac14f07abc6980a2a228f040ae4b3edd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3a5f397f5531da06077335bbfd0d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f34b4d910ddd72accb5f9e4474bf1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df57882f85204a93e4fed8956e0e911157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb423f81695b1a4af37e486318af8b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33a93d3247765387965622ebedfdd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1fb1f369e2fc3407eda536c3639fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72f4b9670558e573ffdc6cc48aeb98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f726d51d09102c3bc6df556ec22f4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5cdb243778b12c0cdb4edf40bd97db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7449029ff3216fd18cda50db28855164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068c735280e6f33ba28a4f2ccb84dd2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecd2c3ec0daa575f71b6e0b070d120166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c36cb092355063c733697cf422c375167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ba1d7e50db4376f9c52433e0a1f74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fbb746a9bc1be5944d017e2005653169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a85f599e2830586d83ee081637f46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f99a33557955c0dcf45b6bf304a341171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c012a59de2d2c36f312a7964fe36c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b466a5c5f5ef36c20fd9a7d5bbc33ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15059e786f553d98b5640fbdbeaa5e7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b38d76bdf24f19939c1ba8f14fa96e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b0f7a436e6c838d9d2f8bb8ac4671176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee3e065ba839a2e1940300612bcf93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1977f008d80932f8b6ea32499809c38178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05713c3f188becfb73ac66040ac426179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c6b1f270810b30d073cfad526c771180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc805bd715034595c5814e2469e151e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3510df008c88c620d85854211382f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3b61aab70e5b8f28bd837c19e6e83183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6b59204e0997e0cabb10e6d1ea2bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479355e57407f9e9e90f432683dd9e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31851ee01b2002034eee1e72ef6cdb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe2b2c80865e375281c6c46d2b0cf0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a4a42818ed11dc4518859fba484b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeef9074226ec7dbffdb1495d62fcc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da79f070b75b2efd06ab0b6a9a9631d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042752fa705bd57614fe4b14ea38bdb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef1ccc4cb95d4d751b3656439a0c93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa4bdf811b48f659c663f48eb81e65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506e58cb2189e99338a2c51910d072194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c600729e0f18473ca47d427ea911f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be4d913da6c6153740abd4fa08703f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d90a85d9585578b2cc8b715608d223197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120244b84ff36ed8cacfd6d0f8be9b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbaf0edecff840cc83e007fe85b966199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca350d3cc3a0a3bc75974d9fc7012d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db438b063f41ab05b2bf6475bde1b30c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273e7c171f88379dbaa92086cb0eec5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b5ffe2c7c5852d8d6e6ac4782fab1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35847732048ce716be0ae58a715934204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9c86090301dda143ce19223766ec3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e3b68944734216abe71c05cdac478206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce77a390adde6953605cb3cee9c236b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56462fc24c1aab59743e4a4a2e2fbec9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871632fb5f7f30fbfd72c6775011198e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4038d5f2ce53b20f39e35ddf4ddc39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97539b4856d3a025e455eb4db2f62e06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da68579360d16d8b4a9ef37504775f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfeb7d96f8594dbdc54eb9434fe25e6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed711d8cb54e64ca407d19c44b6ef2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5a4f264c71767b5d1887919ef1c1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68424c41a090f8a0f39569a4b3a949c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502bd9ef6deaf2d45b8244680b0724cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7246cd1e269a2deeb3771cb4e3e747218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1036bfb58b35c3bfdafb8a5673a0f8e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733cd6c497e6ceff6671bff6a7ade59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14fe69cae0e5e182be6cb608528eb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543a203990097c60eb971669f0b7615222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a06b056f501acc498f2b497cbea48223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b86e9b5280778e00dd0e01f650962224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ab383172c5e2ea212a4b5868cd38e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b044814d0ac77df7c0f1f3e7d73018226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614db917a74e9b0cded614050a59726227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5062238aedf6abdc3cdfc3215f8b12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e703cc03a2c6273d03cf88b8b77ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566744b8197cba4950cf0b2aaeb2bb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2975b148fc23405570919f6809a61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c205ba5208dd734316080faf0df3652232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677241d88364cdf43cb8b4a6e6021e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadcbc09178b4c1ca6430aac18e94e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487e9cadef3318e498e8e7f8b9ef665235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df339b80e9b4f06330037c08b4e042236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1b53665e67715893783d9bd5a2e97237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e93287828229a2847899968bbd89f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81439905024c30798d9df3aa195dae9c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03796019f940edc71526cd77d0060144240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa448106fe96f329d8963abda4717d76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d164ea1e37f2dba318ef76244a3de9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0960e01b9ef2b631c2a6d52fbe96907243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79600bd842955693636c9bb5d988bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05ace2fae771d98af2a24dddc0094d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d900bc3bdb61b6ca92cf1bf5727692246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8262eeac837fe102ab41d0e0da590247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142ff89ebba831e511db4036ed9d6de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08eefe7e762bd8efcd4c4e30e83e92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a79ce408b3d49a935614e06e8b6b7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fd3d89afc0edb762bd4a8e409e6a3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abb643f4e7904789559e0b632793af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddee1e5fc246842d3b918d1c9e267a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bdaff3fcc5c7a29e17de7f781eb85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6be4f84367adc0e3e4c979dc724aab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16fa44dd78328cb7a6b441371c77ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60739ff766c80f6990d007858bce3fb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57494b306314128f9b9e1118cde9b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4a2de2b00af7f2cd70e19be4d1ba6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1344458e7a1de5d2541533e07b4056260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c0828833346c7f2d28370f6061983261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae70ea58bab367312be73e3592108c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caab1c7a7d17c0e87b121d5d094dcb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2c2517744eea2896777b9d45ea994264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107a578ca3fb55aae89a80d667a938265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892aefa50c79f50507ccc2bc9fc26a9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e042fc35ed5ec24e28658ad86c16f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db78e51ce7edb35f862eb71bfb689f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f60f0c69b787cd40146c3bb2f32b5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5b0bf55ac5a957d3aeb4c8a3fcc43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb22e71eb36cccea7d08e85ce3d6ab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f40a65c05404ce3a74b1a8c9057ab272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5452703f46f837ca2d27ed96b163b4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ca7cc583fe080e6b0cefab5b397b1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964b5a45e3b86d5df2c0fdbeb848dd0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0bc408b8c9ec48908b05c62736b83276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9333a6da37e59ad69a4ae568934f0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685a57d40335de1f61427fb8e564a7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f46667b4027af24becc54fa3e839f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aca7e583a79952b844f37068002fd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf572cad6a97991ddc58c4dc26454281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbc175cb300076f3422dff4d5e2d7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a500d19646f6269dc9469f3f2d46878283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647e10548e77995d4ae8c7c2517d137284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a662e29adf904ce471b502bf579b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fd20fd212cced53d1741d868d5578286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b6b37269c005618e3d6c3fdd9c634287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2353c09b3512a2770ac13e36bae27288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e7273c9c30fc19218cafb66eb9dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff6793bedc8ab9928d32b57c4b0d56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e84a135d2ba4055bb92ad1a429b5cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242846b341b880f1b6d82db1764340d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa78a426661a97453d38007b715d60c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4d9e8094366db251a49543cdab48c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702718df886cf34b17d97a3e2756966295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd806018691548c7d657a7dfa1bd5c40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56ba6488d561a0f0cf75754dcd220f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f4a33ae8aa08c9b8042e7f246cea2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac7d571608e10272833b9e80b3605f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8062d672634ef8fc53d45dda35e637300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c68b455a2e6f815e95d95ed82178301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e52a8272339e5baa09b672f442d185302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3205e315969fd6d434bbaddcd89ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6289fa818cd82d701f10fb7d85eea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84eea8b92157b8ebd27192bf1fbede305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa212606020bd78ca4df78de1fe04aec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4540e2d947d5b50c8938bea6ab002ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a727ea2e36f80621bacc1a1dadf6833308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856dc4e1d632a1405c076be805d00c4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeab9988eea55a3fbb98de3b9032985310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51876652823045877eaf3633b0e94d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96383cc711ba435c31157469cdf2e75c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e386516ef0ce225a859a56fd3605d54313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5505661934cdafdeb8b503ba2af76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d790aeceb21dab34798954c587325315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e0dfdd4bb424660dfad8cd1b987a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44444be9b392a16fe0da61ceba392dc9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77924d14187949a618ba6c3c3c445700318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa9cc0c6c964bd7ddefc22047ae9b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb5bcbecd43ecfdc2da701faa8a4e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9653640f8c20ffd0842c192e5238e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665fce8cb357aeec2ac9fa849c415af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4594428b7c86efd9ec03dbcc32b32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fca7d1d3a7269d2763afce1ad34259324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35de114ca428f316fbc85ee7bc7202e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854770abc501630a69be13e86c06226f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f10177d2fe87379906f91a0ce165c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec0b4ca66ed09ce1fd4d1e08b58747328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988f0888d8708172ae15987eadf4851329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefabff84a644867cef28161d6d9d2d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204edb9752c3a7898060e2ee8dbdf010331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc297dd395458f8627ec3e9ddc581a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988021e3ae9f0d5bae7daa811902ca4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbab24c7c097c8c7112303d41dd900c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7e3fd9e4f4d452b5e5a80aad6cd24335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0f5f9dfd8fa1e4fd3bf0ff52f5c9f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9df816aaa22041b4fe8cffa49e0bee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cee3bba6c5ddd5b01ae32709b83bd9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0bb945f46d25d8a9821b05a73a3d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b190cc0d15d77c6a65d77d9369f977a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0f3fd3c323e3fa9641e5ae295a248341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858bbf8c03f1818e22fcd925f006b4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509efff2b5d5b6fdd4948f43238d96e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3554014d776acf7c2fabe66b4ba615344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35d8e63a0e9b538693f70db6815caa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f68fe8cb9dbb377976d8a4a19e040b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a2c3e398df6fcf7434917778f9b92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c9e6c98e8906d9bba3d03e9b7e414348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf50aa349a64fb54ac2fa072598e141349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959a71227fa5160b5c11be870781093350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558dc3aeebdd56e7d54481b06857be7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b86ff52426b5707cde796e7b34a740352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fc829b2450daf9ff3f6b0959751ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c1dc7b22ca04538a7887d0e107072354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765836451a7820c1c3528456f44d232355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a60e9553fc05ab2163d5846722690356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e771dee6e8120e5b6e18c60b07ae6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008eda1ba7993b543f4de11456065583358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8dbd79f19bf9a863b2f22f6528709359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f573c3c1bb393519d068b387702046360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b232a6eff504bb6d97f3758868a94361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9775ce8c243c99814d444a3ec8cc7ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ecb21b3a04c4b20d16bfeb75d2563363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a9d83958aba80e2cf568f82884072364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b049ad29ab0dc970538b567058a53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ce366694cdc7879d5caf01c224487366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506294ab39e66e0c476d05573762cd1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e93f107f129511337534e67751680d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de75688c380251b7d6071e4af494c63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019675d045c79adac0b929f3e3d9dde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843789408afe289b0b4ac62ec54ce7e1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c810a425b6c0525eb26411033248208372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e200764a5180be05b911e50bd7549373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6ee17d8235ea1799f8adfbd5cceaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eb9d85976381036d90af29514b1b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d9050f2bea082ea5ec76e444f4df8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1540c68d59019fa3053626a0c2eed6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4c8e0c257937e2276524e172d0cd9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcaf69710779289602b09126134050379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee13ea87de143ed39cb32489a61ff0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ed2f5cb3e6cfd992f3be9ba8b8b18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82802280ad0fccae8c401a81b05f467e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c60d576664970caa4478db2a82bcbb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebdfa5ad42c83b785f38f352bcf58b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11529fb8957b3a36a308bbd9b8162610385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af148d3d6dcbbe84158fcf0ac6c3b86b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089387503dafee971fcd45ffc5c9b6b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd8c0d17d95339d518131a8dc6004b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9491f38510f83ef794f105a4e340c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8e24d7d4f2c704e7930ead3e00d25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e445f91c362540b50232b8648f0d976391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd232465a410c67f5061ca41613359392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8497bb067942c85a0767718a5310a98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84dca2749aefdcd19f4546afa28d5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d222d1a02f0457ff28bdf8884382985395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94278fc5fbd4d76667ffac508ba290e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb6b13c3e74efb667835cd0339043a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44263813dff1ce4e8551d8861eff37d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d89dc0e4503f494a790c8478db2574399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352294ece8563dc2ab8da28b3dde79b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482144b5150624b0384dbf13936c9df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062111941db4d7f5f23510ec56133aaf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e8acd5d69f83b2833ec82ee6a6661403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e1c252ffc9ea3f03f9985c9afa5d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83646164e0610414c3a8357cac9d3c2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7868d0cf70309ac6fede56bf82917406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cca422a0086cb8299318ef8475f62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d31a3ddaabe69eebecb818a0a185e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638f678d10e4c9304bab5eb1cb5294d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db92e5476efe1ffb8fd2c3c45eec6e3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee65038520b0d11a77815aed2df50a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fd75690efabad5cbad449affc6b57412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24e3e7084cb41f0121d1c2ba485329413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712be21f92ea0e07011508bb5e7f0487414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af75e42e653afbd55f775b5d34fa6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f8a8aa3a7569ca81835eb02dd2752416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf96495675179b3cf34581cee9b65b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a118a78a9ad172e81cc9c41138d970f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ae3a834a7cd0a0063f508cb5f170419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc437ce2a660422ae787a9bf2d8ef71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e69b64b8d3b50f05b87c25033a2d70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b1b44425adc0c8bbfee949f8592ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76143ce0cf42f9a1531c241d565846423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0402c00bd785fd2ec45815e013852aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b312dd669e5ff924f6947bd43119d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d913c7945fba00942f9d364f81c21af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb094789f0ef8833680a25e2587c20a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aad9f74c83c67a960b2b3a50b50ef8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432d450ccae2ddc4b0f1163c8c0fc3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156d1ac5c6af231b0651e1e956b9ea3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7708a4105e0f7dc79fb25908f31ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a997432274589de56aa5f18966c4eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d735b20075cacd0e1fe425fd9a97fe1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fec4667b082d6cda031767e70ab7ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c31e279a8dd76803a102812737b86435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c08577af15c313f3996f280cd4a3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8e7cb6dbc62f99d389c693004a37d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f0d436ce9c9bd9f4a174cf01109dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e484dc031070daffd52c320a6fb9bcf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138e7afa10896438d2385957b22327d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fff5f6e83ce1beb6031413baffc5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5abdb259a7f2e4ad8a9a00d35abaf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bb5ef8e2138f4d3f8448c15b3be54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945fd2ec739952b53a24c7ee0e73d4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6af47d71854e229eaff99cc666889445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaa90dcd86662abe4cbc06d161be39446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68360ea95b93b5476ed4567435bb820447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b129565ab0b6c044808d4fe368162ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313ce5cc305978ddfe9956d29fc889f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767f28cb545dd25da9a7ff11577ea05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac690bc4b55a0199917686966144a4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e197479a8cd49a74bf3b5dacbd87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc4020378e3c44a163c6910b643766453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a8daac740aad4676198b9772e4484454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfb824504238f75618f27d3296b8ed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e0c2a7a510810eeaab2975461232a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147114bf32b279c29eafe51cf7f56a0c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cf0387de8320c60831e854a917e6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a585958c5bc875696f9f02ccaa02c8b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba1e4891f3af12bba0aabd85053bd7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e652dff72425b6812b84aa836c1a358461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5bc9fb4e95192b9fe036f0e34aa14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee94db78fe48be546d154801ec426e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325785c2397786c27951915d27e495e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ed271796a9aba566fb68dd16fb8b0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226514a9339b5a344cc4709c461ef27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56f69f552832bd1ad9aa22c80ddea8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e0a557d0bc68b147287be8223af93468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98852aaeb31d9fb80cc085cd47215254469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91834c9458e6a9257e06b908054ef9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93e2ce8f35623598177ddeb98b1ee6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658e8ba9e950080c01d01950b7815ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58627596160eda52834d060248cda9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbdda800ac59e08188be5f14c868dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e3eba820b0d1a82b22a09ca9ab875475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7cf663298d11205850a2ff2a93e7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa759fee4c43181655306c309511cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9cf8d7874e80c209e4390c29dc53a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28681186e83bfd47de723e3b5e9d82a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f892a199d60412b7935766abd4ebf0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28c7edfd136171d678062f1218b4e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38440e88e6d01d8213268be14cf883a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c02e02e8ceff58562e001475ac6a83483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85eef019ca36de8f2011639f800e20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb80e1190df0c41dd4fbccc1375e983485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb39bd838ccc7bfd908b149c14ca8c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6efcd612d01bf664ebc3c864778522487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5264d092f6a21abda66009cf8a76de9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01310ffc64b57be294bd04c77dfdf6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0572fb077b82c742a2ee2ddbaff8020490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8251a4b4e462038fc01b6066ec6f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0c553edf1e373de9a00094ea629e6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76144ed561019c9edde32b094fd855e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9fe8d828eca0da78098d5247eeaf0a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a601d87fcd0bb9b1d15740ae92dcb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d296c40b87a1a97b95d7ac69d1284496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e79d9883bbf026f5060c7b188b2f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75825a7802cccadcf25473b85c4e8a05498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb436dc57f7c7283280b3b41c5da1c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5350d14ef407de1314a749659dd50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254d4fe3b5ab1d63e31c9068677e6fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8a1db70b45fcdf69e0732d8680583502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d89b31c0c4d1c9f5918cdd0f7b63ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40896c913751aa8f69788779c1f16daa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f8b53480e3bac7be7a16cd52259b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfd31c34bd2d53cf32ed0e0678c805506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d5dc73c82701cfc242ceda11b7a95507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3818442f962599c66ddd91ae90f88f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bd8b7037231b42de90da4e5abb319509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cadc67372cc419965b5a4208a3d20510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2e3d4f055568a43bdbfdc96677f6c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3b5afd7a12d879c99511137e74f25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d780f4baee82afabe44775d995203e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70f7c801c154e71d6d1de896fd4ebc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334cc3ea198f36b1fc3ab27cd02addd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11186e99cd4db8f0e09cf53cd68dbbc9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20049e439aeca3c884baec2ce8d9c52c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf889ca1a899df159e8aea04d496b5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0e6aadc8b1cf46e852dbcaf9bab67519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53456fea60c54e47bf3617ff06f687520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b188042e56d9f8b12c72adc6f637dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464185f3f6dffc565ea4fbb1801af63f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5971a3b4e912bac54a5cafb5301545523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f41cf4b9bf1e6bb10441c0c635dcb7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b64280d9fd16aafd10cd2497d4a6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbc8b691a443fe476eadbf3ee4d0d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882623fc5b3b5315dd786486e7f75104527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6488de8fd756f88070e951d9bf13d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcae6f5b7801d35c38f3af8e6cbb0f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa558b63ae50748cc97992cda5f752530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34281f5afa171f50c8e3eecd54638d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c119c9c630a596ce942046d1d01d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334bcdb5a8a69c278e051fd0953f709533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabaee9038cf77019942f21a777269d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272a4e1b87aee0c1c650af7d2cf36aa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3006baf0bddc88691638b8b59de26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3881638c85c377184e18dbc7efdfc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386caf59f66f64c4e942397e119fee3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfff7f6fa24f4392f06327ae6a9d37f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3c3124e33e8dbbc7b8d68b3593eaa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d768a23d9cebaa07c91708f65092f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee17790613a1156d1e8ce37270b5e58542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3eb6671b7dca1c0174530916b623b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b9270914bb07cd2a0be9cc3197fef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cbb19df7171089f224badebee0c3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1d8239d9ba661c78adbd74b1fa4e6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9cce49f858d0d4eee46e0d249f70a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4a5445b063eae88f05ea6be87bbc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06426253cb6061edaff2bfd21f1786a4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526036c08892488f67573f3eb093209550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206bb26ee70e0f98b18f85c13952d28b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e358d0c2fa7e4d02626f190c24d87ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc527cce0ea239a7302078d6d292a72553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97438990139c70af7f7df6f254083d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522ebffa02722181e57af0c97fa4557555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eac36b8e6a41f4f111ab5258e349ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a6fb3a2dc49040d12a92141f7ef2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050407d32f6aa793c69c579339d0f8d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fea9349a5cc00a85296dbc0dec7666559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29fb7f1bccac0a223d713944ffc61e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300f0ba42b605644ad08e9038185d44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc7ee7c42811830bbc4212c269e372562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ea35f7900b66428af41eef6fd0c07563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ae2689fdc5632be336861f72997c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e01afaa525ed702b92bdb7fe270a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cfb0338b0af92e67749e23acce57a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31a931a4ba0c6b727c849211d0575d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff16559c59a07c11837d63cba609bc4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70b97248c278727eb13cbcef738f0e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480d213529c67da109a4f9c7ba3c9cc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdf76d8acb8c542d03d30e292720c9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17797324602ccbe4ea1d5c201723c9fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee96cd02d6e6b1ed3d5d5f07bbd63e0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e81787a3ee0704504b4a926145efe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3492c2804afe11cf3eefbb0ad35f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d434d6861e90747f413395d062a600576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22eebb4df8fbe550783d477974c4c0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13800f30b9cda6ff4d9336fde931428578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955eea09d8f65a47621489c377488423579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900453c244d891902d501f3d7b1b617580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140529c0654b25b443553122773ff86c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a3bfe48a0f1dc743750a750f60825582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3532f1fd7b05f06ab62eb8ab8d72f0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabc3bb1c7dbd8e64ec082ff979ec45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b407dc8940f54b8ef4d913ca0994d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad7243b47104ee8599844bca7996d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35ac3773113589afba358ae8358f78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c698658463efa58a93d3f9228b20ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972c7de760e6aebc98997342373f9bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e4b9eda1c07a654fb8bfc088325b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159a0b72f9e9a0dadcafa5c3948489d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d61c90781cc728777b834126a1a97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ff415f71730a91e0299f7e9904f5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c9802031f54bbd84226f529246a0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71997fcc637869ee48ef926c7cafe3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11be7b934588e365d3daeeaf643753c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd2e754c12fc2effec340f38c72b14597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827123bec72d39b8e00ca87485984dc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b60a8817b50a84e2c378dccace830c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98999ea114563ae29b8dcc742e7ab180600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac167bd088ed3bc7ce2cec5c99029104601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36554004d6468f92080f42e44a18feb5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472a0bd4cf4144d6f5b0cddca77ec75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae5f55fca5097369c740f81388b3a1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a2069f96f291bf8d24318f698081a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397fe477a49e49aa52184475bfcb7b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cb397782e90e352cf7e72411f4118607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f78ad1bb84c075ac818bdb0cb3545608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b41310228eb000149caaf77a3fee15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fbf098faaa7f815a00962edb76601610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebf91f356f36eab2ad6534e2471f16611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6a7bcf0a02861f34fd5035f488909612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf0b54919a23e098254d8403d69c85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8b687581287a695eb43d81e1f4453614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f518d8ef7cae65bcf2c195a98e2ad9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68efbf3659e321dd1765ac93e5965e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d672b1d8eeebb0d9c0f7b49c38d9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3605eec04f8de3ab40a64c8b27b0a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa728aa87cf03599435102183bba20f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3c8c3b82c776c7cb5f92610b1549d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745572e71659f8207a7fbcb115afcc22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d1e8c2e603c959db59b9624c78b83622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1645d81f5a757c859750f297806a123623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd422a7906235da31c4c4459194179f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b0a4d131e449844377e457360f8e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052625f0e27694793bcf0bbf479a745a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b4767826ec63d721af5ad4a36b9f3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6d008feb22b5d8b7b977bde22fd3f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210556ac22eeb610e7b59339a67d496629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e41471f53a1d589cdda7dd7e89c9a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828fcf1509c2da44d69fa235a77d598631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418f55489a05f429df33aac721704e5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c4732f04b971e044b3bd50acf81ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fb0214e7c1943afa243820e3e1c2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba55c82c75a7af52de27df4c17d1ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d926aa0fe0054ccfc2b1fbbf1ddd96f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aff8ed728754a9d05b05fa70a04c65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ada3e3bd0c40766b615cd6a6382a5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d4761929c13bce5726395be50c7dc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0eaf97298221f40d21225404d8d9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d2edcbb35b6554a2e32e95a092457641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac279eacb3e0e4dbc490cca1800e521642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a409e4dfd7f996dd1d438b7f3dc01a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9528d5ea2fcdf02373111071cc614d0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceec60830a99f6337575f68719f8569645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e502da2a3a76f7f8de02036e717d1d2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b50482d6de27009b963c9b41abdd86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437b1eaea4e2dd672b4cd85f8728fb4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c0af9af9f9620bd61c50b85a701c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e01ccd45ecd47f4dc415db448ec57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c1905589a9b98b3be4798e01ccea5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba277d6785f4520c535738b5e8d8a79652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725c2b040f0f33b2cc6ac7e42461137653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7adeb55eb03a419375a02e55477c65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af58a03674270a9ed7ef4f19fc0dc70655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bd2fc45b0a92c7445881320e88d61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bb8dfc059bd796f25710f1e064cec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd743e15f09fe85782119b7cd85a3c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5720f490a8a0d6390d66841de65dbfa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388abaa53fab6346e19fae5c1a3d31c7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043885191c9bba1472ac4b6fdf807498661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577b91aacb5e98fbf35974490ceb571662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e995aca51e79b64d509fdcb55353dcd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e934647d3990bd9be091b25616c13d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65de2c3a030ebb12e2638c804c26778665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f8b9281df38e8e2d2e30c3dfa1245666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a77a1d47770408429ce74b07c3498667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59712f59742679e5a8bde93d23a21e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aba71a07e60d0fc587727eb013e521669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575d91a09c0805bddbd213b450b596d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958a169ce6e76f0a34d2b7760d46e41671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47de7deaf9b743bfb26d3ae0a6d1b34672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3bfcfbb8f29135d1670ff0a111a1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda1c67edf035272be053c07d05577b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf15ea8303292dc1e2d139cac0f800675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851429c8fffe29d8c73878236cd51e7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29024c1aedca0ca3dc1cd372883f3e5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bcc4af9fb319f663b271ff4e8bd95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4c8492a1e53a71cc1f4acc7007e52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9f26fb9f69d1d4c571569997257b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f0ef98ecccbcb080c30b03facf0d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00f4bd33d4c6f4f1aa4ad1e91af344682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98679b03a2d15309d5c1f63d0a889c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36caccee6be91502a116d406f55dcb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf497399fa4d8baf5b66f9f27358d70685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e504b4898bfb7d1f68f2fee738f43a8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8833ff49d68a5d550d10d602f58b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aff4161c978a39021134af9064be39688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6de0f70e9b18ecf6a661b147cae6ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131bebc094dd565925396eb5348a713690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ce44d37a58d813d3975f1ee660d25691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0351286710e6107943758e0be2c94692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7aded943d6d67bdc41ef53b318302693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce002c8edfeb92c89428b1fc695e2aed694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b99af4efe595f1424b5bbca8bdf8fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb4b391dc52ab38ae8adc86fc9ed0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1dabf7d014af32ca363cab6d9eea6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf083e0bd8c369afd60fe969a3dd808b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dcfb87b1ec930e11dd9cedb1a0715699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258a074603270006678f8064ef865b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9abd1b578a97539ba6844085ea7be48701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fc300000ed19f8780c77b166872be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d8e932365b85ae1efbe7fa47569e1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ab4d6ae039700a5cf626828b363b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d0aacfbf3e996100a56c292ab4c6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fde09de967f359a7bb599e39bab37706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49c100a9c43c1ef817eebd4f3bb42e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223eb64175fad6401f31ad48e205b9b708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bec405c0410d3c4e2fbf9b143954fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4e3aafc071252d4ea8e3d61374a6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac62811c18fa359883d592c481e9493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66737542fa56d42f67f87bec293744534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da0beddc429cfeebe0291f4fcd072d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3c539249a7159eff30258e6d3f1e36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3ed96a22a27c8b66ceef3389c12477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e18049c5b429b003fa81a5692f5a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f99b5044eae8f91116eb3c7d12d9f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dc04fe9c004ba726fb3b7376cc53710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd8d4440f1d5a7abf67efab4492f7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3586976e0765c482077be490821c30e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e1524b9d66cf0b00d8bb9f5f115c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aee7236adc5ae8e8c813c53749759414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568596e135c651059aec4aa24b7a7b4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70498e2dd5073f9bf714e7b8eccee73016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d375c1d45c35b90e391c31105448f717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cef1ea253954ef3bc85909cb7e85c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4460d31aba755d8f105997c7f18a2219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2302e1537295ab88eea6fca412ea5e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0a1750b4634c564b59bb27be587dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2080b27fbb897a3eed27cc5df3e2fcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a464ae9072f97b3e61d9232604935f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce615413a0982a446173ed5addd8377d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de422ff87a0e6cab7f768cdda6578b2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82fb868ba649d71c6c286851a9897326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f1aa41fdebb7be08650b882602d4d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f500b0dd347cbb59a5d3850a7272c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe52caca60ef0358c7b7fd5b859d4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149022eb52ed67922bf2207194ac9fa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4706f4503c3f6d9ce9e446af86c4a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5c58d5d2f64b981f11c1922d99e0532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60f38d291b321169ed0d072889fb8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709113b754577ab1394901727d17f8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abc875ee00cec7e7f76bb06e4fbe8d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e57acc220b17bfad37e12ec3af61c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8927264d059cf8a0082f465081ee8037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865351d27e338d5b94a43f229b35c95038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4cb3d2616c4073be7771c5af86c4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b543c2a9cb4bb61f8e569657b903d6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1109373233667cd71852b91336698ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef457b266ec41ae50cd526309206d9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b403ab50d908df8da39cad5827563443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e9dfebc5752a7d30dad222f4f449944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fc8b61391aaffcd53e37a7a68672b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc34387b7e011711caf2e8a1d1703b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6f9f670b4e9cf4a5dd0146276545247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6519eb88a3985dc86587d242e154e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb28a4e95b64c88439ca06a2130d1349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374d65d9d4b162a334f35613dc2be0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6baa85361783a884c1365eabcc9fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf72d6f6c4bd4e0c64494f47a72d9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74625370d93ec516f51711501ee7fbfb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237c645a1e02ab997a1d190341b72bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1ed203024073735e024346ad8bd3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfff675edc3283a989c97ef94f414b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f7efac5ce6a87143d0966559b37b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c301d45e11958e028c9f7218d024858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690e2988061f6af39ffe495d304036359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6128e576b90c62b722504285e7d68aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdde1554b672e41e3934c080f9ca8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e53afbc5a0a2afba07a703cf81c4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a523d023ab38a672a4346e725cb7c5f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef70afabeb24163ea22a5e470ac5ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126c92daa084ac3ec43a040a3dc038165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec80cd4fde06edab7357fb44c2645f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc090c35a11c787a972c493e21a4291767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4451cb2c670b078c1c244ac28550968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267776d9375b6370f0faf01063db8c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150bfd851862ec901dc5ccf867f6f3870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90515ea2581dd4a20b57ca66baec314c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a7e1dd3abc1ceacd92a5eb62e015272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2492bd9941cc208593b930a9ff4a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf65657dcd25ad0c3932b9b47c2422674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c0e1587c6f021b195703794bb60fa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a851ace1ecdbe944b59b830ad18183e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40600ceea3bbb975183436e58286f19177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fced702b86d23586f79d0d13002c2a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be40e686dcea6eb53553cbabb4aef4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8459f8a1d005abb0ba063f7152efe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ab5e35f23d754b10596711ccf5afa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e986b715b453146e62c080b3cde68ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993de5fc6bcb31963f5f5fcaf480d3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0648736f0f38014066dc1ed1b4db784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d538183b61f5a448658c2d5de937985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1e8b7793ff1d157d94f898059dbe586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152e5c691e9c664a4b0331d71d0ccaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49fa807da82bad22d21e9a5a75f57e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08fb48f35c0a2759554a9525b7413b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2926a0ddbbbe9db2a509e6fe9250d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1441643f0069467b97cbb39e1adb13b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4e023dd873f54a2246177b09c64ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a7dd985d58fd6876e18277cd6547793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb681f22a23db54bf53b8e8943f7699494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a5dfa7e481b57b745a714234ac0a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baa793ccebe35ac5596fec356bb4f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bac8a0b02358e28050ac3aa3d90d8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fe9aaec108433ff1aae7cacdd9e0a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b3228cc88005a2c85a2a05b9875ae99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea34d82e19dadd3736798d3de05f1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac435afb67b45926c86b7f6b7680962101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad0fabd1097906ee675ab8efb92d0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4925bda1599b6bed59b1ee4f435313103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef3f4af590188673d1248c224e878f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97fe41554a7f332d9458de4ab7fda6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aac714b69e6d82605aae1fee38848f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec12743dbbcc9d4e7148bd01f446ac5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0ebe0a783434a75c4ab3b16ab27ea108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c961f4b2ea0649cbce76d159a6d05b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51477cbfc5bb1a1aab8124179a5f8330110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7ddf1a0b749cc326809f08af974a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2029c703947a694ff9d8e668fc03688112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416abe9205591dca4250b5d2cbc2c63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27a8018262cac2ddb7ae35597ed02b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8081eb8322b5bd176676c06425943e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e54b978576c919b2b05ddb68eb2fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc00ce79aa99041e71bd9c54c38d51d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12bc38377e4657a68f9fc87007d8fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14a5170924fe375fed1522b8671213119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3606d5447b1bbbf0ab98ee82330f9d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef45ab67b794b1bb0c5bb78ca3751b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cad4ac17dc2ecbf58e8f02c54f064d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e89a38b8e76f5ee181f65b5a99226123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac72bdf52d2ab50a1bc98f2b01a04b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80330d00c9e1c1e8c9cc786c31999828125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8dbaf31f7a450bc2c02ef8f07f0ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae0496627b1816164e41b0348268dc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272de5492bbc3ae6c8f0dc292540c9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4640d9ac38440ff375f2b88c8dfe246129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1a174a27932924f6a32400fbf7c8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ec1d36da571e7b2e72c1a1474f8a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f239f8d6c86d0c53a8a84a640dd97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c7aba7e42e5597f2047295928ea76133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30210d8f3887a0184e09c7e48989c0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3f21cc4522eea832fe25613a72c69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17386c6e9dac834947ecd9d728cf263e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb99883123199f35b52b7c63dae17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd260f5caae7adc526874236f480732b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767502015f519eac2ed1b0bbfdf0ab7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ceb05ab8f41980f630d5fdfe281a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fb73d7e9a0901bf4c6bec6f2d7b48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44825fde58a11ea00186038495141335142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1ee4c1c392c99090a29602a057d7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c765b5e17542315d04dcfe3947f021d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01929255d95a1cbb9fb193b3473bfff2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72521135329e8c5249eda6c415e545e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d65f8fc94f908e7608585a91adfbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e0f971f8a7b907d58022bb1a1435a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca29b4d469d5aabbdf605089e6953a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81367d0923df830c4755395cbcd084150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52001bee25520b3e97e577ec3c0a197151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31cdfb6f90499d4b328e70cb31a891152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef441e685c7e64fc3a8d7ec0e08973a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68e2927b490c8b20962be6e069e6bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84883409677662dfb414f2d4d12ad679155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209df99afeda232b3fe118081fb5c9db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c7153032838a2560d3d5e33d95a71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952661d3052204a350c776049a831f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444a05c6e44d3bdea7a2053230ac3c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2544abca3386471c269a178837f822a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdbeab583df75985fa471886fb34c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59435ff9561ffa9792cac5c67d77c92c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bd955923b36740aa3fc063891ac50163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07196ec6214d1300ce58d2c3f5a3f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4991e9e9d2ad06ac79ddc9c6620276165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e07f875381d45d3e6f568b9cd2a3c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d1b52acc0633731fd9f06c257e17a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1c993acdf5c44896dd77950b07a92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b7750e8fc9fa741d12e718e8d67f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76413f9147cae78604522e4e9b77a422170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f1f4cd1839dbfafbdd0dbeb7f1e29171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021bb75bf875cd3f815f71b0a9f8dfa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586d83a669ba8982e4bc663e2f81487173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26f8e8992e5c0599c74fcd6f4cca4f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3aab9b687a6b7cf6a8f2c9d8b969c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5cb831ec9469c185dcd017042399b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c54ff0a6675c6a86800cbfdb3bacc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f9d60415ee227588098a405305533178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f1f0ea177cb02125d231717d8a8b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d600783c12e3c16c47ce60494c51595180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023c62050c17e7af1e1a5913efc8ea6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0bff4bd74571e9c22666e55a940e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dabfb54dd7eb9f7779977b2a1c2a4c0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4966f3abe7b19a33a6bfd6d970194184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc6c56488a117eecfb5233a6ae23f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8235a2a8f650ec2c253df80732069186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d3b8125f68db68d6ed187513605a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fa821bf05c86930ee26761f42660c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73aecdd17aaeb6ab3f36dc998427e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134c1e9fe0acf467dcd1b4fa1c2bc8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919be2056abbc436d9d1735de798768191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804770594e7dadf20c1a34541279905192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d937459284bf1efbf963c605e4b7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53707c8b619017abc5a0541247083b12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b9a4118f3447c0ffe38306def28ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6299495e2fcf1f97e1afdcf10fd8cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8d85a399ff990268c96630a723511197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733504874bdc6ad060e21f48f5d38c4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80fb97ac952594a828033809e73123199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04917b98cb6699445db059ae64866c2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6f5b27f43a93eecae797e8feb1fe9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856852fe3a70e9a8832d3b0e54ff6cb9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2dfc39bf3367ea4a90b3d776e961a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8393dc4060d7638d42487769cf219204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdfea154f40123baa7df2fbee2a291205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f5fad06742269ec303c0f0b73937d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ae9434a66a1e5d0e4f6da6071f77f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5309f92399034de5449fef808019b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07aebc78c4fb26e48914ce80ac10377209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2083bc68f75ef998b173af308ec92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05814b2c5f9942c40216d3f545a513211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec7c6efca174b93702351aba33413d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bb5f66628a078cd8cda8f515016df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805854b96631eee08b4599011fe7e2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa2efb8c22582962780ee3cd5ddfe1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517ce5c1c720230558f208c52603c80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07020e6810c69c9924be6c7c350307217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af4147677480cac984c14c286c2bcf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba90915bf40513fdab73b578f57cb9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f60bf67f14a7eb4d86027f2aac095220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55be4aef90e4bad8f3aeecd6750962221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40db508441845ab937a6080f68255af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a6f9796395f8fca76c1392e4fe00f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a585111cf8fa31c01923744f676816224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730dbb56a277df554e66dc6dfa29743225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321c5ebb2ab06c712b2a8492229392b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894733d6cdcbbae76372bc8092eddb9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a23203ec78f82a524abc94798ac02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7808890ff33e690464fc210bc301f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213680c4332a40361ed7449638352a7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098ad278f8abab98a630d4aa50d5b98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f92c809c6accc9808dfecccbec4ebe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856d3b3cac9575c78d9681a54ca1f70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fae30f280601d2d6ff35117d7150e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1afe11eb8cb09acbe5d9275801c785235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376288021019d94222aebefee8d6466236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25eadbf7989e684c96266a4650b6ee5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0e67e3359f9c7a4f94e685a69247e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ffc308f504b6d47a74feaf548b2c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de7cb87cf9626e7ad8c1d52a8c69b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6098fc760018b6204344e95ba8d024241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f206e529b97fbaa213ec753fca59a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c5b03605e66ee22238b979a9d82aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35582f973e4670eef8710e1b80949f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cda2e21c0ac176d20bad4654c03a0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443edbeb56279e91c32a0dce735984f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c86094ff12918019bb46030acbd4fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa647ab76c018be0f7a79ca0f14a0ad2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f3493720f7c78449355dabc8b7a44249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e2655df9bfd09bce1c433d327844e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f44708a834c719268336eeb0e3782c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d890aeabb54c7933a808493929c7579252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d8ae2e07378e08947f01298f35673253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b594caed52af8a7c0fb1775b0d724c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a12dceccc268b9f121d1280b250b73255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e803fdf9ab4e6cf67f263f3172eef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82feeec284e1204e0e8af8ce73e02b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876cf64809de0a6e6e6732d9675fa7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eb3aa75002a9d575bb82c3aed4d50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1643f4532b95479d20b6d66631dd2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20082c07af2a9ad1009c39ebab119d9c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dbb267095036165b155f7189f22c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2467b1b42570d68c9a3b147faefe64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7647b87876c23aaf74ac327b5b15f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edeade8af300e6ed9716ec2e73d6c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d833764e15e7e0da543f3c499ce3128266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c74f76d4dfaecbd2e055c6e9b148ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86877e1fd3bce0bbe6cae7dfd429d986268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f148f3caf84442d038436fc9f9e54269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2635f1c643d4dbb21fe6a082915f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfea1b3fce766f994f22a3b6d2f5cdd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf378f6bd5251704717ec8048495d3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015d27706291ce43719e21fb7791fdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b720fe29cdfa2f975580149653543b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28251b65774548089a70164e0915b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb87ba0c5a00c19700e02ad835968e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865f208c081613023b87f30ea9e1631277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5df02177c7d290ced746952edf610278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2984db275db26240657155214c155ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4787f7e8b384a2c7764bf42062c4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3171b56bdcb51bf0aca524e544b8e2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0396305dcf1119a2d0d6428d9019c3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9eaf7b7e5e444299c8130ff4d4492f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e96a186fc98e4cd5b5136c5d1c9dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2594b98688688eac5ebf32f3cc418285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8034e7b37daddc7e3132d8461f24a35286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699998b20bf0879d9a49e041e432c1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb8ca449e6c170151fa2b0f182ed14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9440aebd7c51db02bc99898695c1b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf5078a977a019bf09aa99299412af290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3128d08f91b491b3dded4f5a338a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80abcb9e0de541423cc85c958d0541292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb45656574399d7f1d49ba7782d4be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30e25f76163b45e651b22b1c649db5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc938c81ad402eabd113b1f7373fc26295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941c446a319eac9c6515ebbe7e1c9e5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198826abeac46d9f81ace54f5aca67bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5708e1b1c71b1c841fc452b494493298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a985a14d5b32eb0c6a560967bcf7d4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f7f8872266ebafd91f4c34265d4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef268aa339dbf143c91b48946cb929301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a011d1c10bab4ec72399002b5b529302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb344fad8bae7d7cfe261dc97a25f6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f83ea5be0c2b636a03e062171252d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba1f26e075538ad7b50947ea01d9dd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4568044f5de6ebea283024de3b6e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4635fcec71f3af8aef8f1b93bf3a3b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734101ae52105a82ea75fdfa6927b447308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca6fe79d320d1c2c77e84b95e6697a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19a86b51aab74f9795bbfe5c3e5050310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a7003bf0b50e7453789f1b3f5dac5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225163bb9628ded988d1a2ec10673ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fab0a531e38607c0ba6bf3556948a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568ac39cd732494ad93420718fbd17f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b507989dfb2327378ae79cb5f0575315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e81c517160a73d7bb9de509d76bd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89daf391cd018c5a0c69b3408fc113bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec9c88ca53070a7c59ed134741d9d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b60f37c1d62acf27a218f33c649387319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e3499a140cd91f86a646d8107b3e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430feb26ae4e74bf51a7365186fbaf83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54189029f5f47d6ceebfb2f69933d3e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c77ddc36b06fd5d7bccd8ed573eef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20e0c849a8583e6752bdebc1fccf09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403ea45778387843bf5d723f0259c24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c578e586f7db8d5b20e1dfbbcb5d5c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de67698f494db36fb87c25f00b63a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fba3d4f239e9c8d09989f31acaefbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d9cecd4d103673ef447d6f882bdc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7da914092e2a069e56fe9f253aa6da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068df148d6a470d5075f183ea29d550331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971136c58847b07d406f935e7cdfa1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05700d11f63e06b84e02f8357da92ba5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965baacf17c70f5bfadacccc5c59add334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf13fd3e31d9492b4f0bb838229a097335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa8ee27be0a2b9b6aff6d30c640111336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d4ff28e4ea49054803c31c0a44107337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc1fa30443097ca8c2ded507b216c1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242612ffb8b6775b712f81ad98c2d1dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec49e38d0e52fcefe7ebe48e24afac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fa7d35699460e3451f711d6cef181341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fadec20397b07863d9a7c085d63fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513cb6e5904c4c2d8fd377579d4d029343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51079ac8d81c2bb25d20524333042cc0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16484ce5b36bdd0c6773d5d4279894345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436ea5954d6081da07e6fd34312ed30346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19e3b2cedd31b37dbb7299f6d8c4ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94148203b782c6dfe9e72d802bb4955f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa1b1d272c75ef48af5015e9236433349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec00ce4ff123fce5842c2a9f3182225350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b3627c57f21f7397f9f7cb54a26ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11bfc31ffbe1f7853eb33ed2766990352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c0ce873cedbf90c5795445d1c21d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96cae5a178e0300cfa9495d5b8c8c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd07a6fe0eff94755f0c10cab4cb4ddb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8539b687bf02ab86397a5040f933d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05238db92c0c0c9e5caa6ed3eec05e11357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ca45f5f2e6ef6a9f6fda3c9a53f4c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e252f18862c388f39a359d5e814a09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316294c040fe7264700c1ca8ba41a440360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81cefcde2dd0e696318d4abf452649361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b1a29b6fff814c79881077742e56f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a3d884f2ead60bdccc0706e1dcf01363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a13c72df7307d450abc8e45064ad25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139c6b7d07c1929b742c2bfe7251212365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d1bccb82f72b78ffa7a419a947633366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788df73673f3f21b20fdf2f530101c27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece1832e33b9471fb57e48089e53e43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315824aa82843c572a7d4e5cfc838fc1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f42309e468e8ef7c5cbab50a9eb4a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bb59a1749e16457700655178cc76c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e67c77d48e9022ff861351021f9c93372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff098c6858a56c3c413f994e96755a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96936b40b4ab342663167705ae2288374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601931428489768bcf6465a97a831e39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685333a5859cae5e1cbf52f157bfff5f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe6649a3cedfa5af4bf2b8b5a844a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d4dc37dafc06b86ee03a86c48535c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96324992f8ed85c07b823ff6fa50d02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bcf7500253773777b9219a973a025380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f351f0b5a1a66604b28af6c6bfc49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c78164de033afc587e5e99a4dbe39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a9816625f3a192cf0c173df5a6d31383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008fa647b3c017b40eaa720c527a313384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f49874cdc515d06fecbd19c78ff62e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16335a1162b4854f38f7c5de52c6da54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d3b492b80098329277b5469ea59b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b37d207572c9e48d2c47f214445de3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959118aac5e6ed1d8e5a75bbeb22f64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771dea24c3742be2f4c8665da84ff4a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac83c9ba4008e18255022e9c53867b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2e815d41ba9c0ee76c91241874546392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3988913f056f033590f3ea049bbf42393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105217adcff36c3abb7d501d3376756394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df524fa198355235d0171d3b440fad6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223b6e487f387044a79ac2a29d89a6a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2b686a34f5758264103d44b47c3ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec697ef1f4bb6508abc6b78973469db4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6ebf5cb1d10c5eb8ae96af3af3b40399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb9e38aaada039b67c312656315105400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b64f0bccf0f103c3c249f4a164c56e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e4f6f287f14274dff75df31d62103402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b2a8601b2acb24e854b517bd5f90f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39d7534f0806b64c6e1a528639cc608404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a39bb163780abbbec19e9cc9ea025405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f72dd971d51f1e1d3c30c04e9a4ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa0aef1d140be0c7c590ad2776010b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1c638def63518f5021f88640370f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c807e3bce6c7b50393b71e41f5235409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2eac4efd5549ba17ae1c4dbfe28aa6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa2bee91e6290ee136a55f1e6673a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e871c70fad1ed6d55734e1811582e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8547957cab6303d64f2e18caa51f97c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791cd57085a4df8d8f0a32b515a8284414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c93bb7716286f1533fd9a5ad899cc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b49fe793ff8b0bb7fe725f9cfe592d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f3fbaea45c62381945d1b54bc3d4f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6d41d3770a74699e7c6898c4031e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282623acaa4859d7a0a3b7def6f29eee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634754aa83ea65928d80bd05e74aec4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275e494266f9a9c750a191bdf2f64d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92677ceaf4d26f00e27927da2be00004422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913ef7fd11eb95050d71700c73f1c14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43b199132e8f5973b0865f59df3717424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e257e67d23fbfeaf2cb677e5d4e745e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00968d45916f14d8973678ba51224e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e49e747b36c52d5d65c80d567434d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf7cad56ab67542af94fa1a28474a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dad87508e45d70e90331581d488782429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4acccd0e6007f2d76854966764f55a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e47d549be83b891ac4ba88a38f0b15431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56572b3a4deb5183f2a011dc2f485390432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8af2f9274141f090dbb0f7a57e4ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfc1d8f7ac97466301ab2d7b043e48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bad3dcae8428a7a945cb139fd0a00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55f9aee3920c5f731cc986b3fb593a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a92c6b077eaf7fc6c2ed4a839f7e34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b41c0111681490299b4c7cbe432d21438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0738738a6ea04d040ba9a520c67a855439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468477fe89f6ab651816c4d401e76e7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e8d1021562f4dd6ce86a645c75a7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693408b119d2810b9bd6e53df2e26056442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08486211f14b658812ee93cabc5ae891443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e23c23039d8c3cb6d7790f51977793444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da849947fc6414ccbce98c7958b96e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d064a3004ecac5de3cc4182643c55a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7d6ff941b1bed002b7864e7d88c9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740876d1dac6c706afb7aad0d3da0a8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd2da323a0b588e771fc92f37fa291449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4366a6aeb4d23179e61cde87681d68f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2604c17fbc29ab61e32f1feae10b872451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18976a60251b76ccc02fbb58ad10b587452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49fdab62f8902a04eea686256c248e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918bd7f909bf3ef855a242871d777f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d993c2a09ab60ca0d2ba200263d80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6935ce34e0f066a0ca7518eae0b45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ab94f58284cfd414a9f2b120f3bfd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a82a23d23bcbeacbac77df75c929f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f45b06f2325bf22ce11242a13c4983459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef614e94d1a94f7932d21e32a107efc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8d336a9dadb8b410bb6dc80d137e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d0f415f7a04b0c325c1941918ab0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a95c171bf02a150a19d398e61a9d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f908c274265202a881ddf5f70e4f8d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb502bb3c1cfb477d09b40205a4846c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421dad80e2b6e69deca8c2998d4c5fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775eba29da99afffbecf8d9d11541c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855d42e732034ad99313f6ca9716dc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20948f11e526fe19474d8d80d3b4764c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad942afe13309170d3534932480f70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a208eaac2d3d00a268554cab3aed2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a5d6de500ed97117648af2473a977472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad565e6011b6c46253fd74010390c50473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5592e889366fde5e540ca85e6a36ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403c8302f9a6bd2ffd417abc644a541475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8a002a07172e55ad2cc7e9f67eebc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5dd7f88c48fb41aed113d90479612477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8e477888f7be129a45fc0e48a78ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2d6bde5c8b2b0505c531c47a6f4dd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cd9e0d3561060c15210dd498ee56a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e5019f9fe6807736ae3ac0f0ac29c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bab96d64102cc99d4b503d0dbf6be8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538f1ec7c24a3f6bdc530499d7d4bf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eb486739e6e64b59e6e9c8f57bf57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0e67d1176a785de137eb7d16d3ad1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518fc6801698ef4dabd5c5a25322bb3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337471ade44b9b40f65fbd6966059c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff6a11694f723965a6e95623740651488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6217d9c18ede18fcb54916af05cfb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b73b43cf8ed90e75648021db76a859490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d092d871ab30311b4abc740ee88659491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762550e5e41d4a9514fecb52a49decdc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f973dbc2f2008bc434b98401706a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94687db46cefdee4129f0d989fb7600494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73045245067fd763f706d6f4261644c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3828ceeb9027fd20b63dc8f792f24a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403382b5be252913f7d2f26a7afa6321497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48990286fd9046da8c3939ad10b909498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea14b49338b6710c34cf811b41542a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e491cbc9f774a51a2a392b96a8ffd97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109951ddf6658be85f90b4d48f745130501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bac00669e1c24881cc0928f84856a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f520ebf79527fc495a5b49ac436d052503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f10463aeccfd69e46508ff4a9ff07f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035762e08e48f6039f09819b0aaddd2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba577c48269ae09e5c084f7a06d35d7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc4420b82ad2791f1819fcee3ef15e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917b6104a7f6b3610acd410626a6b7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47547ae2c6ff36a7c0f2e6438739075f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64dcd8ae9d2198bd8a1fa94c2e19260510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b11c98e252b15dbc267dbc057c7d27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722122cc2305f3b28672e1ee77b7228512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae02edefffccfee7a554c2c62e8e14c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e039e370248d79d58cbb27b2c5cf7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e16752f28fc51756944f31640e9b77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ff0dc9182888edcc8608160811c3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2b288790e48a1ed61c44fa01f57a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd664c7c6f2b1ff38ddc16ef2b80b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf501b726b36a52f5bd3660b4ce5f7b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac89c7f72811186ceccaebf71023d4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c0e645aedbf435e6337e0d30576cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d084178840f1eea7d1c2cdfe7719eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce96b4f5bc947a1bf3b782047cdf26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c782f4b2ac3b926561e98dee0fb786524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee4eb68cf15436c8b72c73d06ea420525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0440593e0c6456dd1f305465af91e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74e773783458f7dbde1ee03ab8926e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe501a3557e32baa98572c3497fd0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c47c13ebeb7ae513620cf793c51899529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98111d8460ad14b44ef45121181f884530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c187cdd303f92a8925294ac001816531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ee46fe24bc39da58cfeabe2b215ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20e841eeeb018216934796a3be122e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19fe94b766bb51c7e75e1833fbca68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e53be45448d9621e41509daa8ca40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab08ddd1b4d7ced4e618c7fc03e71e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca496d99741f133bbc6a5c0472fecf38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a684a81c66fa9032758cf06c39fe4f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafc5bf730df936a42dc64f1624c7c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3095783cd9d2dad4e197855e5e4da1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae609634eb209c3a6393285a95b5dd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca950c5be8f171ae07cbae9acc7766542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22f8e275247b917f3deecc97a5f6d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12aa089bb9cb010aee525debdb3e742544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8f9f55761fd3447beb4229bb775f1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f9af99593133c7af67c8ffa0c3e40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303637e833f3ec4ae4f91813500be11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328160a8ef1c5378f69c1e90c311f90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39345b5a12307a56e5a3afc7ac9ad959549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6c90ec67ba2743891ea1a59af8c07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0b566080cc27d25c48fc9c477811d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116d7adab30b9bb38368fd31bd9c179552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226e99380f39b515ea364e9f2442a9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89b107b0dc97272c5850cb33748e40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed06751d75a2b29e38643029371a55a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8610288cded71436f0bf7b21bed8953556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07f8a7f17c0f7833c5cc95f6c9ddf1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07d3d59b61f85217b19350c4270903558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68479d62beba5671bcda8e374aa1d0f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6bc739e39e5db3128c67e80ee2b69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5d59b179ad76773224413a7b89819561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1335dc49ef7feec83f677992e565cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ba743851b9b46509143d8db2a61d9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c342db0b6a387d98f36558ff6a0e23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37048b2c2048bf8d0d9991f3642a82f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a36a6b35a3d07022e0ff24769ab35566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4f56dd9bcd048c1208616716d8099567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65364215508dcd3d075b1bdc46a342ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef619e55a1ddd187a89b7b070614676569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7842e5c8d419c8b3f2760ea29b489570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb9a2b6253a94dedebfd7979f175d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26399604e2b3bcee258b89596c0fd3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903a2a4c6a49d9189daef06d8f88e4d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25d0fa92b8fbc9e2b3c5f7cf5c7ada574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feacbe430f5cedcb9bce01ab057413c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c96cef013a5305dfa4b44980714e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5704964cd2543db9ebe18d91c9e60577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4db476404495d5ce291e73ab50cb1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283c39f5b76750d83a4967c20456dd2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2464182dd42a5d6307aaa9b768629a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553251fab3c174ffd3a574dd5e11affe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedae93c26a6a1f32300ff020fc4c1e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10db30ee8f930d933909328665adaed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f26ff4fbb41e6fd9c1c2aae3416243584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd34f1327ac02b862921e4424f2a48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afcb8ca296ec73bef05387ccc9d813586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287898a1a1546b92331f8750d29e0ad0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f321643ae581ad1150fd16414b5968f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa16ebd20ad4ef8e01ecbee82b1704589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260d2ca6e20190a5777d0b5ac394de7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc80f8e0a595b57844f3f0a0fca4cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8203ebb64e0ee4a9f69785f1f9429592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c8f349c32cc9de7beef02cac81ad2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b27e6f6615e3de27f7fccca6b82d4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8132a4d4b42e4c4c300cfd521eadf04595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8935cc0d7d17d5862d4461b0e9679c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d936815389d15d2d4e1b9482a8b732f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf78716fc7d1093d022909df6ec8796598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666e142f95ee63a7b81e2b3359fed93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30010271addba9812320e747324e4922600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176823d4d46d74b829a5d9f604d614b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef20a12a0e648e9b3c70868e3b43da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b57ae9fe988c56dd9540fa06331737603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5301c1f5459ce88f1c8dd99cd402c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391e077d5163aeb4a5faf27ddfdd237605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbabc12f68906c22029aaded062efd9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c0ca9eab0a2173c3457d323d693d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1d95ab24981f45d46d4a8b69c6978608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b968ae037f299fd4879b13106b77a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87c0f7a533fed178c38ab284793cd2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bc2aa0bbfa4236d2fc2cc735d2245611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8770c96c03d50073d36c462a64e49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e7ff1eb1a019d6afb8acc2ca96efc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8864f4a1c0b6c0a4375ab56d06252614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf69a4c2496c9567586b8cc7d835ed0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f58c5928afb260338b9eca027a9f08616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98508302029bf6cc433ee7507420a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690764e080d7d07a8efbe48bc594c6f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d6195cef32fcfa74d6479122406bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289392812ecd834ebe2bf75bbf4bfff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361284084850b228d987829df9326943621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77f8dd33e3aa37b91477faae152958622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9de3e31b4aa776ae34d0e266105b58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10a589a85b0dbc36faf13ba8901661624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dc92e30604f17c1d1b4ca4a765c51625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b286360dd985be142b17719547a1ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242f94e506194d5d2fb46688ca8b63e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b718e945bc039b8b276a1e9f65f92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33cccbab28de3c603a57c56e26f664629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7355cfcabc45538d4222009a48197630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c37268932e107ae9c15dffad13bbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdfbde4dc786616d6add8fa5020db5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f8066d3d84153d2e2147c90d2bd53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9bc6f39e7ae430b85e8f439bc7e35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a583b41b746227879c8adc6154549d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca292ca348992d8e5757b5f14d2b57db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522d6fda2a61bc3b7c8b4019d2ab97a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7f014d16ea7fca2214e810a7578ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56249fc46d1550b517d2c0174e82724a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670227127118f56bcd235d8632081e2c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31026d06b56c17a8507626fe8602137641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae8a062dc307878d3082959397344c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243495d9dadc6e451e13a52d283dafd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d6356ac0972d350ace6cc96dd2325644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4048dd6b8293f33d2407619bf245e9c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078df2cd3a3f964dfb6ab2ddae18a68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ec8e708859dc3d95bbad70e4974d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff88da3d6f700421203501c1ac7723648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd449e1dcf4f72462dfc76ed39692674649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1fbbbaf83562223d884e25c310b26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5512fd701a884cfc531e811ba33d7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ef37af59180a8ccb640238f23a19a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e57de725b3974bccf99fc696056244653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0c929561be4f36448c30ffdc29ec0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4295d300e30e608109404469e01074655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c168c617e3bc939b9a1c17f617d32f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdd8c33533921bf92737b21a8cbbe1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa867964579b39fdabfc1449590b68ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a55b3c6e3dfb582e6df6074edc90ea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624489623331b768ecbdd43fc142b2d7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c5eedf4082f28edf00cef72fa23d9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e984e10e4b08fc8220eec0eaff58af662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda02a8041d9064b78e1a35f6547ba21663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d1b8d85c313c6875c90b375e36793664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092a559ff4f6cbbfcf88c6c6bf6189d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f963970e5193210b960d9861d797a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa4357f650f057a65902b3408c1688667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef369f8de05b5a12369627c1422d811668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a037292c1b56a53632c423792d5195669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8410c81e30c2a8a638f5833c52ec1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e3cf60686b891387a6b8b8ff9d983671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136c4e8a30c6afcb43f76a932105372672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becd1e2cfd00e0c1f4466284bb58529673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2333779a678779041b1c9c40e8dfe2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cb27ccf69fbb06b27940331f9aa99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d84c086b667a4ab430cf72e80b9a2c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e7a6d60088c989be0ba6690b5a440677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39f3eafb846ea2705b773450109d5a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3899f6ab4a56297e3eccda88ad8ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c496c286051bac942f91664f577098680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>