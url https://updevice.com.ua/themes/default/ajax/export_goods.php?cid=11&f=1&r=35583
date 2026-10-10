--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959432d5a3860fefce9d73a948d10ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87c64c9566a40cf223c47f01cc662c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5ba5b4701fec8f8098b31beeee9e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92181f5c5fbf68fe4bbefe1fb9ab1194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dbe192b85a9d0f02f517d2fdfd9935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7052132ac5dbe00cd966502cecc2486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154ab708a504ae499800b6a5a4023407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6bfc2a52a169b4b222a1cd7d931b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7635bf1cb7a477dafb93b678967c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8794bdaebf4348189a67d05eb922610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247ab68d1aa32971da100097b58579311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b68b1d5da1e403ebc4788448e0aa1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278994e9e0383c07888bd2fcfdc62a5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c43003f6fd2808e68131397b7dacab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000fc94c9cc4e7ca7caa7d194854b8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18d5b53221f4636f02ab5f41b6bd0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a57ff64aa64334522369c57cc1f5df117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416419a32895c387bd1a9ffde888d0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190740f89ba010949e478d22f806c8df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89849f4dbe0fc7fcaec3a73ac9875a8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fe2c54105464de28972e02dfde83a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ef6b8210680e8ec9d29f0d6cfab6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4b2f22a634fe0278b909bd94592d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a877c1b6ceda7ba367e198dab6fcace24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fdb4ecfca2ce57686ce331a4e203e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8faefe894aee14b08b27803ba45fd826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cfe0b7e8a43cc5776cbd29316b79927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1708ccc319adf82b7103b4ac93c0d8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91749a59acd9941a39e026012d99707e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c17f72510233ce85f0cac01b6cd90630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807512c7631faa25170df69aecb1454231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3eb913b1eab59d1b7d7cf29aae195b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e39b817cf88880a917ce51d29b635433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723fe1b56dfa3b68a7c9c0cc87481f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811489b458a14d989a22f8706ef8455735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9ae28afa8a54b5abda85b33d54d5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25ba039ca5125d5277ea565ae3d8a637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96566867de41dc3db53f2c7867e9c4938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924007d63d809e439008802f6a12bec539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea727213421399a9e120b2efbd8f2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e9b88d3f2e22d092d46f9622fb03d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f14b895537645653122c4f1d3a1e9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6afa928e029fd3e3712a35f03fa2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aa76dc425201f104cd7963dae66ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e98735c3a68c20370c2dac93d6e39e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912201140ccf16b39e1690ffdb60c07146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9b978e2345fc3303122cb186dd0cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a4237c41d6caf33d361411e8fc7c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e416cad6ab1fdfaca9e03bd6f7b5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69831bc4a1a45fea4ad2ae1f33d52050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524899d404ee66c9bfdbd8a189bef23c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9247c7d9991ab047dfb8559bf6df8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaebbdddcde036189b7d047006e2fb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef3c6480f5d66000dea5f8aae6dd3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38556ff73cb5ad0b1e29e0f467c86b0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccf71ba51bf8a7a85898ea862c5a7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f2e93e74b7ec87c30b3be87ce23e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b3bdc3831459fec83d164dc8d71d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3eafda6e7e9767beeefbe7e38ef2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981ff324d44bba48e6e48bba2f3dcd060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02057003fdf71bec5a5fcdc3bd27747f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf6475e8483af4c485272b2fcd045862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690df653b8b4e5141cfce93f66ade5b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e242af9412f73569582a958c5fcec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e66e8cc1fa865fe78af1d7ffcc43f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df722bc08476f30cbddf004233045f7566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367db48dd1ddc331441db58e969d22367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b81f0fdf738853a2d57a52a8dd487768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968d0b2c4e8af98fd8bee3213fb411869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebe10a7e18cc08630dfa346b5293a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d34bbe0cad9bf29fe90149f5c6a56e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315b96ecd7d2d2453771e88ccdedc0d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6989a9bf4d027aafca9ec8513e00173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899359bacea5e4f9dc62914bfd85364e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3861bc535c59d37ebfa691eacc9cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8d33b21ba3901697c50bcdec6e53d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557904dfafcc7c3a19765a2a64786e0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb571ff7f606608760e2fab0b0acf278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f71cc571051c7c83990e2648705fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01b07c33fb5e8ac7a2dc2f550fc47380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd88e87dbc96478cbd4824ec67015581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6dc435ae53801437d116c83f6beb182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045bc56e57a506d0a7ad29279260ee183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b7cb4221ad90c6f4b5b3b5a375b8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd2125331909a4eaa4b992383d7bbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f47115ff298e6d956ae6a1184321786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f8b8d88bf3ac7d55952774867215587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742f8c773ce8dbc3de10bf466ae288f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da12b76784a924d416b6c5426d8a4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7af5391dc3cf7178271273e0eceb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb1c243db45b357951e09a8ea4e29291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2ab56ff556eb8fa57de9cd78037a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e44c17b5bbb1a657b986afcade852793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0b783f3f62ed05c8c7a4d9d07ef0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7dc7547915bc68908346a82fa73bb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dd5687077023504025b3f471fb26396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c9aef549d0456b0c9e2a6d1b6363897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7d37235a527a64d5a07e61c2486c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ed976beee666695e77132823243a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5562748e17fa6d6c2c6e44e24ae902100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583efdc19034bbc69111d473326a2c38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567c36d12c8f95a3e44c4cdcef62a2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ca331aeac74dcd0df1d73d94b617103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75aa5e527d43fc8908586889937d3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed61274dedc1fc806559272d5e74d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0883999ec1ed596963d9436a49fea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773f9b2506c49f30aeb97c1fa9df6c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c33b7514c16c6404e2821db1f8226f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992c3417e7b11271b0a837df531b630109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b144ddcbb80399d00fafe0a5ed8ac9f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f9f1dc084f77215aeac6e3f3235df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3059bff8132b16e7b887d7270e1cd6f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8e932136bd8edd23ff08a7edabf4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ae10d7dc7157e5f4c576ab9a446e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd622ab30a1e106d92568989c9e81e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf4c1756a1270e280ea31c18c20fcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89170f11da2b5e85a76e988bca610790117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e2be3c15324032a38bcda0fc7750b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39b6650eaaffb7845d50944b60fe2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eff71a773a613409f58b33467b87c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eca955a4ee877e93ecdfc8ea2cca8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a3055e86c7b936cbbdf1e43b5f88c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0bd8278c21165dbe76227523be8a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33a5cc8093cb17cffe74c0aaf1704e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fa1c0f2f6f7ddfa889f108308062f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f2b47197af47f064e578c78e232a6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f41cf7bea94f78c6a1ef2fe7faec1c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163ead38d34560b67a148a1f871094c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afbe77fef388aa68a833c5ec70de5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae140052a2d281f28d4602d40b8dfa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970727ee6281b67ba3386bbf73989e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6213b6fffaf13e79b070db2eea571132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b070f1b19c555cd2a64053ed24c6663133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c7263f2b3263bfae4d723ca6d099a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80840d6b0edccca5b9af0e9f4fc64c1f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b74ca58b968a4c95a4358e30b08fbc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3443a33e54d86665844a982785aab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ec3eec996e5e8ec4188102eac2a69138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac309d801bb7401c9aab8cb5742903139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290bac0e8413535d7a179daf037efd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b137a42f162431ac0bf64bbcf43a8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0b63bb8d89a6f69e3829c005b4643142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0b23397b6cd092a28b94a50017c3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa48113cbb94b60fec6ac64e96390e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327e961a3d4f98c5c483c1f691c9d6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5951adb98769a6410b117a383656d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37ae9a1bad6409a1af9919b063dabc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ef35502bf598b2fb211108f672455148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b185753eae387a79bfa1ec9684da14149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3675d6cdf90ebcf7ad9942f1f5fce1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2928a413e8138a9c36beee4f2b2d1b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afc0e69af0969e68a7d01f5478fe8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77315dbeaa119517b902972af58b698a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eca9986eed46ee390714de4aa65bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6d8214d0e131ca5afab325141d10b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106a6b221ca96b9b600257677c8b150156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58545aeda02d87af49535b0953f775157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93168c2e4647c58fedefd029c3c47031158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e59908c4dded4cce5cce5d3e8f0aa4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677558b3d4ec6a0a5800de679aab0bd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ce8f2840c8f932a88c854fdd70acd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b5d669ab64ccc1be7ccc6be162b92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6abf6616ca551f0fe1140ce6dd7caf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab32d2d6554b2d94f0c3c278af47df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d81ae5cdcea60a934012ecc8ffc76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238404bc334abc7e6d4b456b82de098166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87eaa9c7308d034b703ef1126d7afd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ad6bf912b644cc1882b21b6c21528168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df2b52bcf0b01f57663b98630905e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a027671222eb9fb0d0af1182235cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecc68db619e2b7d052ea4d61fdecc6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025d22ad6ea01b5d30cdb4f24d14c53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dac253fa7ce85b59ebeab75179f26173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34b9239c186ab7d550410b94b9688b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc84614a0dfb7ff4f649d4ee129ca2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f2b1c0d460d3f39a380366e86674f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895f9bf7e56837186bda757ced41ad3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7cb3cbadc99c1caa08b5650a704f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02305968b4b2afd500099ada19fc719d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6118f48e8422be9fc6d114491a5e9c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3da2966fd547c18576e73eb24cbc3e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46864e4cfbf4f36a023d6e4b9145cdaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a36258e76dee916f9acf23f7d3ab90183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd7d9b8e6262db4324e5c51d641643184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7c8fa43d80ab782210185b008d740185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1ee3374c50653f7a1c48a8b9736a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319d334dfa02ff757a2468f19082238187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9c8a2ecb66869688f9cd7e0b86632188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5b14ea0c28d678ee042a7cb7eb2d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299916b9b4c1d3ff75f35cce99bfa1e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bba1f82f7d8486929f3e255f7f685b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60b245b43c3bc32428a23458f39b86192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ad471a50d6be7c367b1c34b1db3ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342475376d2ae924f870945d20124006194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94487df47aca16d2b49560a413d1a26195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533d6efa32cc9860e7558ede9cc6098196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b455d9298463936dfead478a55090e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e731ede0a49be0dafd034a54f3e16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b1fb78370737c1e54c677cd79886f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd4f3b2cd1fb58552b26a3818d7aa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8e6819167b5b9ed7155f50074485a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e24df44b4cc96046c0e92b6e7bc2c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d280f3cf68191e46cfa31cf0924b82d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9fc3b6d361fd7f28915defde8081b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd505b00ed9ddd4980b84764f175ac4c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b973f697cbcce135805a537d85e4161206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0566f168c04efde30101bb98052c1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c34e3bf9d90bddeab092d6825cece0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd44fcfe05af0fb5994519fe8eb005209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725afb804e68b733dc8e181095f957a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb1579bc6b2ef08aa956a6bb94d42a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f31dbca954e1543eb9e3812e73bd1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71805411618467fcf1b9ee19409d32d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56ea1c0dd36765033f813f0bd8ff7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a40168863522ea80b5062f4e2ab67d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c480a18b62fcb48ad93568c54c6038a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d18eb48ef22bdfd7c0932e34a5f5fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc7c12ea2e39236390719f243ebf77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1353ded66524c0067824a8fadec6103219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06fe7b7ca7d83e412f92129c3789cf5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a55ee8bf9fda2fcd964c09c28f9e25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad97d243aa8a2ee074294b5d6d626d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e221a469f27bb99b2cd04b2e054580223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745d804d64256bf7de4aff654d764ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5abc1259cec5ac1d001f48cb95d6d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc87d091e4fd90d0dd9436704a5a18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a664f5c36eedd787a33d8c67782b62c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1afb4be8273ab4b07b174492d93876228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bd6fb2ea9b185c62d6de88fc5bc9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099ac8529003ac8ca04715216f88b0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112ca2d24f3679193054a2e3e3c2e81231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166e3bb921279edf2fbeb839dd64039232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0002dcd4371f9a438839051319b6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f5ea767c12cda37009cbb1777dcfb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcba6c6df1cf0d44b618e778e0c3159235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17819a8240944bc1442c773272e23cbb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676234406724650d73b8f39899f81cd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600ed29a868e2552737d9119323e52b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a6e21d5bde06686bf1e2dbfb93d9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb69d36d0ce2f78cf919a2caf03fdc0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f94e2dd771afafc3c0c6d4f58002a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ece087e089d5521c5a449ecb7492c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e96ef83952675416e12a940097c41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df653a525a1befc4c33372ffd8484c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41d843076bb115c10f424b95139c5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a08d72252b4772b1b60d7dac94ae1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083803cb864c16a071e6930ec63d407e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f97daf7c94b67246360b65ca6ec28248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ff0b49b3f8288a0d40df62ee628bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d3d0b8f2466c0384ef25b0d7462c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea809d1152541c609d1e4508e9bf3613251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57b9015d1682df96a57ce346f7422b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441b0dc1b525b593ec6611a9ccc149a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf615eea6572a5668f8c448896fdf44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78de3c79350741bc7782a03458d87c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820ddad5998b48f217cfc66120014e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152deefaa5b958f6fcb8ecd8b840558257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d24340567d3954520467f4b4a5600f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b65e39e06e8bab38c3e00461f5692259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b0f4bb9f0a98144eee35b2cc71434260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de34b8d925302e864bc0eab77ed685d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d218f6873a826791c40cb50079aa1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671de83f000cf379ab5f1a5116f6d55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fecdc8bad1ea813eb122f7c1673da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018123b6c0fa5d87d5c6c917b3a9c186265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57fc003747d2232b5dd7a29e0679c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89145d45dbf91cbdcdfa96bf7973aa20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78de72523adf9f2e118ee583c4c16b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8b1cdb3ce1baa3cf3c389f96c59f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99722d1b1426da4013c71328b3e650a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47908f8bac82a82da0f7dd312b0144f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39fba46abb6e3ac8f5f571e49fd212272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370908889d3ac573b3cc0a167b632327273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09b068082b290a643d33d9c84feeac274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd668c8ab73ab4e6fa559136532d103275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78bef692f22e68680db1be0024c5be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7ac1861f4cf27ba0a729585d55387277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e06e647526a4eec48b7f48ce23774278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630cd652838bbd558ad55b03368ceca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86642cc09599826377cb836ee1735a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c9c26df6741f2de54a0e2563e4601281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6c84604faaa755dd6010096c9545d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5ce38a0e79c03fe4e81541f743222283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdfbd094e088bc419c2f3f1ba4992d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdfbaf57ddc77db8fd604125d3cfc9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d4367229563789053e0a7f18018e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d77e117ec30cc58a75b675ff63f43287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2cdc5fc59cfdfe96e94734ace54fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4876a34d25bd73a9bc1b3c3c3ce02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787f11af54344d4bb31020ecea0fe40290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b98d6f9dbf9074ffff7bd28430d0c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeb77cfa52f83945efda3d15657b0f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e44fa3f78a7d2a2994071e7b79a9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bd6e129401ffe1ed22d1873e7ce58294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f4ed381aa19624da6a8eef3eaaf73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ec05d43646d60407dcc7b654371da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1127b993b39f09e945d85029d646c3f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0053f7c5e338404d01c075a2aaa6758298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b2b8c24f62ac2a39d104ee43b89ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a36cb49a96818743de6416feb2ae08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf618e553670dc907b762423aa294d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106c958bd0a5d13e94e0e164a4277d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570d9ef88a5f95aa4c88a50179e9ad2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba314a39cdf74b999e0a939867a599c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f539ae0db24e9d1a71345ba1098a0f4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc95ae4d2831aa3394279760b4737ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2eebc62f7638e77d2e4f168d4e13a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20924e7150f53f597e3f89f486ebc2b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810f5390f7981b1bfa4b5e06188404e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dbc3cb89a71500f3422ae8ba98075310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f246e035f75af98b09a88d9ba762b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387f70a23207354f4870214d88c1924312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59871e15b408fee72cbfcf0424a14898313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082252123a41616e4f549404418549ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeafce9125f19fac5c956acfcfbfe8f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2f5ffe71d698db9212a8195cce9d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07c756572dadcf2b58adeb3de1dc99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793e7631fac824da55f0fae90743fa8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58923c9f8a28289489df18127b12d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bde451651c986c3c136023aa8d457b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce315935e5391fa54d6bf855001a50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c24173e1929dec7765b5718083a325322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184447236b386eb184e11543bed1905323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef6cd2a0af63872afcef91d7648259324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc492e10693eaffb20e12ba3d6e1749f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06a482e1e03a07d1799cdc964d6580326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d24ab980567811bbaa1f213cc1e8af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730ef2c7e846d5ec9c47d5bf91e70ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38eb0482414dea4c0126a4a0e81de02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f62da1d62d2a1b7b493c73174aef1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1abbe83364b7df47bd027e38236197331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aa7e743099d23dcfa0657cfc0909c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7946537f828952c20672d9b72b2a79333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cbff1d61cf7d47827789ff4457d89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262909078dbd47617a3e2b59bdb4cce7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a08ab84d5661f5541aa67f4703f787336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4db005aaf78bf488a24594f2f6040337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062b613586b2e3ce406626bf88f7b67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c914f41f024e4b92d922ab9ea4e01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90afd4cadef95b364e1007b8397a9d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5b136d15b4635023a122492e0891e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669088f353bcf5ad2de6fd6a133f1bac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147cf68e36da5042944fae3c976c1da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6f382d5afd7a2bdbdd37084d00d68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c5cb82d70c0641d5131b5f05861a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c24cebd1b62886506e649e9a41b26346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a6b740a64fa23384d0457b163ac61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c8d35fb9e9b13b83fa6199ebb6a55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d344ed96bcdd3ff34c6e1dcc68d8d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14408709c074539cef602a76e3ab7f5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dbb57c65781e61d69adb75f036d47351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c50a0a72ccad4e1146a6f01feb22b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a71929e08e398e855feca745e55b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a261a225a3839b8ec66025690da91354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddc4c31fd5046b9cbc0dd11f5231dc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ff9ae366317f137648e180a0efec7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc33ad7fef75f20a6ccc2bdc907a193357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff884b789a7cf032c120538b36c523d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ac6710dfb46b93a059a2dc1197326359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2c25200661daf6f31c6ac88c7e5e0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090add6135b449f7cd47e2698ce9fd9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb3df381b1279867ba95cc3b6f41ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa65470ef6f00578336965edeb4dc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4029d7a5cb5227e7ea5c72ecd7596364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e7cb198e445c2b17c8fbe8e3dc870365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c20ec94fd281a409eaa125fa679f15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b48dac05b55b41e972f809354ec05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4ec7b3a4633a4d082531595b82747368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068174dad0b8dea915bae6efc93411f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09659f66f9b5d2954763046a684325a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39485bbf1d0220bde065c5f32bc0336c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c18ce2658c6b03464105137e3b67cd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cd6ff26af88a9de8406076f44e3c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198fc913fa84874478f9677f0d80c42374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9675c4aa8e4978b4d40a3b1ed0533375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1467a88d1b9893d44ef95a7fb94de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aca451c2fe1b31d6da95282c92b686377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190369a6632e30aeb614a9f70e2a706378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18555547123f7967e26980af830c4a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57bfbd35c2d6cdcda10ff4cfd1c837380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bffff0efd24d7ea59b623e2401558381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858075c1877900059dcec0c7f379f1ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efeab2bac64423de4dda127d9f4d56383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ccf183cdb437a2a87db58c2cd3cb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c926a0d6d79ac90507e5b826f95dee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035af391a2bcc7abb7a96e31ec009a71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d372f2228a4eaaafc24914d0a809c3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b432127a1cdb7759b3a7dac3d51127388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860211fd42d27676bd5f3409e05c2b8a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14c45b712d5a505bae42dfda37bb89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aaa676abea48f26afba9d29ae2dcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7fbf7eadcd0b8fbc3184e573b7bd3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562862fc95c01ecab60ffa7caebedb7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3563682678edbe85e0a09410fb5164e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e49520aa11859e8496a597dfa6fdda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323458b25026c36288b52da591d5698396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d36591de1047e9e6415365b3a9e2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21033b5e13b203bc024ee1d8774e4059398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4039e30631d01b0bf7735883ed23aae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2e56367c0761d204c9bd9750d8954400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba344a461131420e2fe84a5342760e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6b47fd69d210cfdac62daf5bf20a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d21cd63f7bc561188b1d2666b45b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a24010ceff20a9ff805dd1f8a7e58404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc435d9017863ae87fa35b92d4443056405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603f0c5946efbc1ffa6ed892bfe5d1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29f42185f6f601648718fcb001c625407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3e5fdf455e94f60ddda232b54b003408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93e1653dd79253cbb9256dcc1cc28f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce88e5752d6096230dfe843b12ca716410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f65ae8cd8a94788402f00bd8100d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef79fe57e89f98f0ccac01731ad0a99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d0fdfe90327dbf217ccf6ce2a781a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db7e3f6de90856e4aff757ffeef513414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4ced5558da496d4f99c605a1c1ffb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b247d638267f4d1931b2ac70a3302416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc74b578cb36e5adbaa7d9ccba32ae5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7710b6977ef93b0aafb1102853b34ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c91e08911b125d057358fddd3c22f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f740279e1ed289f5a90d670bfb68908420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd995183d19ffcf7a9b85e3a1f60de9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aa63f909ae231bdf423c738caa354422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2f11f47a48ef038d2efd2b92a5427423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b4d1e9f0591116b07f72acf2d72a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bfe40e8a395449dc1da9fd6c1bb3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c27c797ed9ae266375b7b490b13b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c909a3218c11187557e08ad6d60ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83b2519eeb7b28120a29d6d996d4d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fa64f57488d1cc71610592ffdcc1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10145b5486a44abaab0470d5b0447544430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000eb87763faf23c92ec9382197f85a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78bce7692285c33964cda8ea3b7093432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294cd6d9628334feb75213078b0670d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7402bc9c761bc8e6bdad8a059c866434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c85c45a76cef5b95b9b63952284fe2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683d116e6aecc46f79c973e962da198436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01c36001bec6780f2b0c3317742617437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52be55ee70a71628acec5d74c783620438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe00f00808e58cdc5b585d8d28b11eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c30291b9cd0e1d2a03542649d5381c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20144bcb1e3d88679060519f2250dff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31677eb0fbb67e6a3d5ff5f9e8c76c5c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc5aea5a96c8feba68e03aa387d6d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcac4985f6a4e2caec8794d67564138444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8299c78ca936b478d767bf80b6ea0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080d4986b8c1e29fdb0e98936965c51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f00ddad931586e7f0e276fb5ae7f98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29feee1eb60cb6a1d548dcd334ce3abe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a855fc159858e26c5f744bc150571449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7b26ab095b21f4054f271ddbb26d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdeb1a90e9f96fa6724ed03c613f1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a06cba6ec71312599064aeccd79d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4306fea0b630846457b138de70840453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eae65332cb154aa3447779306fdc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154eba2563adc811fe6e4ab78175f50b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e4eead0ad79cdf4a070c1c3317da8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233555666149e869f5419a51729cd21457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d11318ffb8e3995e8b5b04c6a3a6ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eda69a1073ce87700290addaeddd46459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93801640126f1b6816f535fffeea0588460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee622c66a099686e3392f55cf567f3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abe74ef86e669935edb22bdea63f26462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c955c6eb427912d4b897758d62144463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97cc1a6bb47a64979c7db6c6c59469464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502c46e2727e8dfd227470fce8cd8ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488cd7aad0c6852753457a9e1893041466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4d1bcb66c06e04e98cf4ce0d1bcd3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9504cf08cf30b7f9900fb185bb6de5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7295479b379aeeefd00ed8d53090a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4acc26fae147fad1e7cab9cb33743d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1cb6417ab1688d390aaf096f88ed2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace0a38a617cc00697c3498f0dc1068472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f33c1c4288ed6b2734438757adb94473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f8267614fdc4a4eee42cb38371a8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090a3a25fac6e7cf6e987cf6bdcf8dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0e587775557b362ed40303daf4c5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7bcf91e2c756a5755163ed86d5a44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf3e13addbc8f6499d680918ad04b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2678d69a95f780f12546d19ebb6c89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4f86f8f4fd892e8b54823fb8c72d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba056b77ddcdbe9e561af8924c56e4c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58c3ed51f5489fd4762b4043c1b373482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8de5ae8e3c2c144470f04f54716a7e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93365461b2ae132c14144073b28b25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0fe51640361fe5aa272f8c929b139485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f971c7cfa256ea6eb090db124da7220486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d2be5ec3e1cabb4f3f31bb4ed7e21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87111ee9294b354a7cb5777096b8d511488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb5941a5d3c49ecb88fad293f9df4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4197eeee8859dcfb85fcaa0f55851a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfe6ed983cb9923fe80c849519309f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d120551a4ae5493ef9e2080a8003b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94518eabcab09aa49bd3d51b94b6ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6dd9ce5397db61ceb1dd5d4ff1a47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8be19348aaf0bf9a70fa3f9befdfd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cfecdf1c90d38400547251730e473496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c229fd56aba1c386c639825145aacd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcf822fa0198582be8b9d4d0aa4ef2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9127059ade054c708622f19cf69b602499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abfb48966984240b52f325eb931f40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbf3c49e34cd575fa6a99409b855b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d29ae91dfe3d43f102fb42aa4cc75b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e723bb2b67004ff26bdaed273a3a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0261b9502902c91b44ade9b2fe34d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b0b37282d34371702faaeb2391227505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185aded37d4ca6225d5f36ac5cdc9901506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1469ba261f3b7bd0d88a64c745316507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bb39c539f238c8e4d2fbec0e5702b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f82b474591e8563ba52760d5fee3fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa350a966c3fc359fbdccd9ee79885c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee99d1cef43ebda3da984b3fc88d9f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28a17e97c26f86a95ff3eda7a7de04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c138e30c6c41599621eb552cc3af6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a2a46a0fe0c4b25a1e70fae0527bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5654194e2594b7635ef88741230f62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9566673aab2620f64f7d19d24c13c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ecf1ead936eafca0188125c2a6e59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bb2bb70acb97dcbaf0b9f49eeab238518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad420c91691d29973bec59917a35361519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e5369986d42ecf4da09fcacac241e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a4e6096787ee94eb92d4814f65dbf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b480bf4499f7081f565d5db1df9dee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c162cb8ffead4336d20c4603414d08523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c345078b8fcc1fcce7c56df5aa79d82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c28d7973900849ee5bf07159da5c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056de343002393dbb95b1ffd392c4341526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5f93bb04f3b9e6a48f7e6271ff9c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532e06e00cfafec497a89a063a32c9d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefda261727e5a008543e1012df61f45529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cc0a3a10bc731bf192f732ddc8324530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcb4dec0a5a91a07c879d2ddc601e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c5fdd7d841c267e4ea885b2417374532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c22302d6f2c0fff735132def5b125e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53960da4e6c54eac662906dec4fb51534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef5f5b57389740c87a76ae158a80fa535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b09623e6bf457261528888d66971ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a69c7756f18505cc86c810fe323b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a5f46f7b526474cfff0adbdef452e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5863b9fec1a35b56ab4b2f4c07294539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8f5a9a17c11fc640ebc8e20a5017d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab6479f0d0dc91e7f46d4de7dec43a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37565a31dc8cfd5fa28478ba6fd67551542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49a73b096ff1caa5af630eea8f8756543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019e6c7ef6084e07f54f65edd4a4638544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf053350725ccac7a4ac3e89b81e4ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43cf3867d6684af3c748ec9cf7ee65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef841ff20bfa7f56d412891988bdf927547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca32b2c71678f6c437da9f3330002a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80be4b03fba1528fa04c892b8ea794549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99513e20c7978fc6ea0f98c7d57e88be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6053e1be3589b279053b7621005e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778586b89881950aab33fa91fdf2ff30552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16736c5e24dfd5d28858e85d31db129c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbc4db0a657124092cf429263b6530554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8697d8cbf7d486c817d9f22244ed18e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a59fb3a44205421dc5f79968bc3cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223f480cffd1e21775f26c83c916264557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1da3fddc95d56e7574149bd1632e03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110faba8611d500bf160511c80ef297a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af915bc83d038f19e6544d0c8e41b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050df7595af50ba34493f8d3a099617a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61442b070e81cc865ff5867dd33f777562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce3e8c12c69eee39dff32e2781a635563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7244251738bbc9f1c0ea1df4e98de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98b1d5ec57700ad92f02cfab367a2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16515057e386da0530c82caef83619c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e546ae84a493be242bebc3210922cd2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fcfd70984e1e9bc29977225f2d4c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd65b4d4ca856082fbb0a11ae0c5ae6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345029d6497573a194cb35960e757e3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376cc78a3033a6a2a7abce9671b708d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408325558be414c9d60715d783525a38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e26d626cf917c8be4131fd2e2a490573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0293a50a0973bdc13dfd5782b73d671574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f63eb366034cc3bf64135d6b4d390575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7515351e22f5e1fc397da24cf43c67576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaa982f15989ee8f92edfe0f4a0437577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5b29b543b601f905104f59f545f65578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f70dbde9912743d84ca011651fd22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa29bcb9667edec93bc45438c2ca2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8214b37a3f2064599e8f5e52afdf9f6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aecef1b3ddfa7d8d5a7b354e2b797582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29f43fa3dce9193e7480e0a975fafd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a90f269eb0d9e9e8f7c0d9bfe70d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a655eb46464e8b644d37f7b33ed9a2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9627781c1ae0be97eecbe436f48abb9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c83e9d43636db8f8c41da86ab9383f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62808e6d64544bf8543d460029bff4fb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81f68a2788b6521f2abc298b1dca3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c9b4187852dc90aff04eb9ba39014590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df0f5b36875c853d5ac2ab510ca84d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716e2c64b3dcc8f3a28c2c24390f132592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b418a42f3ba50911f9b136f7abd03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b57f69471ee37995340ad16f1bc3f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6a992c775d56945e406b42aaa4c5b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a22a7760e20f6c85ef9c1513380f2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7743f4573c0c2d5412e388ae1ae84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee6885ab080ba4bb22892cd91eaf33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34848418390cd7c83964e296e8ecf46599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ea7da80cc8286bf575fb7c7cde695600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfe980cff855f32c4fe689a420ecf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05638bdfc011234d0cb71c97672dc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9be445e931f81c33e5ab9ed69dbfb4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab4c56a400c9417c6fddfc34cc6148604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517fc3b30079c5da7d69649c37f3eba2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eab90f230b79a7c8fc1fc32372716d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013b270366e752bfbaecbef3431fc3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dfec40cc7a8779255cbedd46ee20d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370dfc7c6ec2186f6d528749e6d3d5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7c7e337a74e71e9995b889227e3f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64ae7e11578b1748e9ec1872e7557c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedfc285b2b46606e69fcb7869272dc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cf78aab91fa1e13e903b4450971b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404ebc2ab4d74902f045d1b081115ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631651c46477110393e0c74845518bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47c0e2e22ba6e7459e155901e973bb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccbbd258053ea768e6d1fa7868f2c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9d323c71f73ab0e8771116347f6a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e137007bdc3b5d7d785e10d5615d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc3a4a1a48b71bd414e33f3db2263d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f611a9b280bdc4c00e08d15e6865e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfa5c520ce6c6f068071cd40537897622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb6eda63de947846b79a0c6ac80afe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffefa0bfc059a438cf61df33c158d02624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db42f8ebd7e2c6a724a7b270f06466625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79e9765d8d5d595a8e18f5d8d0baf2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc24abf55444e03628918b28fa10fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9aa5b1529953290ab936965cfb2951628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d7c5c2d78cc5e11a731217f86719b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a03801310b6b6d93b4f964a89a69c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7af48f14852ab30d041aa6019913a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77413b1ad01c45a59bffd28b5d86c0a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9e642a85b9bc7c58a4d8815eb221f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879d4bbb0255a2f413ef2f949806d05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795f252745cce44b87346f5b0599dd0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fcb6463a7f60d40caa6fe82c4f72e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f9cc3914394cfb5fb8a2f0e24d5fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0e55afeeedb089a9088f2b02b5e20638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac4f9fdb91977f79ff41555085ae93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303edf6080c486ea0c4cd6207f60f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc499fcdad18dd0cf51d2c3f8d3d949b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baeaab9a790c04e54712866dac4a65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18ff5f1a143b28dc118fe2de229a93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef901f334da46bacaf18fce7923f35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d34b003c8653bf5b6ceebdbd3dd5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48b73ed6d4d6d9fc6aa9291435664f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093a8acc50b76054d82beee4e391329647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b60d8fdedad59fa34b59f828160c7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f77dfc2c38faed511c231e1acfad7b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bbee4a4369583d070da1336c2e976650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb936a848cbe788257400798f01bc39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f2e019a887e0c14184764dbb34c781652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84922f62ebf7ab3c3926138eae4b8cda653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f9908c561396d0d3428d514848765654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ecce40ea337bdcf3b403408c654fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8884a828ea810d41dda8ea9c8271bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f4bd50b02f1ebb869190560f97f86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc384b6c6983291b4bede179e741b2f8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069139946cafd8d9c40451bd7d91f74659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cfabf2e3bb883b741a8a4287805644660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b59ceb78708df99298b693112d75f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd667424e8478e6254110d9c7544a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ad3eb0bec65a836f5f05644239c38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0db1d937b6cae60e17372dbfa0216a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245ebfc22639c1927499573cf7a9e9f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b467b87680f80a0387b65e62c7a677666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e20f4f84b4d8a9bd271491fc3783b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d64131181423a3aebd0e1ce50de41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a155c79ec036ce0098d25f78822355669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051396206288c012f80d956b1d1e636670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d42fe3083f99bf4c938e041520a8f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d420227ceb9f0759b4b1ee052271b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050abddf5d2ccc388fffbf5595cc9c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413e59c230d77732528abaaa059556c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051be15af6263fdc587a73f398ddb00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9b5792a535c79b898bee97b8c0aff676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc052dd9bf9c35fbba332a9d578ced74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ae8c64eb2f44c108b39be6fb3fd9f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa68c3bda96ba1f69427e5c0eb169ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fad3675ec0ce44fae85eb1be211169680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760071639e3bfdba7db69c20334d813681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5acd4808c4f5bcd426df529476e21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443468bc48569bcbeb8da75a8dfb3d4a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b504e718d184a8aa4698177ed01ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd84f8e6748f8cd66cc9b12a0074a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948722848c187cdabe0c9b1e80938360686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2920d56ae91fb74d2bbb1943842482a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c3ac9f0ad80559fcbb968dfb35a18688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da333f96e6d3bab1f24ed9454449e4f1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea0c75a235a44414df40a5ea6b9646690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215142868a00a12dfcabc660a2b994b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2e950484c4ae37b8063cb10af300a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6506000216d639e97560a859747bd74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2590293a84924e02ad6f04faf771c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349af165f07bd87c35ff3260128e7559695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd851c40ae5ed39edc7f734422b0f26696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325ba4badab346a1d5d4bff8b02b7b7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5681ba54c56ae2856b8ee9395a4b749698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d75ac30390a66c2ef7b51f43499eed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917602410108edf3bf2a88372117c46b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01afc363a8db9caa04dec4edcd5553701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4b7df1ac98cb2d796673cb020338e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ed4a5ae4ffc89d373ba9fc04d4cad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6890191738f6965c1a61b2c0b91766704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8975aef1ae7ff45d9fbee883d6286705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019960073902b557d62e5f4f63281b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f7eec3002175d962cd9dff2f449a5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f309e2a3d11ac9d3207590264f8203d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1b98f37c503b54cb455d652b763c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66275f7f9d5de5fd1198bf55f2668b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf254df5ffa2ac6ae443e3e6dd952b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774fc9bff7dc835c41d12038a0820d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f770425d4e25c7d6f6795dc229b79d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bafe200df124e0379c8c92748c11a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791858bba0ee344493ef5b73a7fd790b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963bf4cea26068b0bb726eb5c2939d8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a359e8174193e88edc44a77b370f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e59c47554b6d371ea517f43a8fc30718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d8fb535d4ad966b1d5ac0caf9ecf8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99362036c50a92c4bca85d4fb88037c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1df81f17f6edf0fa34554ab7cac408721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0179c5529cb6917df5faacaa2fb06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b1e77b441b448179c1ff0d6faf53723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad942318e55ca2c4fcd1a6de7866caef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b010c35f06308c5905c9226666969725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447f38a0083e92ff62dba3e048cac71726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0980e850c999f3f5a02e98c7728f03727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbe14ab99573ec0fe48731d64235c5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9388407f40cea63c5b9c14013e2d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949b732b4a81eb48bde6792e781b34e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593de5785c893cbe71bc48a813af60fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee374e9c9ccdd4aabffee1abaf672061732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544352eacc247c493446c034a8f8dbe41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04818ae0ece30f7f0ceef51e75224b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b9bd35936e3b87aed94dd13ead1a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09125579d6d5c6f17c1d2886bba8244f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694124f33712f693d5e7eb0356f1c01b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51104f01c9fe1b4fb06d2ed0363bb97d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dff970bebad970537276d25bce678e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8344dab6cb20c407f0d289b3582ebaa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980820ff218f7f1ef017b1a2caf873189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14383c5fe66593dca09b6efa3272dd0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1498f64a89d7f8b2861683fe46da1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd66f0213ea7d70be595a7a10bbc3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c8ad0f7ef85ae0eaf653e87ac93de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e6d82fd42e3fa108b63784c7fd7e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b332566b98a3d9cb34ea192bb7853215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a2f4e62fe55d97671ab9df6375fba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c602b7b5e30c5f6093a658677edc92a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649da62acba89c57bf8e7e81fb79801118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91b0d67667bdf019bf169be8c7807719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3958dcfc16394caf042d6ff74f29f0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef64376270db033e22cf90b5d9b19221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276383c1f7fe11925ae5ecd83e425e5022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c307475a3147b052d1eab68b01e6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb99787d62590c3eb647ebe2a8f107724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f983e44c485a0b57a6c77f4e9dbff125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28690dbdb4fb2655e244a459edb38c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10b4ff68f1df3c77af03d8335dcb8227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58230e41ed38c3eb470599b007f9e4d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fd258c7b934c197e9f5316ae908b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7fabe9122c407d410e83ae918966230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631b76f9890df6fed0f9069414ab7d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5c55ba76fdc069ce35d0d3de9112532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126038b41ffb4cc84d948426a5ae520e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a706b759ea40bc8f2e371c41e749434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0be2e03af3ceb0a7d2c5f430dbea535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82102c0066a0f9796ead3e7ec9b95f3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cb63016ef18f7d807235756a8791d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4fbe76c361b0ca49012995f65ee4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61c72794924cdad882ff489ca2614339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcde33b5d64f41fcf4279fd2e45ea340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dffd77e0e078781c5e88023f7bf7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef49ef1ef1a821e578cfe71cd26517842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448c3e7818e8b3850a200d7046e56f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86755f2f30f66815e0434d6c0ec2185844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c9050a166ea4b1a1f35b2444b83d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea8dfa5c4cc9a790bdd122f8b06de246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd256a3cdec4b0e96a3ac5bfc453e6e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4668e1980a63f6ed6cf788b9f3946248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7266498320da0f18208fc509023d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e12f0b481be5b0dd848a675e5298c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a37523e4a74296bf12d2b37d18297451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bed096973ddd2d0dfb56d0d809d7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358828bb6df9e65b09bd8576f3a9edb453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba52f8f538cb42f27fde514e106af3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40857b3f4b1ea3335544422229140b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d4063bc9100d1267a7bd40ec830a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073aa429b0384ff27caa76a427c6c4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79c5d840251c22ed94760f2276e84758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c229ffa745653c23809ed54809b89359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cf86490313e5f7c0914dc05df912f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245619a5f868b4712a3d9f3b005114f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeddae09c83b3e28045eaa1e03b402d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c619c346633d333f0a2e80211292663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a70f48d48180e10cbbab4d926062ab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df967e92b065653fdbf6f89d260e15d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eba9dc31155df6cdefa65147ac48066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b544c2c57ebe9f5a69c1a07c8e61e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c4d133944dd270fa5d7a895f0857368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd072225ffccdc7933224655e00b6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d3da685a615a1ee78730021bd2bc070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb037784216c7c22ff7cebe3562be971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3b431d5bcd91967326a4b5d95d15672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4003608e626af0eb71ea4a852552173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d97556f47133946aa6c5e5c2c7f6b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62bc27bf7833de0e56f165fe7f0a7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc767bbc7614fa2ec73554b4af3d3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6db7b4f522a4325b206e195695b10777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fbb5e6bc2948f6979eb9d18423b5d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5e4450309075a130c38beecc210c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccad987da53774904c5814bd8f15d3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb329c916ea6206d61878fe524da42f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360634ae3e26dbf0aa437a766d74a37a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6718aee6dcfc6cdbf0e9a3df8260d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04e71a9c71f7c997fd4dc19395276584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7b448a60735f69909af601312cea985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc28bb4515ae4d934544d7ebab50a9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3294bc56f28b79042ce3010ea55464687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d8f5982ff7141d7e8d3ddc62404e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfb9a9142fff0b9bfd4c3bab233afa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442809a7eb4b1e4d638b532a1b487ca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caab16420562b4a8fafa6fb75ccf18091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeada7a8b73eb1d8f4e6a56b5e3d0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f14ed65ac4cfc9616ec7f7112135093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370344fb15f9302a5f32d4092b70d03e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c61f78ecb36e302dd25f0cd6457c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444518f65065d0be28c5281fe9762c3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5bd012e04377dde40f2178d8a4e1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28cc8df0c50a77ef327e2b2ae720f6e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec66d43b7ad86992c67d3bff713c71f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c8911d1fe6f09e19887f972c1646e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e45d516b70c14ad5e32da5edfc911101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629af896e631d5bc5f1ea82621366c8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cb08c97f5b287d884ddd494401926103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f98ddc9e268e050a602cf8d33fd138104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30052a9899cd08176140686f6c0b60f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035331757fad1010e3b594976977885106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5ddba30626572b95a86f2765ac5ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb381079a489a23bbe64c962e04b17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9f52ad931ca6c6c1de2082cf8a9d8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3201577399ef3963e4f0ac65671a951110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea295ef20e88d276eb34ac34836590111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f526837420edf661f1aa679ae57b2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf0420d5c20dda650a4e037a21ae5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26df7281a23a105178b8928528f5c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269100c38e237de5d4d1e88527d9e23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e4765bd9fd05fc8c57c4e9fa14d26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433cf43a8b0c3ba96b5676eaf2111d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8f093340bc20138e2c8b2360239a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68cb714576c0545149059e4654b16f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9b6654d14a4e064f2fd0b85c371d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7018d3c7550348774e7304efb8f7f3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabc3ab6475cff053b72b4c3ad764be122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4d1bb6a565feda4b2b896919b430c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8712a060af01eae5b02e746362eb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae42f09efdb3c6460fc21fbc46cc92c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7c302b1549129c42e8bbfca4e2c41126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387e2e78fecf0d87d0f1159b8a08e9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e65f99bdc3725e3e58c02f2f12e96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdabcfe35eae53fce069a0098671a00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcf196171f92060a6f630842d51e9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc17f23926feca0b161a04d3e43a18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab56fe50740bb2d724fcf8051ba1964132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d430c6f97b9390c08d78b7ccf29f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39d0bdd99148628c3a8861bc273653134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8dfdc4f7ac57274ebfaaec16a11f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08905c66df3b2937b492c18db84e9d8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a63140d14afbd626bb8732b782e7cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07338097e0d46b972e15e033f24b7220138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ccf1c15641611d8f98df037c908b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340fd039a99774190fea78f4e8e805140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00acb42502e52d446892903becb39a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4269fd8ad08ac96fdf803235e675258142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735fba0dbf1935b884f7120ca17fe2b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d14ec98e86f90f14398183db58dbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430720f573fab90a1741196ca005d3d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9458d87f7befbfd4a8fdf4a6f3e1ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de0bab6fc2e9e67c8418aafc1f14c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c67bfcfba91b5af0c3ea47d7f2dcad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29794cdd838ea9ac71483f44ce9219149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7d325939c03ff033c89ccaeb857a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a3d799d457c19f2fd34f0e1285d84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea445749fa7459cd0a71c52f3bc5a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3853bc9e099c6d826a31288f3696f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274eaad13d56b6452d0094cc9a70f36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fa67045d4097a295b554e02ac2ff4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96f2be02bbef52e818342ea89f7917156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbabdb2d7224b1cef2073d23da5cf1e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf561acc41e454d0d856fa89a954c14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132f2daed73eba265e6e336202e7b1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18e74cd4d43f4e7e0cb8f4207635be160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf912605e3b6883bbda6acd54afca5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c12c44411909612181d9df766c175162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3f19ff4f27d1195084425821d810c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046a5e951bbfe99e75610cb7ebadf44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c418bf542e68105b38b829de2769f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee55f5058e7cacfccaee5f9b8f465b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb1d45d3ce8a7126e029bfb4a8c52a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c280173b21355283934fba46e3cdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6318cc6fbe70cb9707b8e9b332c721169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf347afad5873f11fa353b1c7008d96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffafb1140b3bd6d8834e36cb1281462171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830372f02226767124200ef2ca54094172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956074457c9f4dbc617fbdc476ae05d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad882ee73701cbf9e92c790f8e8fbc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e46356f6f914ec1d5ef65300d42256175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cfd857f39a165f072c1aa0c0d222b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbdded38fcbb6bd3db6a69a81e3b7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fdbfbaf84d85e423a13d568dde6498178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb09da73250cbf9016805e3ccf3192179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb051c228091ed4e74250670da2aad84180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6ad3736096b3cb66e71439250a2f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043fbbda5f2146855f420f296d74ae8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd802efb993d6eda89cc951641c715ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1e41741d43256b83ade93b26d8c42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a377700c7cb8669a44983e373c461185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61badf18175905432c89732de42a0a16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd724451bb0136be92e983494fecb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0074e92664d4ed263758ca0a5f96ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8d3b25a9596a051a8d1f81ca27926189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04305d369546925b80de5b96a0f2ce91190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fd9fdf84212b276c2ff396289c208191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d7878d8e6f9df239adf8756e68364192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4750d9314b0acf5bbc3b8a2e9ffab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a777670c6cd3db30cc2233935b843194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a3caed4f6cf16348556d76fc598ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4a7eab8b778ffd3ae5eaccfc06a7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cb41f06adf12669bba9894483bfc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83406530ea192f1740d18399eaf12202198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0831e3679e94fa5b73108212ed8b651199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501583b24eb93f781dd4176f41cc816200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9a6948391472b205e6e83196db872201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacebe51b01fde677f97c79dc72bdcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33905e422258eeefe0259ce17cb1d7ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cd1262c3cc53a09994b0206e4d87e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc701007a561e101050eb96978960b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf375ec0df6acdceccca37c7f50027206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dfa77c3e62122c6f520f693a858d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218badb598500d68baa26f8c7c3a716208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2afd11e6e9469f70122fffecea2f40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0436f01d6d2e33c128d7236378b63b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12de9645d27462672c6a816877fab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece867ca6bcaf1217125b7c4003ff1b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0279d09fa0bba1d76b1aaefc78904213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623304f5f446384c919a6c0634f55b4b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611133e05d2dd59518f0ec64017efc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09547a59e552baa8ee0fd9edcc33b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaa36bfe3f622d618bdddbf9a1129b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d8cd58f0d19eda2e4a20204bc8832218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052053c5411e46edcf19998fed1cf33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d2ad97acd79661cf6159798699b6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92c784da63ae9c41b44b9ffe70da72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10444751f0eedcbe54eb86975bff940222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3309c13b3b65ada49e61c73dd1b19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f3f59e193fbfc24a2cfcbf5098a07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73853f9b021f2809bc012bac7b6bd673225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923857bc50f188cef102634cbdbc817226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a8bbec3a0262f2b10e7a3b775a8d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316d428e89f95965fcb57b6a97b466b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e3dfe3463a1319b6d717e8cfcc53e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cbceca3b84e69206c0286764e3096230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd84d051d36da7994b47c7c98d3f2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98cf89830669271d69c574a0797c2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfac4a4f03151b51440162b9eff333f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8017c76604f135ab5bb7b53200494a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d14d2960645d424cd4846f067f4797235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246942448aa6a80a671217ce4da7fc0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98819a5dac89c32501fa07324d93eb8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34f192d2352ff0ee806309c5551a9a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018af57eb8cc78421656ed66d90449b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53e35d4ac657f322afebb497b204e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbfaa93ca0fbc2f1d36538ba9fa6c9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6d741f4a4492dcf15be54fd84ddae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660bc740c5e71ced021488b80826eaa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49af8adad8e8898d96115fb7e6e05a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a81d190fcd558dc8bbea777078db21245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7769db77cd14f409699a6f2b8edbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef36d02a4ad472c4c458b4f34381900247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1438772f27cff9a894a4d9adc5711248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e9bc8d6fabcc0634442172d4e0a23249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059c35c40f97935485e12275dea55cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5371b39bce78643047ae738c7af931a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b840b4461c395c01f6e29f03de2b0f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb68987f20a679038e764634ee0a8f8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3093d4e3b9c9359ad2bd4675fb95d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500445f9d4e9be3dbecc6f32b69ed5db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bea4d40fc917b1c894babf95bd9cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b29e7a133fc1fb825b488fd84a159c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a3c2ece77a99c6972f417b0f9fd72258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7adc957e9cc35f4cbcd21faf670f28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470070ecea52df460f66aa6a08cad8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a2b56ea777a1406eef94680cbc8dc3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8e09c739df9ff367d77f133616478262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1922cffb73479eede7658aa12aae6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38afbadcd1037f59e4442b84695dbfdb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e42ece53928b6dc213513e931228d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31db88b370ba5031f8a9efd65daae97266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ab8855270b9d6e686f6f0c7ea52aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad223cceb006ca873dc8121433befd6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3e6ffbc452d93b8e403ef1dda3551269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c6a2fad3a2f1ea86954bbaa1f8d23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecef8ee7afcc844ed635476d382e71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143834e6c02aa45258f11cee2d9163f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9fe8899a8efe7bd30862c29f4a09f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47fc1c0aedc050c801ae25b05ba49d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e004ed3bc5d6b805e7059c5be8400275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34892162badda1fdf45d1885923422276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21616fd9446732e0784d57796420b049277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab96c8acf456665a865062aee6a346278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9da69648a4f4c7b6538061ad1e87c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731962fcd0f0b707bb8d256ae6c4396d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56869a826933ab413a36aba2010d589c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48656eed7f2b805cf51fe6553b47ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e8f2d848b5157184ba2e99cebe0f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d98e634f7b2870a0aeed77597e79af284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f705db5bd96a80e1e585cd73c4b46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d1ef15d21d04550832a1c851e556f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73257d82619cf75b739e430397bb52bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1efcb5f9fe9e7283054d8c0c67c4b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8658088057bc7c83943a1e2aded3c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015ca34899e68e7c2fb346efda1368b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c2e981ec5f660cc9455f26fa772e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b054649dc637f8d21ba089b4d1e04e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82603ef67d00a6ab9cb0d9d885c8b2f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7e92b27994a4341114b03eb480b1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5f30d001b2f23f27c7f08b7706150295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae76ffe4714d7400890513998394bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975bd5802577c54e59d54b079a801ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f3b53f06b1c1ad664c9ae0e273464298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3676d8457b37f22c8e743e31c43a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf75b78c8b4cc7e9858a89595bd999f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466a38c844c320f354326d6ffaf19e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca19d7322e0a41910f84bf9cac3ddbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca78f652eb70aed83c235ee42fcfea303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ba33ee3d810b2a651aba8667b693304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6434f9a137e39fb93b8648e9d0b248305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd7455a5d0ba54d5d8a1950b6d170b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f639209ff1467e53ddae651fa09758307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88151739799d6e3774c54ee3dcda9f26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdebb35f920fcf247adc335d372734309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73352fcc1da738f959b69e63195b57e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10806adbf4a7bc713ca5d2073c5fa9b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b6b8f37f57c92295f18fad5179c13312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388a20a9557911404ac7bcadeffd602313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24efd6bdf5b499569d1b308ea3bad1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d68027bad2972c53009ea3808f36a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6b0c5bfb1ec534107fab8d48e7596316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d34b84b453c4d25a4e19d85d6d4f30317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eba86db3036d4acf995f12eca58a7d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a321c2774a6a3c2f607bf318343ae58319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e86b5622d73e5fc928a57ab20cd048320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbfe096b313096474bbf8d5c6b3540321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254dd99734a357cbe888e1f5a3a8e07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1120163e232750acf2ac45e8db1a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657280c440519e50535ad78db6f8e08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898696c652059deeb060daa9a29fc25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0aa37c1c286295ee1823bbc73bf5c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee82debf50df88eb697922744f4cb72327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991fa91019f3783c4653de0081b920f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd31faec95fd07b6a51403abd7abb3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caefd08589e4d6e8c703ae67c8d3be8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f44308dedcaa64c9880c08fdd9ad6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3d983fdcfe299cf3c7d93d469d53c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e7d7105ab69cc764542d415159551333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ea0086a803d2178db4c4542efb887334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33ee0b07339ad3f8ef3319524fac09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc3d597b7e5d83f90c2cf2791aae30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872ce85020a7fa026f940df05cf7d1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3cc4ea0446ae2b923dfa8ed445bfc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021656d6dd62ed39d25201e251633b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ccf754a48b1fb5cb8556969f0fcaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a77019a5f8069c6a7ee8bf710748a4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601c98829502f48300da9a7d176a57a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d714e7169356ccf77aef93ea6f6544f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eabb47461dd00de6b049be9daa6a104344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ed5951eaa5d58c8f022d1582c59d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba00dca35b6ccd335b132d2ad2c7ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94c218dc4d59a6b65fc149cc89079c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075d05151508118cef431aba04d280d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a668f411334e57456f183242112d42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a6facb582ee8df7cd313c2bc72ec2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43616063c283204118f578d22f90cbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8203843a66bc1660cba1607f04938e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d719055d6bdf725bc1f90abfd2a9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ef3b68767b6ae2c8d709cf51f897f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708ee29d61fab5d341a9e908d2f7893355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a68313a1a73acbc574048cc7687bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ebc52fd2222320edbcf663ae96e7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678315bc3cc238ff9fa97d6d089c4c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d188fc64fb47103d429ac2d4683aa75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c715a04ca3a195b0749c2b9f93345360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4327b249d4df1f7d07cefc0e33574ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc063e8275cded888cc02596f7363bb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bc3427f3e023738b539a150f91c58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd63509b01c1fa99333a94b501973a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a597c15b479551967a70e71d3d0140365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ec5cbdade01de9c25b46c3807e0fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed92a2cbf185f4f8f5ad6d27ebf42b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cbe5fa41ae3acc0f32bfa89ccad1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09358213f980d0da9a1b819ab21a9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f8b87c1a181683d9f24b58e69c31d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5438418f5ce30111eeb54b9db3ab88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dec720e856bd8605cb956279ccd9ad372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1e6b892aa4feed7eb964bebc03e2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f97eb54d91f3a230fb921cc3aedcf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404482739a2869def69970addbeb4e53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa31ece47f57667d548fa1bcf704a34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf47b462dac0ccd98fa7ee07653120377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4592b540e58b44ce88a74ecf5304f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473e55dbc8016d20bfdb225842850b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15476b3c8c72d48a73b724b372ba43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0150b2cafc2bc292ea3be2c1ae97a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0efb0367c4b0d7b6bed862ea6eaf13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a5afc5e67cd4086dfa3a793d481bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19165b672779310ec4bcf8e31ac6cd76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d6c04359eb7c312192be76710a0fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12c0c6a77cc7446988b1dbb16c8b23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743ed7edd218d750936c4458e298fb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca8cd58e98522949c511626ae24769388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b6bef46a3a61ac6ee7cc091d1954389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357afaf2fa6137c3fcc02497972c8a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36171162d27be3f8d2b3f58f59df2a49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022eaf2e25cbf887fddf4bee90d5f3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f130970199ef40d4b77fb9069f8d41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2f190c979d1fadb274bfcb194a25a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac0e2a200e6478c475d86286b17759395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc6d0bffb64d4f7af5c150a3afbfac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc386856af9f9c733e70a296e0965562397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74f9d4c6d2e8311e00fe4e76179c8e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8173b66637266deb7f40dbb4994fef4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185316dc790668d0fb74b1c312130de4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f134342e7566a5853a3fd1be5863f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea69d06a71cd4539d80cf2839a9aa1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7758fae64eeb1852d5632505d1e05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8645cdbabf7215df2cf93f3694aaf7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1d321f51ee6a5f1b95e44ee734b81405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b872350b4a39336deebb99e6921f3ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abdfbe9a6b0e50fc67c4b3dedb207b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11ec1b3cbde2d16a714704cd7045eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da94743056bbc2e5f3806f044fc9421409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70feeeaa01f0873bf0b93c889905830410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731647267f11ada8d07ceaba9d682198411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8596c2025012133e15328728555df4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e01b274fcf069acab09c73e865105413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7de8718b7c5d40c98d3f88fbd2718414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a2fea5c6b8b97161813062505b54f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc8e51b39a1e963e35444b4b9f4931416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b9d3b13d59ba194470e84b91ca829417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695dad101611e0248a76ec92df9ea81418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9696d0977c332000d72e7f754ce1c27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eae00d113fcb90d1b2895da334d7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1763f2047852b523f065e2f328449421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea0d620d9efb779ac26e86c83d5faa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a1ad92fd5e1589b039506e19d2853423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785eac0c68d78a741320d80ae58582b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd094f803725078103fc308f28a6b804425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d056ddcab3f941ab0cc81382dfc746426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5adf65692ad7afb3deb8eef3c1e99427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41f818c8f257c9dd36ef12bad968be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce5134e6549d41c4d1eb81e1d6704e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683501ba10b49c01b62570320a4e56ba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dcf8a13aa85b77b7c9acc5e53d904431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323e0599aac7fa3ad8616012edc7b26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae1199b7f9c88e25e2c97bfded9d81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabd6194acd2dccd290bc6105d9d02b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe56e07500d90f1069850c28f2aa917435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a961d0d5908086055018a1d8188fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c141c8ba56c7643ca87a87e13772b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdf8a8c675d2f7a4c4531d244d1924438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17978616f8a531e738b72c60b431fa91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883c2bf64e8b0ffa8e5df7c3cf66392440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8ccf225e9798970d8028dbaccf0e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af818be4f59a3151a7e2157bcd9b1c4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a087030011763a78835002928598f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fa060596394e49d3b0821f21fa619444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3376c579bc25d3f0527cf5736422a3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce266f6ddcd3ce7bacda64a359fd8efc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50341d3202bb9178a2a7282c7bd1b15e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb2bf08b3c1dd16169897c7abdf97e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7376aaeede10bc5f36df94901fcbeaf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123a89091c30cd190c2531f543f4cb0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7352237d69fa934ef1db26687395f34451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3a9bcc365fedbd04c9b9ae9a42603452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4bc229ca8f9ddc71edda78848e460453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c7b26c8195d856bb2707fa98d471c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9914edb60b0a51547926c9ca19004a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17cba9e7a9980dc66804f179fb383f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432add6945485e7f0ae97253832fb66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b89a7979bff26fe150cb8f9446f14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb8a58c0f1554998b22e16da3ea952459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e12087f9096ffaee8a42a44457262460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0989bedbc8666adc5ac458e3182743b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7162c3307f317f262a31ddb6caece88462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bd89893517eb95a1423f7245a1ef8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b893e77f7674e05e05a398120ea65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56b7333701ff0d806a76e592ebbe84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f43be2ac39a827a10941804d329bf6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050894842a7c76b62d9fc75556ef2e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc041979d880a5aba9dcb4a3588a824e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d165dbe41767aa97f6baec9e2b1b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ef5a85dded62fcb59f70a14fd84cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9790326ee028a992e89dc5e9f4261cd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399ff205d823e48cceb1c2385954db8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc42453f6120c2a90dedd400b73ffe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe4cee5da167778b81dd2c1ae8bb33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a073ebd9777a5384e631e6a3c24a373475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95fcb326f62bd8474bb72acfb8bb69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce0f08a021f267ae2e1dbb90c9eb8b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20813b6a09be1b1660e62e14b646c341478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd63d347355f0baa7eed75c8f5ad56f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7694b8c407217bb029573bbb5dd0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a398621437504bb40e3c5b9d3a87898481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1604d7b9b84539a7a7f13634ad6fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc688e598fd673f9ce18a269806681483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976583142673afeaf9ec2bffd63b3fef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe596e9e229aeff39317517a116026485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991103cbbfde33046b5ce71b136dd31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c7bbb6f6fcdaeeec700ab9b9951c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e6928ee50c61d3de09c32d245a014488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4be2fa5581d4c912edf5195ae8a1fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3c11ace8428827a82f2c0075bca01490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e88630bdce5cb51c126b10198ee9a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac0ec8c7d6d66e39f3811456d09127492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da8d482a567f0da5e6b5f211369481493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475746fa68ccb6e346ad5443e50eedd5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da206db7784c64a6fb465f695292cb4c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629134eb3b9648653794dcfd844bc9d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a554d625abe2359538984b6fbfc349497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339974ce932b42e5ed6e65bf1ec519ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffa7e1f31147adf7f3afd043dad3d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be235ac055be98fff58ad3a247995ebe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023d99513f7386e555b54d534e1038a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276280e0a620b22ee426865cafcaf56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc033d0803e927b733aedd98e5bcfc15503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc3e072303fdb12fc0fe02d6fff054504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39f1b1833c483930d7b60d25eadf35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f6fa8adb08593e9fc7cdfc90605f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ef036695b3b02aa7a20f632af742d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221523aaa78c7972d6d6dcb0010b4d0c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c077bdbeb96827b6c0b92a8f16bb681509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5dfc0630618f3311ce5d69cf4c069510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0431c5452ec47d4ded611dacd0156511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73a9fffb4cc953ef09aa66bc02be0d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58c8cbe3c105ee57787e84d73d5479513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc70869e718f95940955cba1fedff0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ace63cbfe210ad231b82d816bf7fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04e92571b6df28b9bd9db580bd210a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec78522b7ffd3909551a5ee2f816098517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c60a4177f62fff6c23f6e044742010518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cbd8eb82453f3e8e95e7e57992508519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6b9498231d12f40d17c69fe1ed36b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaae1c95f5fa62f75e165b78388539521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed66d5ab67d57f76510300f4fa71334522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b814f87903c82962b1a2f1c97f53c26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b7cc1d77312ddf3587c03e4f4ce21524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe193ed0c4c8948977c0ac74d6f09d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be1bff7a317ab6575b9279642a73c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ab2b0867e9f8526622092a5ccc4c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee79d5aaaeb923225ed09c57c34105528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfbf4f9cb2337b606706c51a056424529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bfa4559a457104b70b239880aff0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26423d1cc22836ced92ba8c82e6eca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fae6eaf52bad32f8520051cd52f369532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0945d27d824caf6c8a12c1e942624533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f811833b1c2c5244305dcd4829ac3e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c078a96c6877c70531d3f93241ff39b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9241de7f88a5a493d2f3f23951d602d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5ecfd6793b2f644e56dfaf9fd8f91537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458aceee2da1d87be97ef9ceb8eae547538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d4ec8adc783a5585a0d21c2a7b82b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14756af0cf3eb7d960e30072197419f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50269bd366a5cc5d886a1e0208a3875541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e0e39738b5ae8923a5378b0c0ee4e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22760583c9f7619c4ea4506131bd02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd201aef34118706adba89858760a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edfb1e4792a64c6621dcf75a5abcba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c69da206092627774835d6e6e5e19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1191c17aa55ead51f22a8577d10cc00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29f01471dcce60af6de4dfcfb309c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f8773dcd23d7702f1861ce2bc5048549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc886e4a3a81f8da67f6e52d85eb22df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b2db5cdc541f55fb0ae730049638c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0a817884cf212844fadca54b60b21552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501c1393435a8bf02b0fb54731d7277553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36de8b685ef50b3d4004a85a016f66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a30f698e24b69379ac2b5fcc5de952555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49caaef59e1c82b5e32530b23907782e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53535e6bfe456a8ad0ab54cbf540776557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc25338d3aadf1b154c25dd686b0d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe7a27e618345383f31b85f6156183559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf26f8c8c83bfe3823286e505a00e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a8d4bb38b44e0c495055e1c85ce74561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe6114dd38697564264dddc7ed5295562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d55213b260a6f6d5e59400b1567458563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0e8be7d4cc69ca45111351f763c08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dae816858e0167f57f9af9965b7200565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d069a0e70c931ff2dc038bd9e308f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2266ba441f22cc416f5e1a107131fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62620a5a2ee45c31e628775ec7a625c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5b8e4d7916bd7bab066eed2e2d0d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f169786ae1f2d4f526228e7ddad3db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7997c96f0eef36a46b8624e24ebe93e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e315f3de0c3e730d9c6485f0fc81a7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244ae5cf0d73f0a27b9fc679f8acddc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39782828055b5d937c7a9dc1d86819574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e227a8ad82046660fc2c5496040cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e53fabe504826ad96c461723e49a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cbfc15539d836080c91fcce3472d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19541278cbb3329841fdfbf02b9070578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc0a6917d3ebda602972c0156606b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27983d6b3058c192cde9ee034dce1447580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa29f3a5a0b14ab4a73e71c12ae2e3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21454d8413bfddc1100ab6042f22aef0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee3a881dc845f2edf283dd0b7643ba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4598c86a74965955a580a6596b7dfc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df777c9c427683335cf83552552d1f3b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2472401d471184f2901aeefbac6be2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c413304b3b93b9869d4d728798d1a87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2cf2612dde6be5bd9cfab5238b5c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc654bc363c62e2639b222300815bc7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e99489c1e504acc79b5e4cefceaa5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d8f20e3f9ba5ca976ac0cb19ed666591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fd0446ea28e26347488b0fa826372592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf237265a64f196b918716efc75af9f3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f08f023c62bd320b3723cee6041651594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfc4a5f806b3b5990818ae6e0d062c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12170d0bb321020e64110f5296c34d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c2c8bca0fbcfd7d87108b79698374597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4bff8f201559ee1cba4023f3708ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db247b4672cfe87a6d26e91d877236a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874749591b618339b203bcb53aca6afe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd16277a0c914b3d1ccde57baf1f990601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4627a42aa41c7b0d2c1ea3fa457aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf843f01b06fd6aa489382fcd0849f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd3785229ae6512197f3687a39bcd4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e67c2fcfadffb8e7c2b444ce44eccb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701b441bc67ad45d38091bbda33efe1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70ae0005e2cf73138328b7c5b58480607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff22b09446eb036c5e86a828185c43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225e69b36be283097956f7b57b7e34a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e704db1767bfd3789f9dadef2d6183610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b261ee1292322d9af30d25a59da15611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675553ff351c20e8cd82096f39dbef3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fe630c9abc2744e273ef308c6d572613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de7009e95ad8ef1906132d4f7754a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33dbdeb80de2e6041f935c137cb68c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d517e3968d4531499fb748aef6065616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091fb774df6b72606ebe550c541ece5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9007c94c79071fb8daf7b04c2f5d554618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747232370242009b533fd389c93f0ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e58eec4607f723346f3d94a6302c2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f90a53d133f970d11f67841f3dc66e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3996949d0e8ed2d923193eb3dac968d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a8a6a860ffd056e26c9b2d234d910623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde08c4ac46c603e1a8aa42462958c7b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea76ef257bc8ebb2ea66681ff1ea52625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4095d73f04e68baf9c55838e20a786626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abb206b747933ebf52aca938ce66ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176900493024c574a73f51511841698c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744f87e02baf19b6ee9dfc9ca32ce05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75229988797a46d40597fbb297a3e5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9656cb0157712b4494614902c1454631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b82bd2b297b124961c8f472420165632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7dd5ee0402a459f3c0994fc9b63b08633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a831184f9778f5fd0058ad9a12b94e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43915cbfc9f12941f0042f8d4163093e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8b8590e1b579a7a8a05483d306f5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58d5874d181189fe5a4a931f4a1394637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e1b23e6b626bb6f625fd78051eacd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9173ec331131f6edbb464ac7292d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0f9065a057eb46f6073514f0444ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3be0cee8091a3eb89b996d9827e95641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e3c51f4a5f2bf858e50d4ba632ed7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08bc57d66551c48327014343f8fa5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18677b0addd17e388c8eecceb153f0e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f637ab6f28ecb781664896175b926e2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6bf0df75e65ccc69fdb5477d2f9c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346874d0d353b1dfdc7e15fa2799a0ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61d9c79372d4c50af665c5e6ff6851648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51954e58c001e4faa1ab4a2d90aa2d97649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c34cbb8ae8f5ea98dbb22de5caafe650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3346129b8cd90f0ff4735a68e17c8e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98985a902652aa4f8181133b3623154652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85463f41b137efe7b70bbb4690d16ffc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd79ae31d68dd97005345e3d86620654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba690303cab414d39b18a593d80baf3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bfd7b00163498c141752bd77f0805656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ce3baf5186762781ec93f55479946657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69c977b984f7d9a4037337154c5726658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b47a8fa11cfabf9d147f6c8b0bdae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4d7adac4d886c2dbcafd18840620e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa527ef7bc5f95c30e676889e17207e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b03cdd4486187be63a7c7058ba03cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b77a9210f88e5445ff96f0a611f4e9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc04a0529b34d79e4d5c93df7d4614664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe5e70bd2f808b9025234fd4d157f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46dc1f34ecdeab13c344a8574bd746666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03d50d9b6fb682e4af25becd9a5108667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81b30a073fa506d5051c5c738a86d8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a6c25cf39406846dd4c8f7a07b5a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2173d60e8c3b53a73ebcf5d838951a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164222a572f35edb0013617a8b57125c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf320fb9aa6be94ed6062aa0eb06b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1de53c912d46de3c16d5a4d162e97e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8790b577a49626cc7ee9a2654c38fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55140db444793d1769576d0ad94fa66b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35710f9ef9b4d2e675b75f0c82b2cee0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60801561756f23ee41857a8b6cc330677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94361e440c0262157d7188c1cc3b50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e45257735c5a320e855ea3105c92c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1a0266e55efad2c54a4b65fd4c18d680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>