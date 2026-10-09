--- v0 (2026-08-25)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187e41e378eb56f94521832195761441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baef9009fe2bb48797086b43f94d9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4a1962888e4adc7ca16ae2f1df9aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561412d9c1230d3a0a0caa026d8ed2ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2e9ebfb4b33fbb9d5363e826fe4225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207bf1c08231cb371f7919d43965b676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8e4f0eaf3fb73bb8a40bbf8fc9c9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8768b9d9a512bcd55346e0d46ae5d98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1de0006d76d2a8e64dd56a2ec0da769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64450192ae5117c4352f1ba935fd59e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8a9a6d07443df37386abb05db7e6f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768dd33566da37ea2630d658eb9e37a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc8068caa6a01da118ca54f8de7d21613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae621c63b14d961a5c41fcaef0d1914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24e74080cce70541613e84f00b3d0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd43d17c26e0ec58ff54b6b86e971f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2efcc59c83b7fbc41e437c556942117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63a86b457b1af33b48ab87f0407a2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073b5c16de4a0b85cc0e7afeffd795919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a8fb53331266627aab72354de672e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c995a87c09e34f8a5ff7664c1b24921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538111334e5af35fd9dacb798488e6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41bc35af10100198ea94b24d18729823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6736e66abaeb0e1d08b32c140be1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c30511facfe4ea713d92d4d342a1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a35835302f17867c92feacfc9478da26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a8f75994062549a8a15776977fa8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bd0fff38d4109ce11767ead91af8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76707277d3ef50afbebae5c556ab7b5129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921119d3dbe5ddf512464d4685dd7a4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45941714dafea0934dbe20237035ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6715b0d3e473947ef441cb4a9c026c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9654c176d78836b6d6d3b280fb8d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39397304f3bfbd27fb316d23606ea234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b3582b4a491379bad2aa20c646ee035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6c58edf7c25c6c1904f86de3bdb6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a81d3d0548c53417ee68de52f277d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9bd19d900fc59e9c7556c3e05a06038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e452f8b493e2ceb642359b97a79dbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fa8fc7cf9a55636a5179eb000ffc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258151c3218266ebd19b59001dff236e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0a2c191f1eca02ea906a8fb71235342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c904ac478c45c7b0e25e3ac6ca51143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc68ee33247234c376b2da776e20e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c5d956b1183b1f3a98525cc9afebf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ec84b6ec041b6fc6b62c6ac452fb1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b7d8ea082c1bb2de1cbf03005295d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970aaba68f3a5dd898027d1d33fdd5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0108dba125e61c5617e9f8d7fdce6e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92581b5fa2677688f44d3a73a52dfff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef1d5057d6f502adbcafe4d2cfe43b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d627f0e3d4a1245eeef0a9b59110a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226fcb043e1c73fcab29c7fc349a3ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e550fa85dc468142c60ef31d4b11e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613106c748d9e207d4fd843c839b352b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398560c919878a0b35695c01d504d2256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045c5700e6d285874a9270d2d7c756057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc624dd767438ff0cdcd254e4171bdcc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e95b714dcc49456cb34d3ba947464059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2343eeefaa43d7c80f98d7561024a5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc9a01aaa9723802e6c7b663c986fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbb66e6fb7e70af8f03ec9a656d60562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42cf8751bd584d23fc10ef72ec479063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba0dc7b0b0ee52bdc3dfd488f9097d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdc7322d15c5f658579b21aad4adbc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b8e8bb1770586fc29433c56b680aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a208e8b9c7861f22f65e4040799e9cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9dc0e38f8d061314bc04e84dd353368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d088b29f37ce14e855d7f33e942b9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f50c916ad783837fd69d86a0df1e8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b74192f7f1323e6a12a61361d64cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3c126b2cc7cbc1ea099bd3b02a84772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdac6f04365c2d07d5a827eddcd9bd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab2d17299061ee410f33a12c9326b574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6199d3142dcf7779e5ee4e0a9e2a47a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4167f76bb078b690f8cb7ad4c08be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dc8c9f7e890722a0647c655bb89b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe23c34e7fa73632f9e06eb77ea34978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd600344913526f6078d3fba78060679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753e3de532982b00b7042424845dfab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1479c86b63267496c62ab3e1072022481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5512c04420e5e49b6110b672142fda582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c24f3bda26a84c0f90c15a4736ed0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37226218d96701db6b4af0439df2488b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d222d2dc9a414fcc589b3de61a74af385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05262bc71f6916bfc5d924b2dbd573d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf36918642a2cef6bcc85f3777eb0b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3e30ba16f2df1ae38d693272ca94b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abf3f6276bd97e72e105c2d4c9e62b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33c16fd0c4723aafa11f4ffaa7d14f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c3fa63d5f162762f53689fa6547ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce54b56b20a85e25b9f6c7081c302c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d022a8cc04293ded82f42026250ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0464311c1d1bb05093ecbbca81d1d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f2537b9bd862bacd87ef3a09c30fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bffe22f092194d6a7b8ccfebce7f1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22803d22a9c8fc30bb82d48ace6933497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81630e35ac8ea0e830dd8575a52698598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654bad90dc05edbbd4b85677d41af1a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e805f44f5412356a7e7217b88757df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4f891e4e6aae883577c9d1c37d721101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb5ae6e053256fc0f1b130ee8a04c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb15587d969f66466ccf8c0675992d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b123b69a555868d42a22f524b03710d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b545116710918185393ec29c7d9b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ec8485dcdc86890957eed17a3bff8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa652cb773aafee06662e0606284a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4125a696fd9b0519feeffe8540c2ed8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7594a69efa84ec1f22ec02f1a65fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b954b3ab4505243086c83ee83427e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99751c5ec563e6680d1f293378c18802111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10990a162aca9e9eca3a8db229a8d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d56b6be2c55ea08c8924eecda1246113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478c8007dd4c70ae8dfaeb7b9888e19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993529a01cc2a511d4e04f6cb6740c8f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8a310a5e6a0c939bbbfe85a0320a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3513cdb5c418ec7519fce98c5676bfd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455281b028aa2de7eec099bbd330c85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ec5f28df78c1557d39215bb789f17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bab4c482208e859c2ae8fd3c92059d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd843172050781dc08c8697396ec258121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3af33e521a0e20796decfc5409768122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372d0ef5601c33fc0ebc7aa31b9a8d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e26b9d404f443d119012d36f88ede4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9941e5bc04806f8e163a969767d568125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6c4cd88c8cca0046924b53eb3b896126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c55afaef5fb1c61d216f187089ecd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe9e0bbf973d565e2f8f86fd4378e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6757fea06e8ec0ef6a1584be36c0e32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0b1c1ab632c61574a3476f4afe4ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7ac6e46e603ef599cf05eac174e97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bec35a04b0da5f85459248ab590fac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca345d9f704e077be9c31214cbcc0b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a16fbfb694b89b89dbda1b0514451134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55413a77c60bf53bef31211f740cff2c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c844ffe5aa3d222398def6628c82cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19febe7aa4c681ca288be21c41beb692137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3472c3837dd31debf8e0c06716dd73138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8423e798cd4d2285b0c23aa44fd01f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f7e18bad4c58f889d03998df42d7e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813edd45158a02f1d8589b2b05d67a79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3ec9e024e791665d33e3262ab9d07142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652950829d5f43eecb18f9d81d4f83da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872db12374a0e266bf40558b3cbe674d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6d3ee4d15013ff70696558edd039b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78604b89816f582d0dccc3bcb94c36e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5b5d6de0e6df6d53d5d37655c952a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1be2c91a5c654d998b8c6f13b0218148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac21327edccd5f2c00734b897244b6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36001311d1afdc038efa52f78e52e36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867e9a67d0a0376e5b3dd350b4602c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76ba04869cd8cc7611011e3a1869bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a5dc4b52b10a2a334604af54172ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd131c21e2e6cd181cd28e533d07499154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4961b211a192f7e182a2cab2a61b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58872cd30440cab6ae5cc4d976b2169156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f5bfb5239a3c46fefcf3c3264fa36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc878632907e3cf6c61059255ed77ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69b8fa6ba4cd4bb0cc3bd6b51cfb3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2f1e5cabea8151009b997fdb96b97160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3430a2945baeeca364d28da607828c1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8188960a6b532f76a586a2b5d267631162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807f938427a406e433569967bf6e466163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee83e1eb86f777f4b084f28e34ca11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5249aab262b9404c19e9de514f5904a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be9f57b1db189461680e4620ce73dd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea325a44719cfa398144d7a72940912d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7870e47c24f92be81c4aac570143e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427707a57624e955a5e2255e6e63c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97468d596d3062dcfc6701bca41f6d2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb88d0d831faee90e21218d338c3a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b4ce8a20c7481c1ed14d7e9db01ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86fcc47ada9b00007013aa908b9d0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77866bfa2e51894a280c38f85288bf3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c42657a7d5bc5a6445e070d6f53b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206479d2aade771b6fa5a9e120c51e3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc878a6ba57bc25a8ddf4b0016feabcb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf626bf990b1c9c8ff7ed230f4a11d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f754ec7e44c74b239b7af5fc80930179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae9d873981f8420bd4f6156b188c89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f860e7e072ccf9f63ba1b906978d0b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe31c187cf00737afa4be1a80921d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43fb428690e14b0cac5a19a43c1cec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85719fa467ea27f198345146ac0639ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91e91696f2cd618bebd5f3887cc911185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c36fa00c25c6ea7c3807254c9b721186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b742f69480d79d94a82ddf48ac7ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f5679bba319d9c93c5583d5dad360188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df4c6e12d18c0c87fabdf6600478a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264ade12ff3c4ffdac7683d2f289f09190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a7ea8eb3190e1ed1a2035835cdc44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e5d52e032292607544c881a7b38d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c746f99c63017f2501f2dbaa0ce511e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173c937295de49fa96d147cf7459ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d0c5467b0744ba9027c30599c5362195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b219eaf2f421f77e74a96bac7f03c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4dd3e486f7ef44bb960486d5dae13197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e79e0dc82f75efbf4f36975148e88e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606a5ebab636836dc652d3c030b036f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316ffdff55130070a190821c8590e42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e48bc1562aaf84a0f5b0a150e66da7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec282cad8d7b6d06ef8a492636c8cef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac2b23ed97ccf5435d4f572cb960ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f7dcece7d009aaa69aa72c0fcda9e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c288efc8f1e2e4f11596083db51621d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548dcd01d6bec7c0bf4a6390bf3c1cc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436865eb90500e3eb61fcb7236f0bce7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ff388ddb31983a4bbaef30cb5ad69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa63ee16692c9116edd0c1ecac1e947209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097758da234524f75b198d116218ade210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd31332d5c2605f3f4592009146b9e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea7494f8fd94582b62181b6b717317212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8528159e66d54fd85c09dd295fbab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b3ead96006feaa115e7fdfc9114ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48585058e75022c95751cc74816c1100215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bd8147022299b54a96a5d7cb18c495216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7f4fca46ce92ed6c7b3efb8df5a20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bf9fd82e822b9e6def9468939bc8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec776c1c8801609ffac3acd6d773355e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82c7d3a96e1cf4d69081663b15b69d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4d76ff7d30336a2926280d452a014221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1984ea4964005dc4ec0b53f90d0446222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8504e9dfb593b159311d79e403a0d8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407681cbd6d80b8ec2a757d177ecdc60224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fdc521500bdf3016e1d54cfb9a0e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9590540eb03c30dfde34dfae2914f0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cbf567a719910cf57dfc195de945c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4bb5dfa7719d0687dcfcc171132a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccee50f7969a847639512732f43f10d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33fcc5aa053e91ae6dda27cb7e9baa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bffdf8c6951d279d22d87498ea9b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70058b9ec2599cd7871657020f66a7a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5dbcf9bbfd7e82eb1b45c361658ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca11916c698e2b9fb4bca4299335041234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb9d3705c1d6c5b9f9b5095f5c1c7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5e68abc96994d44e0c2da67ff2147236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f50e56eddf3f29d8977cff6f1e245237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc8341602bfba96fee8d13ee894c26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a9d871480e4624c63c5dacf37a1c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49294b919daa408a592d78ce4aab03b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eff65e0549ea672fd7adecd4b29336241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb909df279cf5defc221dd7cd7a61a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953ddbf6d2a3bee867fcd39917c5f85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571d4e5fcebb9d18c0a10e0b96e51bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca0c3b6ba6772a2ce47f8814139723245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869622387051b2236191cafdf0d82bf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a7e578fbe42467b4f1809755a8e75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bf8d8f994728979951a8d4f4a49a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5be1533efc8821954b3f25787730e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322a55f796a33c3380ad16685fd90ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eedb00208f7a736ac2fb865ccc8221251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d94dc892cf0e3a1361b3e5a56d606252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ea200f793b21a5b6ff499043e97ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c1adbc733be2be69d4b2158d899b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb5d60da40d837aa3daf7f87055e60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ce370ac99dd35bf5704f00e92a34a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf714bfe86ac3f3bcb2a02b01cc3d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4ce0104c4add1fa065e0936d43d3f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6d110d83e303e347498b17a751e54259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1da0e5a7dbf5c001cb66b0a4b0d0e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30b7135daba241f92e1ff28b694216261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646677f9433b9fc39279d09059aa824262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a4cb6ffee88fbf44c8eb657583af1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57f66604ed45399bd0ab36d3b995dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e95786336a29851c167d6b17c4ff6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc0af82d4090bd59b1c3646687ab8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ee48a791c9240217a5e5636ee9fda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cdfbd52f4b602acfca0b7bdc38cb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d617d41d1904fa77f2fd70c6bd09a2a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281190d921b1f1e00019a3057fb76dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714b1934238abaefd875031c5a4cd0e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bd18f832342b8ef99531b01afbcf9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b0b15069490851c565515c8c39c2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9a168e49b8df070cd2038ca760450274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ce3c714df992a41f3ecb185282262275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99ee908b12066ef968495f522ab522276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a20d50b54c9c27a6ade9fcaf63b39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479076770ffbb45137dbea8b70c4252f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758f2c3c30e3f5c4da2230dc2455ce6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b6302fff7476ac10d9257b026e2d2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ae90816699e81c9cc7a3548be0f82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa50907439785148a5ad33db08b695d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc93a5d20b0947437ba5677de3a4e97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d68534afcf334e25587d875265a016284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fee1bf77040fa6eed53339644b9d7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ef5a44d7513bef2c036168abb48b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfaf7ee613723ffb9020164b6ccdbc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff759f2429779cd3d6504c26f7b74f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7d6fe44cdaa3c078d6900e8753a62289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05970b2bc243e7414345b85d7fa3bfef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5651a4d051651047562350c077f56dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c90a148d67432479fbfb0cb1e920ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e9a10eb6d0f980ddc1bee388d1c4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5720c5d6b467412d66bb67ea1b7828294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e57963452f8720660a43503ebea70295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb31efc65b4b3a02a3cdaefb86de76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886d59253ab5ee41e8a078da4c69a07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2ddccf16d5a0aedd6d31c424aec3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe35b8045693659cccd17801cd4cf9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7108f59e700959b533568896828d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d8e607ab472d72ad0f9cdbbd166da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45ca7a83da539242606fc1f2964373302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21a4289a9a886ea56f325aa40d212e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cc8ad6c6eedf00465102e064645e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5d66776d02bd49a928a4d1edbec52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfbe290489d0e02ce1b3adc84c7c4e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38aad62d58798c01f1f287fd785188307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dfcf334cddc324ba52309de8f4e14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f589383293ff2b0fab2ce9b9fef04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895cd742650aa62b14aee87f35243b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d582d9356fd8cc827932087c4cc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c59288c8ecfc8387ed5a558351cd6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e927e1bc0961d170806b1d7fc90e84313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b735dd300e5721cae18433f74f290314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429412995558f845598e7b241ffabfd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6439a7174f7b7273d0cfb1f80cac04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb20922b151f9181ce60cda58e5adbe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100990befbd1d6efed54affda148d62318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895658f69b2416fe619fec7d30bd6a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29853dc79a2060b33134d7cd4f959f61320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d3de16d400a830ffae89e3b728e12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816521466a47edbd9fdd2faca545301322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3557812908514e8ad638027e8afcb3c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e05b6b860777060076e40c38d6e3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49da22830dda52acd004f966adc00d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ee881b240b13351b0bb5b3828ce91326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4079a51e9612cafe9dcfa13934c7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cff2402454b6f0460e190f0564f770328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025d327936e7617a752088b284a9460329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddddc4d0013a42026d274f8008c5cb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec0016ef92528123404519aa6c9e385331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35aa16dd8adbfdae6f2029eaf765059332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9834e921c6e321231fda681210f35b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c009d5e9b1b59f658d0a5698abf940b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a2a7c3b3044f7f29055442929c6603335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf94897a5bc7506b3bf682e0423e75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f80f552dac306f23499a50c40456b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294d19c89f615b4a4a417af27c7f969338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff8fba6651c568e40b8ac4b7a00f10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a3c5302c2107cac4a22009d083352340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01735b2fcb32d0a542fa82a732a9eb0a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1393a1116580876ca0392124f8d07d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf765b7ba33c8467e4f49b984ef9d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953bf1e87d463d21e634c74151218b6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cd75e821e8ae1b4de1118c3a1ef50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b68a552b1befa515c291575e2929e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd444e91c8997c45917c084467333e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319acbf509d4db353a69909315a83f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f619ae0f0d149fbe3edaa394827b1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9eef21560a15f97366202e58fad41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794894c59a2ac6c273e50657bf305e11351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fd9b51321e21f003fa4617aa610d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18b6adf8caceb22de602ad6fb8a59d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2e6d38121ce1b7c554bf47ccd21a9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c289188e61e3548f41a99a549eabbd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852b79c025a39f0abbbcc68db05cc46356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb2343d2fba64f24d97e2eedb7407a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f5474f7d8fa157591403af16530d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd58358bbad458ec09b8f76763cee2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c659447eafd115041c638969170e79360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dc483af4570236f36c0dcdfdbfe63361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c482690b4a43f345b2e785fb27a376362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9cef189386b1ea13894ed07451528363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f9a432d13c7a8380ae2334049cc0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dbc546769fcd6681bc84c50032d26365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fc59f43c9a7f248b824bfb96025e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82befd0ae7a823bb371f3afd38686860367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1aadb4c986303be455e4d01479ab0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370cf93da26d99133c9617f82e1ff2a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd9676a0c4d2b8c0f35f40fc3e9def370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45120ff8ccedb9b0f1eb1658c340b4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d349739c3b844c1d0d70f02e7ee92372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75989d9386f4e80db64902ff4484ba88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267d783bf66d9e3a3bc68742336d86c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14288732edc599336c81d5992a1d9d1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a9d801059959b91a3fca013da3ef3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617286329a472fc5477cbefa379ca655377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b9bd6cb6c257923081e98e08401f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02344e95cc531d70242b6df8f1b518ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbb83192dd6ae50d189e267396cb46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87efd4e94b3c6fec1cc728ccc1c4ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee6b2eccc71222cdb2a6dc5114e778382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6be98a647f719badfeb038ea7884c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57360e320fb455fdfd0b8b6c56f20b8f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c1130d136bc9866f04043afd92365385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb70a9dfbe9551f177367a7a236428386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666dbb4c282505299304c22f2a155d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ece3c70e44f518935e6d34fb655ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5cf63beddc79019d39dff4995ff12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160f2a7536d535ed54ea8856ec83e36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc173d96947dac818ef51b0adac2d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afad1b81171cb0c8e3591b11f47ca98392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0980a35538d8d26ccaba8f560e50067393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa59cc6366331d8f2761d37a95a87d4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6c1c6c917014fe4fb247569a674d8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd1e44e2b80278292aa9755945bf9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcec3b87d07a99037bd8d92cd0a2af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f7f2a41d80a289079289b89acf099398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a56482fc1cf3019b50451677b36d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f529b093e1c96b2bda896e6aa456d31400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad88b8c2b793b4de1f9727def6135e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263182ace35b970e6a45befcb35e2d49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f9012a4217d8aa4446bc1812c2927403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b4b6356db4999beb399ef5af400043404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192ed2fc382946c1cb59188133e1a60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613c5d59852471e92723f7beabfb1a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2e94084448299e1dbe035ec9148b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563476b36e9df43b8a34fcfc55e3784408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9aa0fc1d3bafbbb63e64e00966141409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a629b2f2aa732c6dee57add7b1cf0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba574337618c4000436329bd7e12a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c6b924d36ab3641189ff2c1ff085f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae158a9166c546928b7e13dcd6108e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fdd72c2bdc81191152920025b4383414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c090be6cf62f767ef695f4358d0f34c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233f0ae7803c3720b8a4e04dff19d31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ef78ba537e2e23f4e68895bed39d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b8c9c1a4bfb9cdafa9f9e1ad0766f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d04c648039686695c7df631259a38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5375fb05319f28c3bc6329c3c7ffe18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d91a7b0a709a115de6ed1fc3eb4a0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab108e6f35bbf2bda922e4eb2f73d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a83b3382c71d26edb476689a4f247d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7de0982312920963ca07b65959b56424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97358641b8a89588d183fda8e8778795425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddda91bb3cdeb00042c8ac1862d4b8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef2e2334b4fc1e001448027fd4e94a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316a99e73f101c9e2667fb1be46c9e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41133437c3c8e527d999d181dde6db2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd757599460daf6400ab6d93b6aa506430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529777b0af5516fca12573405b8ee655431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53752bdf211aa67fcf834a9d72526afe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41acde6591b03f77aa6615c3afbbebe433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde03277388f1840183e2832056bece434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacc3b2968dc0b7240af536e371f688435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2a3c4102b942b695768843caf540c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041218386526b03f7cdb1cdf2993d70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f9c5bcbc6546efa10cab660cdd2d7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ca519b3a11f076272081b8ef90e0e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb65ed4c670339a83093be1cf6eec1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3db9ac85d6f7d626d052152ab54821441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269454334b8ac24ec6ffc4dac3d333bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f45e1748302e1f04538dc2317e64ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e15bd6da08b81f3d0794317ef6646444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89208655b4dd6c2bc2db4e2577d9c465445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5224f19400976b0c564094416797d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3220280084d96b89b61a9de3f169d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361be4d3807e9c16f394680f3a43acd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a7a7d71dc3489e10efdf24d0b5b31449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aaf3bdd442e5b7172287741b3cc75d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b2f346a2654d67d55001ee40650b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e45e94efed0764edc663f9572008f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41283c545cee23189ed760ae24eb7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78342a5ed109c3ac468b478541c1365a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfcb7d20f1fffe235e6e1ba77e3292455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921775a7a32df6f467cfde0346e6d6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e9d00a938209e91bf8ba452c22db7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9bf532f3eadba47a173bad6f0d264458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99b033e0c81b6e89fe1b8b257e334d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7bbf81a91a4613940da87af7bf3b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a0698655a1403de0b3a4fd738c2e4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78a383c1db8dfe478f697eeec34ea1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453de65d5c2579e22a0d2903629f77d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d41a65afc16e3d55e4f50d77e68a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f32bef2a9f9dd2ea1e5ceb740dcc1f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aae4e7896e085e938194ee0da8bb33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b169eb6f012691ad3020c6fb33c2155467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a40c139db3cc6547112981a4a9191c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38055d5a6004b7a2dd633a79d2129cb7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c733ad547aa474d38feb56e7748dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180f6c1c9a04f2d89d453c2209204a0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3db16491b9cd7ea99424ab7953107472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caadc7a7417b9819d48fef3ddd2854b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67873f7eeb2c15679c8160375ff2f3b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52813313a213a9ff9bf3f9477e48a187475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60faed836891b8f65a2cefc017aa6f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517c8d75359f78d80965eb561de3352477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab7744ffea3515df4a7ea95a9061c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b45e405297e3be03bd3857b9d5d51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55d048fbc071cdf0aefaea399b1887480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa9ec69dee1bb13975268181e7e4ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe4ba4ee422041a664c9567cd42f2a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db61861b44a0b1cc37f6e086518871483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26610b29e8714d74ab8ca32833f3df9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c191b2df7f8480ec8c9c2410f996807485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ed46e9b342051432c5a14d127b3af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdecb8408f960dfa01fff2d9ed5d40487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a9f882ecdc3dc59a80aa528f56f76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a716bc2d32b598e45a0f0336d91593489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d720202c6e6b6f239d9e07764697a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b584010c4983d289763def2291686b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54d2faf9bbb7e8f313ffaf0204c7a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00538d685776e741c910f5b26688928b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d73f73cfea06c556f3f400a5ce93f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecde0f3620cd00a4b478149ecadd9f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377f387d4a8acba3f82077b90268b7a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064b23c4fce191d2c573b6414775ea2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f59be6dc3ecbf6975b8ae0bcef6ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214ca80b72a56d0d378bf2ebe0aa486499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71b22d50e3dd4acd38bd4f47cacd35500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214e60d77c12284c9beb342bcbcd806501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7667ddac4f865868dbf987f7ed717502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22a2a3688824f1b9ee8f6390e775b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49d277389e31482904e8a241005167504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31780981d7a6e34694464d79f69def0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742616c454d5fe4e0eeffd3d4574d87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12d07ec8672bb40fed8d9d6ad3685f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1993e997d7d33fde13b5e88e11ff5d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd5fbdd0895eb0749b33fd6c457c30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a7e72daa4ddfcacebc1be4807e3ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480988915d1803e98874fa89b4fe773511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd43528ec1391b085a15591826052b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342a2d75f1d8bb278624e902365519a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3160a89a9dd656bffe36e9c7cf634f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbaf4184de14246f7935ab3ebd063ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b70fd3cffb4fe656181068a87cb1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0a5c6c41f6f1e1d216c7947180675517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e72cee7ba13c81c84cb31bea1ea83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b8076f3592394a223b14ea99dcde1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f59dace441ddd62086868393121d38520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc2b0ff0287da9359859492449f1fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399df2c7566ddb989dc1d7e4fb5b641522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d6dd3d2ace7ae61dacdb581edc8c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4604d07cb946346e41a6d7eb36a628524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732b5c263742b0e4958991fb7afe831525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0579e453280b49b781a51f0e2e28f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea638b2eff958e9d24f8782267973cff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d787fa60d97ac877f9891a0c78a9388528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bcacc2d03ae31f975013cf2f1adb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845d28f1948133e26df6c0b3fe31b19530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3dc6cdf225345cb00d62719087b52531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4540599a53ff99c394579dccc1a162532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cc794b2a3b06eef2dad9174e5c5df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c734bcbb1fb28aa763a9b886cb58d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ddf922064c5d53f83a061c93077ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf769f8c44caa0db8cd0d232e41b15e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd95e674ff8e1606a1a226b55de7a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e141f77b01eaec1764af94099d0237538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769d7de4f351b83888549d2b99c4d44539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c262127323d9a540947ef34036e9308540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632610bebc512ce8bf51ba6707f9d85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c77be359b0fa2049129259c1a474542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2c33c5acea1c60c5610c71cf9d064543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a212a6a6dde47fb60e11eab8be369bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237250f6c80c4454930da04a642068c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d86d077cebc41f07ea2d80c51ebe41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bff907e5443127814c247897d52c0e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f848d240470300720e173c004ca9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae5785d51bbe5d0f3a2469435c3441549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7282e0d310c775c1d9917096ae9627e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf085af0907b2216166e204a162e7a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c38cbd5070d03f7e39ead89ef2b602552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bea127b7ef956ad1aea577dbcca0f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853652559d7166ece9d13ea3a22e850554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884f6fdb8fca8056099ca2cae330463555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16fd7a837081c94ee846000cd4aa28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e39e0facf7930993dd41b3960b01f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e8ca43690350a9177d4336db90b2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1cdd96d872f8d76bae7a2e28bcb92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128d3a8a1dcc5dcc0b9446b10feedb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe691c89ece8c74fd9d1c960f6f0e76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29fd9eccf6a9dee5e6c0e3532cd501562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dacb0bdc8b26cc5a57d723119ffb74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3910cc0a7369c7b9706bcac4a1e3ee0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccec75b9f198612a052158f0008ba0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48721594d6cbfef4880b56df31d6e54a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910783ebeab84a9025699d9222429973567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec568651c225b6102aa8aa1fa878fb20568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ba9778586f8e858831303bf9fa8a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70135531498996225656fa29e6e9aba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d113cb89ab2c7f9c826294103d1938571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4496213276e92d06bad9b00b2b347572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3064e1ea08483aef60e3e77e9d401573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598931b02df48bfb351199a2bd878f49574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb941ffb9fd3d3fba39c2652bba3b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4864c1e53d558206080d2132daf47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94379fd15db382342a9ccdc64cdbcea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce7f61f25c22ea63e6d4f40589a9bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b699b13f3ea3db200ed0b19cc9ad1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a47c27ae1ad37f231d01dcf07bd0e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639289eb36e30b71803285983817244581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2063ea842a95fd436474fc3bc461c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8d64e8ea196902e2b05ec8138121b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aab84ff350e938c588462e4c86675584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a51bd1c862c2aaf3648d460cefc102585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999c0597635e0a142e021249805191e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04f7f752f86f225f8603570bcacad8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb66b1d5c08326846fe47e7bf86468588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d188326fe80f4586a80e74a7211389589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b663584581a2bf9312a72d69b60d8fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba02d6d0c93856a795b8731467c516591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aea8ac21929d12d5c39c54813709b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ee6b18ad5245cf222fc6f3ec9a86593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b2526b82c4ef31506bcf0c06adc16594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8451d02609bbc5b270346d2a69df4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c3c7ec60bdbff5f77a1986e200fb7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918eea34075ef5c4942831534bb0a4b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eefcb39489c7c1bd600f7cb180b81b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15326e9a5882bbcec6bb822a5fc395b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f02592d0b4a26ccd813c73ba9f3143600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc3081d118caa2fd16787926c4821f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c62c04167f80f779713cbd0773689c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4d3b414f96bcd1a1b9080cd0b4b86603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d8fb64639926a12d0216079e7c4f6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeae15505023d45cbb77067e818bdc8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8161907d472cf978afe4def0bbb36e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc23bca9c97b36ce863b043b155483607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848717b5634e444e78b6339fee2bb11608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc49288f8b68bc9ed68c95e022ce136609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058a6e6137ddf36951b1b38df485557610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed83d61b99f4394472b1841bd64c76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877296b810aacf8d615fff681c96d81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fb6223627a583dc8ea35f8cf1809f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4bf21caf1d52650537bdc24d1e895614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdce9413d7ed2eea65b56d51c7c72cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acda50d1895f3aadfa85355f454d85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43615c29a4a22e2cdeb113592292ae49617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece12f7c47ae264d55b3e5d5c15a076618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2670e0ddc7e537d8c6a5c9d4f1089bf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8084164900bf3d27646973b5d625b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5646b2fe49fe1cdd501470e0651ac6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5fec03e1568df2b22badf4b30cc48622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46277f7bf2a433e96350865f536ca3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc15f0baaf9f186655151d180117c52624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b89225fe6b59c662e9e1142ff15a9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d0d4a6625deb0d0f8fa18e3e4f078626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9691b55bfbd5bcad93c6113f5e0667c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30de2e958f0e29b12b947508c7883a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3a1ab3e244aea29316e518219003b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67065a14d310b07a8bc4c5fedc1a2c46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f4ef59960e06689e1436430cdb5d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7dc923d221b9004637e5be505d11cf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e000a0819586fe51f5086ff2be952db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e01d8199b5b8f45064c88a56c50813634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec23c0efef181adadeff56e356b0f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6703d8284b9b192b853e274f001447636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d4dc36bbd9a2ca6e9f7af33dc9053637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520b6eb107f825e7d4733191de680a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b44ba18c2113ddf43f392d6a54fe6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489ac6c6d2bbb7c112e8812704d6414640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38507f657eea36da4ebc3a732a418f12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63701095db240b627e25729ed2f7b37c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e2b58ae87447f7ffef901addc5d02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897091d2f5900011b7d6bbdc897f1ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c4eb5c94b9aec5e9203a8ff92e4f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abfab0cccceff0cbf068427c6f1dbf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7465cbdfbdad0b89d5748a5e4ac4fe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c260e65c58c6b78511a71064103d1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dc1bb4f467f78efcca2b78b939477649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003ab8fb12362b9532e57542d14b057650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5012d235e8d1770d04921b5a9fdf1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150aaa8871b159e46072e833b0ad6b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ff556f1a7111e265da5d96bfb2436653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eba652f9a83bcc0aeb4ec1a0542cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0493efd3f619d3c679ea9b35cf9268655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd908fccaf263fd74b0caef7de8dca39656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed28684b0fe5cecb4a3e69f7b418358657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ed88471ce0c831977c2716e460e4f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5a6fee1b508f31a8c82b07ff0a25e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc95ef0e1648f3e9ce4f906bc5a43c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755e1b92fc9fa29999a99a32f4eeca3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56c5117402fc710fe8efe3e2c1d5ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d4421a209941d4932a5289d26fec8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde209e630e3bca9c3cf46d3635258e6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbe431f176fe9b8afecfd7c1c8cddb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17534f55ebdb4b279e2b1bcfa03369d3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868869c8970bee59babd6c0692f5136667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd21cbc1bed043ea4a00a540d13ad85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240f8dbee7c7882c54963e4261c2bb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4369ce9abce18bee58c8fdb201048670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b68101c2dc57925f9e85bdc42c6be6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf011127deed797a10e985b30b9f9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298ee82cd528310d2a6ac2d12eeb5ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2cdc07befee80770c4fc6366f96d8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cc48414eaf093f4aeaa6df87aec0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d162bb915b71d47bf0369480b4fb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4693600444fa0ad1c0d4da1a7ce07e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592de32fe4ae0a4d086b03d22170544678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519543e2505661dfef2f24e18c6a78f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545b67708d199257903c2fcc24fa66d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee3f0bb73aa0edaa9b1213fb78902e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31761373d2ad05d1aeb25a5cb43e43eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fd9c762c3ac926863756c872d4099683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61133cdf44bed30056ce4338fbc8ec53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d304aff66aa55bbba4e073937c23fe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634482e77f8fa36546556b997f6742b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec069bccca5356d035a1b7db9a3304687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b5040d8b38859c05c9149668042e4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac512cd508927aec5d2f7074eb7a2a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7930a8c7afcc9e2bb1c3e97a42e7cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d68bd707b12c5d04d89944592007ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770841548046b1a61a76af8273435881692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de951bf2bd34d693d1779d7e8d2724693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fdeecbdc01596b94d37279b25145e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358d1471fc527d255e38d063998f1a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e26306e30ddb61d4466522205f388696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870f1c44b828fcc257b8fcbc4254af4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0099e82384203725cfc2565ebedb463698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0202bafae8870f15d56e25913223e19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cefad95255f4e2b494d08556f7c8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6b5886d21ffacdc72b6ad155ae7ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8133269d2499a01c849eb57d02ccf2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b359848430af86e529b026fb2f68c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e81cefc49c803a73237a26c5e8db9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0273dfc887a3ea58fec4e0752149c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaae043aa077f9bf2648fb7b626f5a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd588b014deffb7fe4bade94324615707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c803e878059317af1fbdc7eccdd8d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d75dcb8dd74fae71b82fd7ef142cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2d3ca60fbd3b9787bc904f8b3225d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed8ce8f8f59ba6d5a20d6dacc56f8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314c8b299991d299c75bfd5ed88bbdb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf1f2261b89ec9716a67a411061cb9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91204417ba170da664662cb4e9d705ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5449fa918b3f9a152dbac393ebb1a7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0961e651726a7ac6391f9ed70ca89d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5a58d9c02eaa2693610fe7cf8a7ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a349646f9b5f0557f278bb245599c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794df520e3f155b6adc006f1a5a20c81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cb79ea59653f9d006e34c893a0646720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9d98b15068838b93bc992ef24ffff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f9aa1f62ee82bf1ab87d0e20cdccc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5198584772bc37c5370c15847fb55723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add98d52447d67d8bf48dafd4f3e2d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f42d9f6903a810f6133302d84e659a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cada75353a21f25ae059195fc549953726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45d7eb833d9145f459dc65976f14b2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ebbef33ec5942de75dbf3f4f674d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81676a9b852efe5da026006353e33b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2a91e049d50cf92b40becedbd2765730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a86d0d039ee0897b79dbe818284a9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1842a091ecf739c60d53996054e37142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42005901af2ff019f334b44c5df4410e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ba50efd47948d5f4f1995e6ba967d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf673e0fde6016d2d524a6bae915232b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad510149427e5df0a9b45b048b5e7ead6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bea474750ae93106aa4db89eb07d77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe9fa5a02929ecc9d495ca7f5ff00d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51859edbb2e5ce1345b6d4584a993d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b586fe6074a5050dc7940ce037cc5e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d82d7d35f0b6825fe9dc24be7f1f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16893c02212033617514091dc7a1f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e1d99c0031a2eeff269622c3e9c0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5b65d4807bf710f051387e8996f5a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e69e89c3879301ac4201fc3bfc0e0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2af255c37555c37aea6e9c2aaf74416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf37ebb317c07b7719c65932f9450b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec37e76b6a15ef56003f56713e4c3e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d3ab86ab6fa1efb07ae0741bb44d019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4d6fe01454bb1b5ae3da55c35cdeb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9df7f2ee129ffff6c79025e90fefd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03da798ce4e1a9e48150df8a8116fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6895fec71920fd0eca0e6c7e841b30c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb3af34b58e9ff8c9b7a1db7df670824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625fdb97816ebfebae84ac0a0afe12725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae2cf6595c04e66f32a69891d6948526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef4e33b606180ff11b97f2ff0438c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e200f3d54d197fac2c034a6068d4e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700fba0c51706bd282be9246affac0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00a38f6d9d33951ea6a82a9ec8cc6e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8edab776a100ea3138ad58b449f47d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4282491eb7a62c4e8f60aae4f8c24432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d8dd96e8b5a252a1ee9a43e18474133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918b6058b448c088af8db1e290b8fdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efdd07a74a189e41b7f31e2f73d6fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9260aff71b923d0d495a4713870bd5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de027d552eefe178565e26a095ba42137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc14f7847b08ea8137e28f18de1f5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50e0c10257dec7d2bd149c7eca83e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee5bc014b22885147e1805a2ca44b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab3e8af553aca5e8d6111453aede7041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f343f415912c967a4047a7c571f9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b8fcf8550e2f79cbfff4fcc8ac60743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcb86d6f20b6009c7e0f8962a5cdab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22c96e89db1e1d4343cc728f77cda445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55567d465f19896253e14a1613e44a4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed3d41f56db334c800d31743d3504947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a06ff03223205990fdd1686d86c45f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cad1916f28e43747ba0407c0f87b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804c830dbdfa0136fd42c781b1cd3eb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c92d3233e907c5467754d6334aa1851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeea32ad8c18b6cb7c0aee2bdb34f8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc1c12f44944a2d618a3786d2bbadb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1744a8b348011545f344d24f7a2e9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac52ff719751236c8d372055f0538b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602e6c554c0372a3b4e2c933fd4b15256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6d4db808bf3014ab474082a75002057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e54d518df36af170d6829315df24558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c7a9a83cf9e4e4a81bd07b58cee7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68b0fbbfc38912d2f5fd098aae5f9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422336544bd0134b2d76fa4877eca69361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c95bb846a12713dbd29a2b8a81cc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf79908c33645110af794a9ac72d66463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a37ecedc8d834d20f38b80dbb2fff064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6e0eb4f452e346b36fd89e582b12365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124d9e7b792bfba72296537063511c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b1b693937b1afbccab82a051299cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997443947d8ad8c639263fe421c27e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41676ad4ce9bfb584bf1ce54ef3b9069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d7b2da955381e0f5e94d725fb147e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea39aab359c2a4f7dfd245a2c8589f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64b773d195700d806dedd6e3aab39b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311b267b60270977beb7cb129a81a9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60678dc0a05fc582b3b7981404f1dca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee145e2f2027fb70235c807b7cf83675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4b17e39f9e0fc0f2af8033b18e61e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6941c680687610672a4446d4824768177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f92235ed6674a75ae95e959c9a42378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da267d7e7575a7c8f822c53afdaa3be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c719bccddce1928ce2e04e1296f5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510743729e3f72dd597e734d9ecfede81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d22fdfe1b481b8bfef0e51c88838ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76a01395a982c43a23269f45a0561c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18b7231241cf90416022df31e0df1f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50a3df99739519a916189480b7ed7885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8f07b9cd0db73c3af4ee6a182528086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927267ebd930fa2a9515c49c90c81dda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0dde0a4f521807f9cc78622410d1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207abb9d1c65de24874604f7c42173c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687f90dfc4667a857fe15903ed42f9190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30484bfdd48e7aad3d054dd6023bd1291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4500cee1d58cd730c106a652223a3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be5dc0235e5e4ecc29951924b6b3b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707f7c4510b902083f7bfe12f40fcd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92464d41752bac3b71e007f9925241d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f511c293b2f04c6894832c5ed7277b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bbf29af5b564a37e4bf191cdbd95a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e742747ffc568c2aba4671d6a884998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96632dc14db6b24fe83a11c84e93813999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39bab4df323017e9f477066ceb25d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb886016032316cb9deadd59787799101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef13919ce37bc676d7f56ec5298a4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131c681d6ba9038bed33d7f636f8ea0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb30f297606aba3d922471bbb7f22be104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f175c75c2c1801e2c5da556dd296e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55455761c238abcd7a30970dfedc123e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395b8c35865ac58118dcf7861db8eaa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00128b32da98bd7d16da9fba7043557c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494b76172ac20bc2b600cdff4c6c0a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192706a7ea43c9d6067d962cae6f1f03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97ba70a166ff40eafdfe2cdd5461ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a02c5e2871db86a419ac278660335112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a06004caf6c4fa0731f5872e60c57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87768d627f7527176806245219262130114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620426cead0217b1a58e961956fe647115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa6a67f3783b396be14f2631fa3e05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8e303a9fd7b5bad4fce66ecf3169f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36e92b27fc3ac0d862e2c2cdb55d55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352e48dc039a7d10e6b3ead287d8952119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978d03130483368eedb529ecce260ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74432fd7410c791216f803fb8dd99133121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7569ef068ed9f771c08ab37c80b7d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb52fcac653d7477323c0c643e02c3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0573923a7fa0b88257f04f7a31d92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d847d05cf0acf2c375fc258ed2cb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434277e2e1eb7bcd1cdc4dcc2a74a0c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529e05f4c95b9c8b76ab852cde4a413127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a392f4a092adc20834b97a7ba17bd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f0910e0ed5a60a8a4867cebf41074129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc011a3b20bc749f8020cd45b4e86b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff22811176cd9271efb8c13dbbae60f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65cf2300e2e719ac310d288f443244132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c4de4f43d6311a91e0173040b4b74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64214b863307546fae7bf99eea9323134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96400b0fb5670160787dc437ed766d17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf276c325e506134cb74f164c83e097136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412c1440f8763267bc5b5230e193d71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da10cb530ec9f5ad718d6a349f4693138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d5274016458141096ce83489c7403139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2bfb72bc53d5f907a8e4091357b51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7629187017ae1536505711e5603a59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854e5f1cc43a9ff832f4afcafec43d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9007cea4d0a0fd6017468d7edf5d830143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb2d5bc5460fd8ed4c6bca4c1a5eb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acacdf8a21303469b8ce7eeaa93fa68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ed416e0e39d0dfc21027d65c6c3ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63989d309aa0a399b0632894ce445d39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377bab85729ed72a2e478d34d9c51b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2b70aa61e1ca87533eba307ea8a3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e257219ddd19263ec5759e3f7ab842150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e0770d3f9e882123c9584e8f2eb63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a720231da3fa430d911034dd85e0d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d985e8920881a37872186c3875a1f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26ac681cbfd7d433d2bf4155df0551154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0623b49f52cedb8fad66ba4e8fe493e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411eecb50378cfaa812328dbb42f6b18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635c816f18befa75a2b141cf9db2f0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e499e284f9fcdf97e6d42b140095c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e273726506b271770305345aa85f5b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2b59439761f229917fff58213003f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b516cf7a806022e0475ca3628a1424a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2b46370ee3a2dd4117e8972d385c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177798d74cb707d01e33befd75be6639163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bb32d99c3415408ec80608e70232f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7e5d5a1b31dc9896225cee85fb00d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2e55c9705aac02dda65eab116099a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ed5f317f7e57949808cc7865f7fdd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723787f5e464364570104ee61c5232cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73272271759d985da62e896078fb9b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bb862b43173f10aa27156d984cd9f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98690ac3e204600747a64464bd11eb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccb1778c429e3f9a3bcb21957134df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfbe8781d7f05f208b1c67bb4fcd1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d8e92f02b6b5955977007750d8b5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69af8f81cd90036c43c30e7b0a796a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f484187266166bd588c1269a4770c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bac0ef8bad7b5c23843e4587bdbc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9e8518a5891dd09bc797094d810d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e5f6e50eafd18bbe62cf2a145f847179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbe46ab5ec711c2b4af44e9cbdb777180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a5d5c989c76029dfffc2636e0e6cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ca68582505aa0aa72b079ff476a16182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d994b37c73d34ff930c0d14841d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45786ee9fd48749cad03899dbd9d780e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503897f81927da12c457af6ee05f714185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96271d7aba5d7502cdb8cd94e195b92186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42bd9a9c14d07b3a206b354e16d7b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6e613015df3a76d1de167e50b5d85188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7d6c53ee1a236b92431790ac29949189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e41f85b38f1cba9851514258a6c483190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8a608bb01bd244e30995ae57e077d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b412b1c9014037ccc93c699ea8a1e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36941ce0bec648ccb44ff3368548803193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a46ae1fabfee49772a00d953fbf264194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22b9f7af3b1dbe8cdd46b780f1ff2b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5766cf0eb86b967e5e8abfc3e5a01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef528856a4e8569c44707543ed2fbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a50d669a128fc66dbca7f70778f03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be635a2f9741a600be7f01f09530865199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a23749e2fce5c2043d279140bc0f5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bac311387a6690ffee093add51cfb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c54456e4284469531b411664df7dd9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beed72e4399d35211d7a81aa2e2fbd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57031143e84fb4f02e852e390107b96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12786154c949bd810daee52b8d7d64e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea05c7e6fddd2e56dc23d285cf8658e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b683e403d0d8923395233df62a4e541207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c011dd908a27a7c9fd68bf0c944cc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b167ee3c2e1e5aa4dcd76aa9c7d8b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c948bc441543f9a203f426f8488c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f4e1de9f257911fb5259701b49315211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab1d5f8fe2c3ee4c8363a5f8a98e7a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15dc72746654bb168b3b58336f4f92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887878f0dbdcd4c6a006159f51adfef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab92ed05cb56ff8aec0ae97e97f503a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2454f4766acbe26b42a73d1039914fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53224c5c144e1df7feb83c0c90b3c0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29a981e06879228edb111dd921850c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b688ab24c1927d5653cc87d11b2741e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c269906e9fbf578e8034ee186c03e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0a5111f6e9f255d6a7e92d4969824221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b0f48e94df711ecdbe3a7358e9264222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34de993fc12261c623bed53106e4d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4860994c2cf948b7d69021acf389557224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd122ab6666ef48a413f5191192abdca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32a1fa0878233aa284b82f10a33db9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95808a5dc3436938396bd092d60dd549227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f16b929655272e40b029fe78b08813228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f2cc11459d88e0cde17a602226a7e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c47cbb9b31eb80a1b5b8b2ab5249f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626958dacc1ffb03cf58d9dcbb2f423e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6111598184ae0c8b3cddf3439c714d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e148e35b7f8c2b069dfdbeae9b67ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c288cf3ce08f1c3877815f85dea2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f70edc2991fc4354c1aa38895bbaef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa864ddda852bb811a2f71b18b90693a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867b4d0db6ec40c282958067292b781237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99615b9f28afc14caebb8a2cc6d7471b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16190bae92865cdd80eaaae094eb29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd104afde7484c4ce102f5b024f0c56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2974360c97da820154af1ffe02468241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea106c16a0709f9dc42d029eb1c4a795242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173ebd4428faa420de978eb86b4ea52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a081172d06e9aecf1aed29cc8df8b9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a34dfe16f4f5669a244ce37c501078245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98876ddae0d95d8749ff4711bb2bf19a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050c2a5b39b082d4cabf5b1b55cb402247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f3146fcf86cda18279dc45c3c22f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88441157bf9e72b97c4c510ab457b28b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024bb2646017abc204789fb341789fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259559438ba5c3784e595f5aa3996dba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2e750ff8f36154da36c2314bf7cb9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b372c2134c1c6ada6c9c43fe341e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd39b4de4b060a723c4ba4e57838ce7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607c599c38c573decb2c5be1a58b0f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb5f78db163049521f1c6c244735cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa09b16caa14a595bc60edc498c39fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50edbc10ac99f7be7cf6cec0ccbecd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331c87cb9629f3ee4c82c229ee5162a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff233d41dd52ee95d5d8325ad250108260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02517298add7efba1e20916b44a5c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9e95eae8b0a2b9dc0eb6e8f5cf8ea262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1c809ee3767c1f42790e5d4ea3a5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb094632bbfdf673defe9becac97b3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff924f5aaca02447b2cb26eedd099f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be177bee1e13f955364e8ba3d584f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159717fa8a9a24efedf044c020b29e71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8092d72ea988569c81fe451ec3f4e06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e70c2a43273f02a32c475cfb8c0b60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c56b0ae977334eee5dd69fcf7b7a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd8b3be3e54fdfe8bebc7a8fe8564e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ec38550dc1f3d4ba1bf2dcd2eb635272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495b84397e602c7b8f5f64c4292c67c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fcc12321c54aa29f938ff57c52feb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ddacab4965d1a071879cb5171c43c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cb3aed35c709ff5338b2995ed51d5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e321d80e35e26cf828338425676ff04277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ee45f7d345803c855d0eff0102a4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f03003b06e085340a83906df99e6ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0dfc9c779d035c8e201433a8abff6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94dfabb0de8fc7331d1903e936856e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b8e535a9c98bc016fc59639f9f519282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f24faeeab26066625e74b05a173032283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d668d3a6323bea85a57e7ab0a53654f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d269ce86fbb0475e539c42dc9b7d70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc2b94d1bb0ad2c6272bba267bebe1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be725cd6571eda500473127b8116dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737cec68fec8213e77e21b83a6ca184288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94143d405db4ffd94ab5ef6891523fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d00220182133948761075e6243fa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9734acee286b9184561970ed0edf6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d4c043a2c90f2c48e8256ecc1e2fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69385ee0550305c17fdabdcbd1597ade293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a00d67cd24e9645d1668d408ed5a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4a2bed5d39609b8206f03ce456959295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a01da0c2f7298f79c12cd5377ff3ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bfa0dd4fd24e786ca4ba837a503d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65637ec00b836a81359a1debdb4d96d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea95c34bbf28f77d4217f0e6d1656ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7d9b419e6b11dcd096897edd70053300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c353d619fc21e13d37214d82805dc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97346241d2e5b1b67657178bb1173a62302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4d3f9ad5e86c4d2ca1eb5d655cba6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac6be4980ce51fb12922d415555fd8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216fb18b46c73b11c2601c6a631b7eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe38a271874c55c3fb998aaa694d100306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec982f6761f910de77e2fb78021499307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceccbe3065c65b7be41d1114fa58e33308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1418ea676c64b547473bd3fc078e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5ef39c003f8aa9141be88e2e76b83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9060d663e2dd51f1b634a09708468fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f7fbe3262f2225d217dc2cdd648a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7169a2bffe9e393a3983e711685ba7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e258d8fe163827bb920e99b72f639314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f7976ac5bf2af1b76697f8e24bd5e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fc58e5b1a8ac3c00d88978ee9f519316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712af95b5c5a15e2d6645856a017bf71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e0f24ab42d2daf5bd47f4543aeb82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffcb4512b6f8bf22109a5508e75d48319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7381fa238db0f25980ffc3e2a42a51e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03da07e144cff0dc1cd44fc80aa23f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203502b0b7cd0527a17973bfaccf1c00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac02bd326e9b4e2107e42fe8b9032f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdb35e6087bcbda9e69c935313ce28324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca8df3da9066f8a3693d7e9779f250325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62c3846ea77d66ed2e3686d327a75b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3b15182be4c3557604969a960fa2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242fcb80582f8e159f2c87d7a1db6a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5a94ef3ddd9901f89ce3a0c27e738329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda6723370967a07b6c52fa474b4166330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281508be78d3c050f786286f234e5733331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523621c38ab3f99276f5a0e04cc7fe5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863494e8aee5879df695c67221491f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859513e3fef2d097816be0dae6e8aa5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e5f1982ad1027a5f9c2e81200c850335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207d4f5eb767958c33b3c0f4d3c355d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f8551d956c55ebbb2524857e41884337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8aa2a51d5d83947fdbe8c44cd98ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe567d74f0bb66da11860689a5c908e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ace2cbed6ce1e133b7320673777e70340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47daa1a4e66b4ee0d9b23e46721d40b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a90b30390b4f751a9f6e9a8ac9183c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaf53b957e674a9dab00d6dd1ef739343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea45b16164e5512cba6bad9f02932e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb2e4248f86c3732e44b667bced796345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d090572b8ab1cab9a925c2b3ec9c24c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9ced7556adbd9ab428e25da0c01bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fc3ff82d02b3bc1bf47eae668bac9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad05fa9bc9d056e0a077cb04202a92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a521794cc09091ac133e62959be4a0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f81b838b384631c054e7d94af7e3f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0225f1aec7bbf1ae1a183c35d47e24b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dc6ffba5d5bc7b93dcae76496797d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555028a737b8b1a83e499908fadddbd4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69f10aea884cefbfde976d78de2ec3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c378e2fa5ce520facbb89c52b4a9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499cadcb71e548bfeceb43e7c771824357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b4d913bd2d60a962bc9a9af9c457c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c1e38d9be56183ae7e28183da2fab359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268c0d759e86e59fe8a19cb7b006614360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91564aaeacbd54c81af531bbb064c246361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a84f9ae5778ba0e1bc9870a4639c2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da5d652f698892d7d197d4d3e21066363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd63d45aa4040697ea6e881d3abd844364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb827bafe68dea4a7cae3ab0670fe91f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611981bb689401340f4a8c9b1f1acc1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e545323b27e42a003c3ebf73adbbb4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e785c5486c77799bea6e5cb64b8361368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50537e1f450fddb1e3ddd97dfd9d085d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a41e20bcda10846c80ab5af837d15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2fd58f82d09ef71d9251dbbb44dab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4febda66eef6b4e5bec47e8dd4ac6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ffaf80621be36e36695a78a4e6eff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f0798dae5784a22beeec58fecc27b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a7f2f635aadda04db946d85f16597375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd897897357fc387b6198e17f65b8a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280ad8173064bf2956d0d281ca2b421377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d051ce4723297dd2e3351d4e35df9f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc1b351c5a8f54add14088488498bb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4889dccca7b7bcee81ee9b1a61b45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a93b928a1d830cf0ec8aba3fae09b8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb64234ccafc019a43900e9d42ab476382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203e0768420ce837851a296c7883cce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc55838e2838ea2ae7cba34a488815384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7db5a42c86c7dd8009932d45aca4f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb304fc491cff834d4cbb740ac6d0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25116b08d2992979feda9a0e1ba27f74387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550bf75931998fff676cbefdb110743388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d91d6bfb538b96d5d36b2d2dfaa37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155d1b026ade47851a0b17e2744f620390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357cd7a7b5e53785a4bc495fededf37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3e58ddd14b7941fcc0d966162b96b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35d97fc557f1040df5510bd593860c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3efc217f9e3ba9ba6c5019ddb0fe98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ec5e534c8d699baf1499cb6642998395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3f5da8de56dee772ae4f3f50b5849396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129990c41cfba93423d211c3928b0ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780874852e049421036fa980a8b4e9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aec6f0853025fec8fbc3e6d1a4ab74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e302cb10d80baee993f23cb569017400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3e0a4bd1366d95b828777561c576b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc3d3399ac4079b5ed0eec92f897f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21204875405eb75990cd0d1de75528403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab11744188e3d77236dd23257499e38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43139e0ec368c54afaf0a5b790f97e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02da5ac738947fed516f2c86af3ec45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36303a409d3650776e297c245c6e242a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef55aa8ac8d8f298875f6125d6956b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05762d32409661184e5d4461fdf7216409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5df405f0f38265204b165a0b68c12410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc9c169a6704956cb566fe766fefdf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9583561438f436831a1ece2ab9add412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0664bfc1cdb5dc9a3788513c7aec7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fc3ff8b1ef6ad2cac4a6134eafe9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9210b2df4f153a68f4a6f8b9897286415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30870a231691742b83b5a422c8c6bca3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d43abd9fd8b7646e32f9dcb33a33b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83baa933dd6b949486e29f9e3d96882418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283445c360d61a08221e052149a9e0ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3a46648575d9352f91d589c97a939420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c684872d16c23658ee4805b1eb3065421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bed5df9a03db085c122ae71938e38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff819ad6c6427ab0863d88bbbb50131423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59b491cc550901d4ef65751830603c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363cf87f5434640fc9149ad1eb86236425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda95ba5dd492ea773d2f31108c8ac6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90c0b19b32f7ce2229a56e622a5c47427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf15a6c67d1909cc3c6e147d4dc832428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01875be32ab87e6009ef9dc238f31575429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e75775a129dd85c02821a60dd15b04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5da2fdce8c629148d689c89c87e04d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebedb8d038d7bb9feb66e5a1c32673432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85bbb59acfddb03b723b3f9236ba9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c69d260a4a2fc7f8884f77915214b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c300100af6152b3fa52d0c33aee1c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2814e9b835d92c0b36695c49c4373436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbc92617cafb5362cf22ec9373568a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ef900168b2138a73e1626548a304b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2508e0c6dbd35365b8bcc1deabc02439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e586ce08b8f878768a356cc702fa81440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35da4b57772d6239021eac6ea610ad6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c94ac4886e0a5604d8a7f2d0c9722b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e357fe3c1c25a2c28a7950cd02a09d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f47a3524bee600ccc4a2daae992bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526c52c0418e1a81bba7b7a0ba4a710445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812b7018fab31cac2b29940750a4343446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1cc3465bb94ae859879d63a056a99447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6470e178a1cb7284e161a7aa9d1ccf2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d0b29d0d6d22cc6607822ae659127449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124908999712724247ca8402b9d14a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8db423399614f6c98a9a1b7616a47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb152532a0d6bcc6b0255dc6c82b274452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cc6c0895b454599a16468e6a7caa7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa67bd6e3760d1b93e3e4b02f9602e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb14e4d38fa0fa6183173f12a5b569e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197f7640266d64be597b9ccab3393d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fa2cf49aaf999692410ca107dec17457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fe1fdd3af5e1ccf97156cf01a0966458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6f6567e3437ca842c36faa0624434459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38c5edcecfa303f72e18724453d5ef460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15901680edc9dbb453783fe3976e2c68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa4f6c97c4343ca7108bdacfcec989462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988e178dc648b84e219baeb9a2e08dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce9df28400d32f19c0820de9c124dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a953ca5ea226d2aefd81f5b0b3d64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ff522dfb0771b5701582caec30a56466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a72d0373adb07553b4f51a717765c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a7430283063503d83d4a444aa2a3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8faea62cea5fee707d9ec1fd1b3eee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5f59b9fb7be6bd2fdd6bf1ee43e5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b46bc566d1056825c33e93f312217471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3495dd4c95ddf048b31da0a8260d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7c7bae4b708acab8a4e1b6cb00f89473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e27d30fbc9124063662c6460ee894a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ddecc09e95ad8a898a9b4ef4b5fa4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcc698cc6f0702d924aedd68cae09d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02849c16b77836b25b18342891e7dea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9dfda700924ebe1b309a2fc601cc6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b863230440ff12db916427b1b5f64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0451c247491cc311681db0f975c0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789adafb2148d5ca5856784dca6c1bb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1439c5fe26d018b98d9f2ddec4e9485482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e6f87e70bf7b10940af60be1e7ddd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570c888b5e256471dd38b3797e79696484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f174544c570292b09473cd96163f5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02338ee0af80a78817cb45a66c15260e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea677bcf1683635d9e5261cca4fc1d59487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead56b937df0484b151feafdac5ddca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf622cb83b4f3a81dc5b5d1675c5331489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c65d78aeb0a361fe521c96cd58885b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757a459b94dea82a7ed471470022c70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4f0913ad6011f4bef1d74e1165730492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520cacf737757f79d21410558c1ed6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf367e5e9725b05f53cc1d9f1ebd0bc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52bae8deb33492bc8918f5545f3e91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683593b3b5008d96a88a4f522bd25154496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473982cbf26d3dd1430bd492e35c02fa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1ec582d54314150c7d21c2fb3ca51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c795bb122f622ea4eb4083c196ffdaf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5440c5b10464ff6798ba36fa8ac94500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28b26993b4a67cb11102e3698105fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68123906a358536794b7c0a7bd57848502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604d3d76f945d6c048b094dd7fbf0b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18369dc0ae8b489138dfcbc51f686c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d52e599b6c472d63d1ee4cf625f335505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779cc16b58831c6b125fdf7468c6f2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244fcb919a01a6b46f8c978e4bcc64c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6123dc47d26a039c48d501f6ad81ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507808be958d2661ea7175057e5e691d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eef8f6a48d5b04d654588569758f4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80669d46e6f8149d07e3a047819426ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe20d19ea4ed1b1831b8545171b3a20512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a224cf2991218cfb321bb0505a29d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e540dd9816636566d5ae3f70d19be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f9523fd144587348915ddfbc85a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891f5defa161b41446de8d473b465ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ae0a4a3c00ad5ac3d8c2f0589f8db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9c0d3b8958289f363f4d34e640066518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebc1e35aa12e0cfcb0c2d49d5491c7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18eaa5153533d70e326063c21cbfc4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c12fca4f9d2d59370063d9778eefab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94707b331384aa59ac39e43d11010d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217c73c4c0dc4ca839ab50746668091523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d05e6cf20230633f454af5306559524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9115952af9e86edaa9a89781edfad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2d60017956147fab1835dbc25fd72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687a23b057c3c787cbc51a5337da38e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d3b06c422c9a0a4c714ddb5ec94cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215fa236f113c54d8ec629e0201bd50529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fe819f5f447f669e6e487f0b85411530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28161b578940922bb0e2a876177a4c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89eb318b7d3b5a0b095a8e6db83001532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4bbe933b9616d9d9688403d944a22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985d147ed3fbf34252fc92ecc6f45d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de837c12b9092c9140f5369cbed6d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e07d002c8c73a75343916a2283e69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74526e3221d71e3d677140d20956a38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d95f797d69ed1cd5a5566f1ec2303538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b129d958fa68a9651a9fe189064957d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e50fb599b94320b777c171ed44b32540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983510d75c6fcf89476e0bb9fa5b199c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30def879a8279ba1d65fe433e92a76f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18919245125730a9d834c53716a5da543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00b16e4fba5628cf4324773262cc0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cd6828472fa271817f3ea9203b09a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3ac1c38ac61ad491e40c47487fa56546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2af17ac69c9ff854b3a85c9ec00f25547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629ed046174b4d1fc7d87649b5b61a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59370dfb45c2c775e0db4c37857f0fa9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ee5681964e520d96399c1bc1270c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3786e6d6112ef5720d3d4e7ce8374b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec37b09a5a7a974a0a80caaf42d2f91552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c4462cceba3408984ba84714be16e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b775eeec6c33e8fc5777330c531d72554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a830c9038a553b2f648c6aa39356f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af961ac42511ecfa32173b56ebf9fc8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a11e1057e7deb0a5dbf2aebcf42ee7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4aefaecf858aac9c03ac434a039af7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32d9ac919cf14dd70cee7355cac85d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7eb2c7cc77d43aec47f06bc7880e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aab7a9eec3e654641649f1f6012850561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8af00a8b5a9c50dff19154dcac32d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5102ce49e244f76f35bbeb4b7a62350563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a5b21f8099970a52cdecb6eb001fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dfb2da9014890df8c61885ba2ad49565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd364ca1837e207efab7ed639b8dda5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a369436bb417459d3a1c76347e53e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb629bdbde6a82f029139f8508c7c9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125de38d07a690e473762d386fedba21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fe82d4b4f000059e4cbaa2959919a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7055cf9c34cc5bb1af928aeb651880571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3b54ca6c2d874cc2ee1407855887f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94cdeeabe8eeae5349cb5dc3d347f5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f189a189876c4bb0438747973b504cf4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442fbe9f0fd9e4f74266d8c2d0d4ea2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3020dbedb94487702c5b18fb08dccb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50668a592f6c78d226fec8a3930bfde8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4d9bc96ca9a8932199c745240279e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f537223560651ebe17d423a7a76e3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62135f61059eedc0cd3f13a9f29e2054580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21464999190e7f508dfd9ce5df10da33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22122aff491063bf69bd3da7c2ab4a8e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97016b897a63dfea8cf7cc8e2fb087583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75b32375542f0cd822fc0438e04e45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7241cfa15a5005ef07338136bcfa8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa38bdc5cc54fd93249eecedefab87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290c19334eac6f6049ecdda5ccdfa56587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b0bbf6fffcd8718e8ad2687ab4e32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee42dc4f951bfd9aa9d2f887401b1f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1aa8445664cc9f9303a53d95373fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27931563dcb394ed94bce0dba4465fea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b3009659e3ce0520a89ee8c3f390592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1987b9d86f646ea8a4ba2c00bcca33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cf7c3de45db4878c365aa45e913ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e553329a3dcaed5f44f505eb80b87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a427b280eedccb99011a7419b4bee8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a904d5752147bf7d4c60477f1c6677597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67e7b71a4d2bbd040aa2a009c87f32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a3addac0dbd248d31b94f93f10e96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba69e309cb26f3d3969a6d1292c4e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4dc0270bc255f7bfc95a0ee208137601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244d74db7ddf7bd21b5dc7d13341dd1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a506bb2faec1fc5a77b4f0362f5f117603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036fee5a7a3f661da81a115e101e670604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafa08e6a6d1de1485224810b9cac6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8415150ea222fb31f1bff0f1e431d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36313d841da90ecb715d2a8bce7277c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aebb979d21d98e5584d50805dc8a9c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc7c22859b7cd7a7214d323ec5708d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94f74736a652ffef407e3e9aa44930610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20e8d75789ebd9b2c9aea65ac1d6ad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850cc9af75fd82274eeb58e0ed87c62612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825d6bd7bbac624aa2ea83fa5708ad9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfe1ca576a6ccb87df82d764d047ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bdd2106be676e999a5f7ab5400f85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44042b24d04cc4354167bc20134a6292616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7b671522346d18ca2a3b2daed09dd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4edbff278b6dc0841d59a7640760be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb2590888b80c8db389a92c356b27c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f000c29bc7a53e65d41893f7dfc92bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f724550633a7dcf08c954b697088ff1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e39f2d0d91db4d08ccaccbedd9fd56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c348d27186a2b12cf259a4f1d03238d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25833b1d78d68454e57e81f7823f6617624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef04e51798e7a6b752e120233c51c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f96ebef826071cdf901e0b43bafe03626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8497c700f4142d69c8d75d6248de6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3e35c9b63d791deae6ea18a9469a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a107880b010fe42712dc8ede4cdc0f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54bfed48c21676ec0f8d8480f68d9c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6cb48c4d13da7b89115db2683c670631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85a20dfcecbb1c15828ae395bdf947632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f742687b72aaddd57d431bd101f8b7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255059b35412191edaf99f4e677a4a7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a3b500c33882dda4780f448f7ba34635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca524225545b72a234f8b9007e876e57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32901f504dbe2de5110e0bd0ee47071637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a8f8ade8d7a119ecaad04dc836e8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f281338625c9f988a2967f5e78491639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad447ac58c69fecdaae7e470497dd46640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f9fb76a21c13747f4f214edbdb5d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c4e91680b472035781c39d4515eb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8da837144ff722124069c623de5ea5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e378869cf22c281453b66b724e6ce644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d6b2778606ae57224df9405085229645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefaf72db013039b6c183d9a95e6b13646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552018c3fbc1385fe22bd3830928a32b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd5258d65f88d6fd6d5d3b6f775ef0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de8693249ce0a76361d10db666170c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aace0dd89397d67570b252e760090650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031a0e6b379a930c64eed081c879b94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2005070c4ba25c552c7f5889f56e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9d15bf2809edeed3037a07572609b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78ae83d3b5f9c8a393efe93cc34649654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ad1ee546ecd7fc51233d5538f84e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccd2a3f7dc8b9fb3ca0f700378e9bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb7b7ccfd03c60ffbe4755fc9e09fa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d39907fc2dfc158028e6f67188b09f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6633a283cde7db19a365dadd5a1b12a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e892d0987e67d0bf836cd4546124fdd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d684531414d62f577352668425fbd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92a25c2c66cade1281c2bb71fadf4e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55594f0d39c17c4edb31f2a24c8a20de663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadfa69270104f8df02a3ace3ed00c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecce638559ae85dd1631aae36b84077665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cebdcab283e131ccf258423d19544c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2d44a54501c94ae2315a78a0390fc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a1f73abb2f31bfaac84cb0ef15ffc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29722f6e03a843aa1fff8eb049f75cea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b276c136479f22ddab8537408cfa5d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a62510c023587e7929ed59eb1e76b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc94765522fc237e62b78933ce5284672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9594337f1aebb6b2ec511abb53840673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eebeedd59eafdab28f5a03dd0ab39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bad998925de3ebb83741e5d507cd6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bc6238d595b78c8ee8459ec0c5b0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0311335d5df09b9a0321428677346d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0dc6eec11b55ab2fc40244aee1280678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf06d56b96af732a961ba490700549679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fa163c885fa1a7bbe5d9c4df8fe04680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>