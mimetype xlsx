--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1051">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -1054,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1255,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1714,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1789,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2002,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2305,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2413,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2485,68 +2389,50 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
@@ -2701,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2836,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3106,111 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-c-to-c-cable-set-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3220,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608986da4a7942270e62a1ac396f64741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927f03f877926424e1c0b4aca6b011f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b14737864e8fe9ae84ca0ae6bc7d633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98b262e715f7ee18e0decccd2dbd874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158644458802321d053156a06a946535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d79f799bcab6e34794f22474cfb93a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3be31846a62d6f20d1963210586c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e40855213b9eec795c174d60ac76a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854190ed097b8b3425242ed4b85091ef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a67ba481cdf2bd293ac93f63e779d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08112afdd49143c2e57b1cc8bccaf3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88079c115c710b549653f6dc287234a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed5555d0ad4026a61504333a3e3c5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952be47a51fe6a21a81e8d35694d3cf314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a5d3ca3f071266403a2dfdddd8ab615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eac3d4ba308fc7fc2c3890c47632fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1c48da72c96aac49b9e3f3cfeda9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475e2268325b3b242e09d455c5d433318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22453ffe867dc0805b56ab98d35f353f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94411f93503f4f25428f121f8e9cba320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196c31c352204cdc48dcdab394e2fa021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972eedbd8924cfc1c4b368040e4acf0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b19cbd66f9476cdf29fbe2a967ed223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ed76b1d7f6cc4a2e771c35a23994124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e308d08ddceb0f15df3032e5e1ae125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261064137b273d86288c248b0158285d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f2d0fac520bad4054d92ff44ad8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8754bc823fdaafa8725b9c1869608b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db660ac9c0461bcdec3f333c72d315929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf4c26a1686b4286097e48ab02bae130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed640650fae2a7f6843faf793066c9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a069dc0b2198c4b908e15fdd5aab84232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d34cc189bb74de525ee4663b2eb2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7228a80a5625c964056b4a9c02bc6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c992aee64ce31a5ef5038f9d64ce7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753710f2f87e037b2c7c97c9c26ec7ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07affe905e58cc1c4b80ab54c1d8dc7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e9669ba1d4380e6b73656179a0a1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee276fb72fb477791136879d9c5a3e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d12f959c5bc20ca6515aba5eba7f0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4269eb78aa9dacec35ba08a66d29141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33955f62a161428c3688c4829fcca842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0db3f8a7e6708e508cad7b7f6f62143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1cb39adf7f51637c8afa6b99e480644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ed142df62aad143761f43133aa4c445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d854181f518cbb2d9ebb47decb27a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc65fec2ec335ad0f76b93938b400647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987067775fed224dfded4118537e43e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1f38dc734e6d059f7554d7e4c198d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdb0b7309904d88133166cb294f5c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ed315b385bb90d24d8f8d4bb0d20051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ca2af2a1b4bf6844ad9ebd276916c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959b5ff8a335c2bb562887d12be46a153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497702d8fb6193921935c5f082e2dc9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389341d9240e5aa07d6048103af3a7455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21091d181e3e82a1f2a0ee78357d5bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b438c4fc8f4a72177d5386255034157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec8108b02488d4a23465d270bfc67858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66559655324190439bfbbaa09af4533b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99051db5bf242d48462abab1ac9c326c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084f3f18b1ea4da788151655f21fff661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc831c35b54ffcbb95012df510689b1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb968e4b39e989d1f01996840d5a46063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b83abda5b170a15136d7b473b88c664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414782165f60b0b209444167edea382d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe534285978d43ac77ed7688bb4203766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedff813dfde9cdc3947cf4a646297867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83220e2b2b309d520e04411b4bc455ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcfd4e9bdc00a293cac40aab7e153369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b944df669e844bd45b8a2b95fbc7570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95a8166d08f98165ac60e5de7c364171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe92005fd27f03c38fad9ce4a12aee072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23994d5e7642400d05407a5caa9a5c6373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9228383ce9e57ac0b22ff2dbab539874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f03eb6256105da697870b8059f4a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5d31bba185f46abd4b05e2c97901876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5df629bd6dd4baf19866c447753aea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee420b09b4a3948aeaa86ca51293c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9717fdc44fb7063b78c8687937b574e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75f19443d7c5386711586b86856e7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2e1069a6bdfab95861df56608514781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378d16f1a4f2242b269ad7f73bc551782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14427cbd56cce3c06e98ecf6d5825e2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11874d6d5b74592c36c317f5d8c672ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010db88c6473fbac3875f8d75e165ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea495bec3a8e4f39a189ff87fbe8001886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0dc5a6bb135df9c2294ac18b0026f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17568a104872ff2cf4bb57534b380e1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea952b8ad39d0d71d8261f08be715789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1372dc8380a96cb3b2337f54eb918c9490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463a2ccd3fa21357d7c8f6574209c8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5c296c8e2f046d03cce7c64469b7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe76b9e28f5dbb5f21c8e991c7e5a5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af8c9733c99809868b24c6a48fcb3c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393738905e4b05475dcf6b41895a0db595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3f1d48994189519e84fe42cdb721696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25a978b6bfc5b096734079c6f02f8f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc9333c9a05283cc893c9476d8470f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9dd7a6873f4b4ab3d01624d9762d0a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe9038464f6e15b25bdb73f577c7b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986735d2f98d271ba9ad958a68df8af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883c54ea548a4df255509b810d31354102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f182387be4e0df5f65651209fdfab04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4566c0a16ff26a43e0a54c565e7eb4b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2f0f15c89387a4c315a41f1c8da4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109f601c8f514070e92095a491fdb9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b040b01c50eca954c0597b0c4f0d01107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6cc2f68095d6f56d48b942c9a4bfc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa19445137754d579821321644cf05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f48288653cefb07982dd3f12625ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cda1eb826018da283b93c2de6115fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f40a60e75e9750c15ad467e47dd142112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff7db1ddb6a88ec2661334c4dc639b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ea91e1a032020676effa71947c064114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e77ce4542da6bf30432f9a89a4a24a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46f85e0f91e9e6c1880b3c76cbd923116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941d97afdb708593899c56bdfabf2eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5b69dcc96017896ef8cecac860b99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468f6ac672341a5a68e61f6a7b81756119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82607c3ba885d04db074bb584dd32b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dfaecd43091602ca11110ed5d646c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c00fcd75c9027ae7f17c4dc8c43289122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d689d9b30ea58e31c5cfcc6f816b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7e69781e680be3ad8dfc636482aee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91780f9fbab294807a5363b9b6924c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88e4d477cee9135bc54e4ae57dafc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341163a7a420dffbeaf009ad66873ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205ff7c046a59e46b922dfb68872b1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9cb773abd0244d8786b7fa1cb2bba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a611bf4d24805a1e645cec7abd7e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270b0215c60994babcf245a94430687131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fa0bd74c7b7126c00f6c1fb52dd4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca339e1cb540c3fde1905a1376894323133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da40672492e73d4d0aca5acd1206d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09a69ce7cdd872dccc87354b80c854135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee98c6ebb28fba242652ecb2607142136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3946d3237060ad4a33ee5ce7ba1af1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec5847bd826cc6d38f8ccdd09bcdbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82859aca0600e7b4d64cc6ccad7daf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a61c0ab367d8e902a9701880e4f318140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2396dc756f2283f2361012ef864238a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ea4df22bba07a6c17ff0a2de7dd94142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bd17be0b3eaf1aa82c8a336f3381c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574881d03f10ee7197bde985c82af3be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc290fc61df2041367ddb81230abb568145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a30f67c4970fc83832bceb2a7576f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19443d90c27f9013461a0e8021a933147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201eb3010d60e32890b4703d0980f33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d328fd50dafc3cd412b34560c5a6f17149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550937c0752bff5d4de854079dfb146150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f71d6f4db26e1a5e97f6e5248deb6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9d43ef8b21544fd85ccbd0d723e63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea45dfebc57b920b3953fe6ba46003153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d993fa9b1c9c1dfd33040ebb3dec52154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985f5b0c291e7a897a4d4f5c995b0c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6c3b4fd7a71b0a4b1269423c895df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899defcdd5ffd54da2e2e3a704a3b209157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbecaad0b44003ab2cde1f06bee1f8a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1122571b81ea29160f80098a6b26c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26294f0df7306a5de212aeb2bfdf68ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5e2f2100fc6a19527aa3cdae114c8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce162fac73b007e2ef12fc2a4e6b7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a9d638dc1f48e4477a0f9c70f3698163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5944011141f907cceaf7b7e40619a30164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd100a9f6cb79ff57db24de3b32e16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1757b7b1a2a1b518f47ed7ce6850a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b34407cbb903f86606a7c8e6a67bcf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a26771d06df563709a7b5e859a49cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe949a356dfc758815c1904d6df18891169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110efae5a41c08bebbc98e107817cc2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be595372a930f1eef98126e9e11637e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3c874c077e556313bfbd29dfd06c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f095b32cf6d905d9240dc455bc2408f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c11dc09af18e7948efd0c2e023836174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449ec1d416c46c8a477d2744e85dccb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfc28f12e2aff5d30ea8bbb9ca3e35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a401f20b8ab991f1f857d0e7e6941177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3720b16d657f50dcf6ebae3f63588178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e13a1c4ed1b22e28fb3baf4f95b4df179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94e20b04a3b43aae541a5d9f9d245b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed04b54b2f055ea374867bda16590b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0497a89deb606a86f4651bbfed4a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bed0afe612033e51afb799ce613afc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf9acec660df290d5903cad03f4775184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331b24e1f3656af1a4961ba8e69523b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fa4bd5859e968c59f9e740208ab49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686df5b6b2433941e6669fdfb9c226af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9ba0e6cc1a93c1d19fbb2b69282ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a4127bcbc80ed88ab5fe49ad51478189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6998e939384bf45b2ef0e7c54b502190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffde251bf444475e0d06b4f43afb81191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d4a22ba10b4a5dfb7bd58d16e781c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae5258fad4e2c5ed94a07d13252e23193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6bf606f1a100269d2bd6c24146303194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a43d70939554aaf9ad7ce7eb89c1f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9224dd51ab21a376313aca18a1a5e98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cede332387e9926b0f828e1a87359197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b3134098da437fa5513c09f6d6b29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc5073d311b73be5b8515d0ec36051199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273448cecf58a5293b4919c5f6f833e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723547977f3de7625c4bfd91bebfe419201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bde7aaebdaf8148f58ce040bb86df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981783f81f16290b854f5775dc21c3b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc4459f6eb6757e37fd6b184ce4980204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee88558ae038a8c4122f2a1a0d02c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc288112e546b2b170b6d19e2deb78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab64ef964c54b1937fa0994d7b7d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f7ad09c5b9968c878564f39930e35208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201dbba0bb0bb6384dca9b57b6b082d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece1b3ebed03a5f705865a4dc7419b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4649422cfc797f5809782346ce5ec0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb09409cffb869c438680f3fc632b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fdfafd408ccfe742c9d8e3625f588213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793fd2541a3f5a3de5c7d37882e14cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5439d2f349ce6c9a0b7258a0b4f6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a01093565e9d32391ac63ca2f2213216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd570dea0d76edd2e108f0e8899da6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6165bbe371fc6a33a7f112f5892400218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19ad448bd3f887f7ffdd8e239e881d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa887bb12a26357c502bf4fbf021981220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225163b8a34cf43b4d42e5a9f01e1e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7f3defc8130adfd0755f589427973222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eef945e8ffc56cb2853b3e8e2f2cdf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df852208c18724bd6f28d1aee602003224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127537229891a8d1ca490109030d38bc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bc3a02b42801e95beeae924a4b48f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bab6e53f124b651d0fa32f12b6046227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cd12dd3d108375f2f719fcc6049bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3858cc20ff17b5e910e59e7923bcd79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b044951c808af320c2860f9e57a4cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d620404e96924623013a09b117f6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba30b9f2d74b33dda973cdfa3b46bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d937012e43075c43f15a203e0838f03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281c3a44c869eb6ca83aab1fd5d8728234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f98404d4a1b509cc03df27ee1889b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36347ced77d2a5be0d99c8f58f18eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d2bb9d8f67db9ac4cb95a3166df74237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00184079ae717b8339fa04c914d71b85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d1d231be16800da1ebb94d275b8ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e72f6f05b8bdce310f12df368aa87c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fba65556279f3429e660c85171cf61241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331dc565b61a28eac0e56d3898646ac1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8163a75bf3eaf266a8cfa2d2dbcade5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b170d6b961c0f47279ef2aa27aa228244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f4d3129b7b1a0d1a6451e40b401e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a0cabfc7b8bea1e1b28562f6ea719246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88138d4807bebb26cc53691a5b2a68c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3df71984732bc91773e90f13794db4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff4f2d648703b013e44341b432495249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6134f64b56bc2a646ac966f23beddac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0693e34ead1ce48d7c0e6959ab4f87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc25dc793a783991de7b1950b4e84f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1527692ec6b97567dcaffccb2584d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd576d35e07b1ed7b854613ac7c587ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94676cc426d111fd1656d7aa62cd6642255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ede321fe3eeade1b535fb47d0ddec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2406d690c004bd635af20116cb7e9d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc748b6b27bc28e07d3fc308d78c98258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e31050f92c55dc756326b381c67924259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf49a752419167a802b79fc224161c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7a5a59ec866a24f18fc9c9d5ccbf0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5c9e0e543701aea39041e9004caa0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b34e8a49d0997b069c7054f5e6f444263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8b59cf4c9b6bbb5ee05845c9b2c87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fe743dcc540bfae961b98c358b47c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f692a4de32698a2db38dca22a86ea5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70c7512469d2638ccbc0f18983805f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd164af345e737e6464fe4650966a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6bbdf62f0ca59b4796c39e7e7d6d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c830fa91501310e4eca42f2aa7bb9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358db659c1a62b92e7f817a712870557271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e575f2a4434e184ec39cd78d27855a9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96be51fc2fe0bdd5f4dc0ca82454312273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde9ad973f838703c6dcfcfa7f9ea4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41f73e5ea9df5e5c0535281a9d5af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287d932e7c3721bfdd51b003fd0d7b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdf372edd4e67cc48f0d70f7dd16de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d853278c85fb015ba5e5cc964d826278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62b149b625649c105f7bd30980fb5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cac93f2cc75ef2bb355fd6b435662280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5642587339db58c598a91c21aa9e410281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93449aba49e76e8c8ee6412f89f420282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa438e4dffd5c36c045834419aa61950283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc311efb60d59d140c2004b45bcc7268284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03b91e82ab611779992a215a641366285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39822257fc16a98cc9c2912184f0f3e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02857c088689792b057ebe8e684fefa6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884d842911af42905c63a843c552b42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab4ad79fbcae32453e5548c2c89efc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96b4a5cfbf2695f9f40825c737df35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec419420be14a8206b10d57d83e07d4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98b471aae92d3964c408cc3d4e9ae5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad5ac8ed29f18ea781cbc59c41f520293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefeb5eef8c84b077ab8134214666ecd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b448c584d9bd9a48dcb37a771a7b91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7def1ab8c9a51277fc3456e788b7da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80594f0693a4f6d4b976b2287841f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6aeb9a5437f6c7bd41a8f3c3d2bd1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71105192dfad24b5c06ca36892e4030299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107082e1e5f43f2a893aad136f53491c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bec74d32c9112adfe19186308880f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb086472ab44978c067391185bac56302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d33356e8304902ab1ff2648d7c8e9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a792a543aef64d7abe23b80b084a52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6914c488c15f185721a1dbb9a3fb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e35d4aa3c644f8b36b49c6a39bae74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a3030da150665211857bb142a3c61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6580ea3c6b7cff3bb5505e7d6b87795308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779dc526623205284fd4a8dafc63b1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76eff50332d7c55cb82b301b12bd9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c09306f38ea94f8b073666fba2ee2e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27b98544b39b71344f8ad0c030dea2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e0fa03bb718c96571f9c22a3c67c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51458ca258737e794c446486f5eac2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d4a46a1d3ce870b67e9ab78b0522315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e01d26ab058d1e4b875eff685f7561316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5648bbaf757516d9fab59cb609cca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b89216981a868558cb88a92435f78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986659a82b521879b68f21cd4b30d96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251cb34f6dbf59b76faf95f4026ba75320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db64752b4976d5890f9b407ec4db69c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba720e028d8b40ea5ef91d949078842322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077623da7c20b3fc9858fe8542695446323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572a6dd51c97b3cb8eafd05606eb22d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114e0991777df35cd221a879c30b244325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b499bc9a61a6730cb59cbd59329df7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1a8b95a4c10435b6b6aa592e48a0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ab5a02e5ce54f9123b8be69085ee7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de19fcca626dd1ca20c68b85e77da42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72ea9dee42a49c7030ed971579be0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f30b46d2f41defcfb78b835d1f803331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858d520e95a2ffdef5ef6dbe3d437a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a39885cdf6b775c0cbe83041f239e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b1bb44dda5d1be39f736b92b22945334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b94ed179b4212b00da8259635c4e78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf573a77ada9d32edbe95a4021a351336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410919b771f86b38ea3371188af2cbc6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cdc862c15adf9155eeb0280949862338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd4f005628e221f5770c544889e5d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc9609cda2a06380663291ecc55c98340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ab9b0481d8ce4790e4bb8cc5e91b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b127fdfe2944adfc499ab3d85843d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85e1b1bb3cef4fc3c9098f0d3ea396343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042d5318d2d26fa4a40e5d066cc6f2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80732efa617b05d330c5cb0a70507b68345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df15259052a377836a62d13eac8590346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c21f24872d5c12d51179dd83fdbf0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22892a56b0395ddeebf6bf79494a6542348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9c0e52d8d392724bd23f708e7cca0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71d0c4a5ff5f55cd2bc512fa5ca1f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbe9439838f9d7489f7f196aa480a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400140e0637bec8d49d286c4a9026d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391fb4256c1f41bfca6e89947ec04976353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bc30224974c74293af925b9111779354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef715d1167b34ca39ae0f3b3327cc21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb332018637b555b82d6d193c5a21dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7af9deea3e7de8aa39e648caebfa02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d35ee3ea80b5908795d32ac4c8ae5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f133d7cd5fe7e2a939b6a1d2086ff359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1edcb8c40a0346ac6576d29a6051d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac78ef36f48b8eba20ba778febccd98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fec7afe1e05e1571a8092ca7649b12362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef68199357f1969ff6f239b4c899eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3639562d18c5a82899663a8dba90f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae72adac156f71caa3492841e7a759365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc4762708c81d63e8a1c28c127b8f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc74b43255343ecba4deee6d0b40a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414d379e93036a10476177ebc2ea9e4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d3e5c182e1218d7da8fc2b74d7300369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661d582e117098f53403589347609f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bb68e701422dbd8c3101417623d5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34cdbbb287436089132f8fcbb9224e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20e5dee47909bc4cf4ade89ba2ed13373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d126c4fc36441bf22826db700c3a87374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53320de376ad61c0244007f92c412ab4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3234ae84448ad3e3121de9e86462544376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a249c624dbd1e816e1e30607c6d79d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a522004bfa18206f08ca80d9f4a5be1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2745435bec5fdafa37fca97411ea15379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c23a83d1a5bdd6ee3eb0a2cd0824ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f92bf268c5e2ee78d0ab16f40f23aa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9c5ed372b9f54bf5049006f8a17f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7c77f554362ea406573a6d3b52c3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50374f46a588b581ef382582e0ff92f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d47f4bbe4ac164cf222169d0352daf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8070a450cd9917ab77f67eeaf6fe4b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ef2580e2342f95e851b4fb4fd76ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e222970655dd497916446442d68669388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddedaa819c7e18da9c22bc937a05c0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6c02bf7a8164ceb621d3535191576390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf222803f818a5bb48acd7ac3c2c26e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6e5fa62be2f4668c14eeba29a18bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311004a18db668ccb0942b69b72fcb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941f77a35dec0432c653c0b7498420a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8121c9ddc3151955da8a16bea512c8c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f6517138a5a3a62de761ba8f6b5ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d02cc88717d8a328c3dbc1173a77e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167559146791b25f27fc2f35f5bbe01f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8441956e19eb11de236d3189969bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f25510204b0f295ba263bb387a5a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892752bfc42a9ba5d29a252181593824401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a392087e13389a3b373cd665d3779ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf06180901f9ab79c3b08c9f9fa42b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f515e5dc529bb6091d64662fe98070404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890a0395527f91c053ee18f4c497ac6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59765ca7d3285f63d337f7b05844be406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed57303b3483b04e99965637092dcf3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84abfdefaee201e484a92c827f20e34408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12847a22425aec191bb9970f602f9cf0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bd07f980dfc09ff5ccca7ee2b64e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492258bf3b10bf455fc158d88aa7de7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dfc4718349453ef122087acb58581412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f80229c26370b0e14d5592f328fb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936ecf54be0764edac2b542e7798208414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb76934a72f919d92e5589c11601a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ec22e82caea87a83df9cecae8957f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9899e2d2a43b919215e524f72a68f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec0b6ba5415c8077b8e10832512b65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322eb9a84b09b3140f6a14d9386208b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9740f9ab42d8ef72cf230a4c5bb3256420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb9362fa0d33537980038505ed3aba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70f3acfca79044ec4325d5794c939b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f40fd5f809b71b8c2e90896fab4290423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fe512d6d5675de17a5f2a9a9c24f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1a10cf9ed237dd5c67a59fc2c0d8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b66fa89962fd3f5f5f9c941f9737b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cd09286b15b03e186d3a80f4e6d52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070798aff8d25526be92c8f4a49c91b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496d4ac6d553bb743612e61699edb60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c6bc6730588a0d7445e790bb7c9ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eeb5b81cd78a337a04f9694904b25431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead019fcc0d1fc7699598e18e2abf3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dc78085ea1f2d276278609f85fa48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4513f4c6d56bcb4af4e16da1ed0aa0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae111c62d80f5422d73d9680186c0604435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212665dcc9a5a4362d720be7ef60c786436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787ad6ded387e67bbee7e871650d691437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62555e9faa17c1681ae8acc6255a10438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683da13dde24d2ae86e908f58b909cce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8132af8adeee2d8bcfc4d357d5229440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f1c41f80b5add2e47941278e1bf2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0caf2cabe4fa82f028c493290e5af5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82fdce235b23b00efa26467d32fe8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e13f3497629f9be672bf9aefb65fad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717979135112cbffc2b16695e5bc02d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f282d4c16f0f00479980eed6af955446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c866e85a6119312097c0bf1d6d5fdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33594c9672fa528a5abb54d83528f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6271244c96094bce9375d27641c6296449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64b39672813fd5660f5ccaf91c37d3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7856c4f01facd1c3e3c445f67613cc2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40d3c6f5691c216631927eef78718b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1668b679a0af1ed5706aecdcfb3108453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d92d96017157fc762a05b65cd3779454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8ea4c24f6940305771ad09a69d2aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fbaaa1af9719be5ae5ba49922d977456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff4df087511e351ef5c4749c9b88e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f907614f5fb9afd26177849b5e65e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64978f1d4a09825469fd87f0c5adef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dc6e85b596e7aff67699e88e214b7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7d8f2df9de51f180c4c8a074d5fd7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef346eec1b35bd4a43f8ea6e8105be9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7c5b140cad9293d63fd5876eec19a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644157b2d464d9774c284d6d338d831a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03402f51cd72ad6dcda40996c970d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950ca37306ed186619f87e8c943ead1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc69690b399e2ed3b44f45f1d7c4051467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991b3580bcd803d0c8cc1589e443897468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66d432473d8373a8a04ba0dc1f660f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97268e39d737ed7a77054cc0a4c6eb19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649a8498db7965bfbb732c139df1be7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522058eb15de892680ec7739b5748e4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308d51e63cb7639af7c94e4cd69f03d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1399a8f7fb6242ea893830255ee98b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757328ff8bde0148409220df25faf9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf665392979edd09918f363f8c2a43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b670aaf87b1abde9eb87f923823a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea01bfe6e2efb8e10914179c4f16ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6360fd921f9045dc7548b6a7512d84479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe52f907b688a8b46b192bb2aa17cb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b7239919c415cdf3478b00a13ec3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a335d47d1126e6de0b99dd6e2fd94e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9b4d31f77db28381a60a016bdd500483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f901740f799fba4efa1922ed36a7aa4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49608f916be5f6e688b91bd25fc91510485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbab0b302d80ae95e53684d89d61f7d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060647ca1d31f33e2e3f6f0ae5c2956487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c25bc1fe619dd9daf7463a6fc03e5e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f244a3c65ddb65be331012a9a2c87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabc29ca10b9a76c18d7f656983baba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47330d80161b3c5b3545594c431ad664491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301444905abd297ddebddedeb48461f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac12be8329455bcc82fbf9e42c4564493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72d25713a760e4543ebc41b9a6c1be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57dbf22ce2b49182a295b011254ef4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d816744e7dbf0d65450d1ceaf98d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5a036524ad5974c3c651649d00ca7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ccab56d93fa8b6008ad2f8d234469498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bd3be50258ec01c8c6b41ddd8a3d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc094c2d0e8d0014246f19f4c91f002500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe16e6112bad17ad988a6a4aa82084b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0906c022a4a98a81e5fb41977f30236502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475f99a842457440e53bb6323e388b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4042804808a9ca5f06e6dfb5e9780504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b4eac88eb44522ee916d47f26b81a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fba3490a0bcbd71e1189834d8541a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9738c836003a25cdecdcff40253f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715b6636615d7ed331260361fd485bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5234186b100df9aa7dc3c637ede56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd3b21ae6aa57734aca0244e1bade9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54579fc2c234bb4ec4861db74401721511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60177bec1e8efa5c4ddc84d672352e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb94804ad69ee4cdc55bfb858094fa1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf598215613969732cd8571e14df4f2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3518df5e71c418c2368e7959bc48848515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afe3efd328c91eb1f353657846f8cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e59f0da9fd13438775bd95486bd75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eccf875a5f470d78580fd1a6672e40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501c7adf4d1622b8744cc0fbfb98cc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9245276b20879ce352739ce2016c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b33dc015ba5f841105d00a363ae40521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5a0fd88b8e5b6ccf2879938ae645a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb53b53b8b77d4579783ba90303923523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150cf91a9ed6005904ed449fd990826524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee86ccfd3eeb08c4c145f5d546a52e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4de8b610384790ff830fb05336493526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d43801ba6a4f302b697fa990f9a9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc735f803d7cbd1e48512bdcd761ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83f29a56f0ddd2a1184320a99e4138529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f727d5988a85a72549d82c5c0ad1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccd9e1702516ac19117a459a2dae6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da12dcd105c8dc30b897351856a1e29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ad96267befcf57253292e58ec408e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4c065f96b02b02d2451dfc4b47646534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3dc1a8e1830b83a93b043c9c511e4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f915ea10a6f23c9a3dae638e4d25a50536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3238a29a9ebc1c9181c9084bb6617c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463335b4ee1c0e89d6df3db41349136538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc5a8adafdc3c33af392a89b3d3f17539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2762ef4abdaf919c33e5cf9457733ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723f48aafae575bf23432a5d94f474f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98b936478dc050c839f152a0ebb2d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b5d3e79e6a067f7e1c5964028a678543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec09a0aa1a655837572ce7159eb7c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa2729e09af0b517da6107e7caed49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e026539e1c70608089d2e663025efd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86acda75af7bc62de2269b3b9eb3b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c51a15b2c3db3bdd50d091905ece0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e7b2749ef7f0d46a431a50104f07c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13dc3dd245deb6382e13a18fea04bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859616828e1256316c309d81debe0f8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2994782343142eb4618c076e3b1deb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19c23ccbe145e5e8eba547f9d3dce2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdb05ef6927c52bf1a47d251722c8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734055372541cdc76b35d6dd5f831bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927a0d0ca7d7999a67db8f0ca51ae4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155918e52db3c18a086f401d29e4a55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b3963c70c230e9d953662f193be06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e5de7e6256b5c20c21228a261e1ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a934f75ee87aa6f7e6a41d4c34ca8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba9fd37948b4096dd40d3e3eaba114561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeaa75a07c5bebd4359e5cfa359eca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b619870d587a90fa837b6a5654570bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b6f70a8181cd9cda4e86c88a719a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4a67c368f5fb2d7746a139153a840565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79607786a5bd6ce9062b7dd914a584ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7caf85d338a1b6a138de86a40ca1c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bee8219e3356669ab90b199a7ce9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d9572bae88c5f1e827302267515d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36ad6466a92f156d63f028d57f68f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8f1dda5acf627b278de4bc9cff696571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0dd23c7bc58a854139085c34ca29d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6444aeda041afb7b3743643be6be9490573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24bf53f3da2711bde4461e01cb1ca3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572d4d320835eeebdf7ee9e3fbb49c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a5d000527bae9d6ea10b6369e6a35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f007ac146865860befd3b08d30f0bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e78b12f40e5ee08357420dd57aae37578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a172cfaa8a5297a52a8f46f1e8937579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1754bff22cfcccfa6461275faa09e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31fddc92a055f8d0fe5065d84f06d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e2bc007c3afc0479d341229674359582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc8135f7f545680bcc5ba83cfbf7df583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f546b35c348d7ddcff8f9b0d079b09c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2026e477e709e7c7e671aff3fe6f6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e924398e178e5d56b3fa843e9098feb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cc1cf5ea3b06dd6d0ee231d78812d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941cb02be5b39a5c5eda36840b34265588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210a76b57641509ae87ef7922ea26be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce21f1be2cda636c7366b135631fb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba018d0c20ff26e3238c5a94fe237e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedb5b788781d87f2955e354d5a4b27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b3e544acd084fefc325b1a5712a07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3f107e4ad9f5556d202a6b341d320594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d41723630b1e5dd3fea9f15d61fcb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dc89eb913b32dade92be59c905773596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29974c1d75e9f2ecc89be7368a9f9857597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26fbdd1a2dbc34b471b2336c4e10fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956154f4192dd0f4cce4ae6a7455fa5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c3096928260005195c7eca7eb1cc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52f5ae323496c227388f383c986103601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f46679af900b26f0e9c871e9038d05602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9267b5f6d8665540df17037f9817530603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c223efa2963220ffa8f6b5d8c65f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a097ee413fd52d20226b3a263acaf08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd1996ea4af178ca10e7d9ac4ab274606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607dc745699a8832a345fdaece646c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe57fa25906261c072cefb8f5f4df7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60475d7552e2b86268148a4b6a7e2b1d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76189651091705e62f6e4a69b6d005610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6504f79c881456447b862204eb88a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b3cd08517fb7ad9a0eecee8a12fe7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c319383d6f5bff50097c64773fbce1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39189e6dac52d3769ab8c33f90da3f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c917b8256d4f53e684d335493662e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4cba0eedbc6962dfc457a109d80ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79b723ea2af376e76f0d344f75d720617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41d6639962961bec6d10a847b55098618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5be74acb60746062a66840ee8bab2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c007c01d43099cb456bb72c9329c1e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be77cebc4da7c72e21c34df762ea07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67c94aa639a7b0032d7802253e80a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d4758c4b6bfc230d9125e2671ef0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3c085aa20eed353d05caa378536c8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8214e8056b9a08e17b910837e437d69625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df9b99ff611e220a029abd04dae4ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbced71e283ca12d77f0937085dcf9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9866352bf933009c858719d598bb3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebf1cf058028765c052fd6bdf8e8d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdac526c7112748d55aba39c72f7846630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a5b654e92d1ae0478389501040991631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd38cc6c3ed668f7177285a1a6c0a00632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9f625a7c5ca658faaf338a4c1bcb6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0801c119bb874d1ddfe7b9f013a0db5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67ad1680f84d2dc272c14f915b4e0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec9a1f3585d249e39c456e46f65d5d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f634769aa86cbf87268c71661c8b4d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ab08a74c6686c171bd46f42b47a7d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34cb14b9c5e151fe146fafb8975c7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6351fa9646aaacc9876765d03512273640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da448bd74e69a15bcd643ebc4adb11641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1f3308cf81e78bd8f4f594fe1e860642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35201a8e811ef64d91aa627d0cd2e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831afa12d60c7e18e2b0e58fda5f6995644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1c405eb070b94db2dd2b9e4d3c2bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2f066c11f5f411124bc8af3a9fdcf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9392b2c8ec2d6438950c38771bad5c2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aec2452428463ed64cf174482f285e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d7aa0fa4a62068233c54623c6df08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74451e3b65b9918f048c5f7eb5464c93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2832fcf9f6312a467649abf76960a5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170ffbf8ca69ac99467f6b4cf27f4ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c75c94b28efab028ec8331e14fc1b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700447b80de363ebde1d4d3b109ed97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7faf748128d13922f19305b0644f1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558628b7c69eaae23caf96da1f706e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7664f256e6eb5a0676121e7448dea69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788288252f61af8a1d36388ef335c49658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cebe5542f4f1c763e86a67b8aa0a8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf17de9f0d6c311a5009eeea2389dbe660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a58f568b05aa3f07ca5a0701d5e38f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090df7be4639a3b8841e9f5fa1fe1b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407230b4bf9a184ff3e6550efb0fad2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70517fbf60d7f91cb6dded35e33ae1e3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994e9dc7bceef2d8e0d7b39febe856a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb64c7e9678368b444fa93f7b669415666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717059df1fb5f6dde6a3dd5310234915667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d555166a533e6db2a74a1cbce436f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d5f694244b501c1258c4594240185669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfd1a6d220199580612f9c2cfa3ffe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96332e6f52d753887d5b78bccfd994671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202b58742fc4aa72a21fc403273ec63672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c997515deb8e5c3d66797dc7ff05735673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041e94922587d634485d0b0bf9306fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf3dfaad9094207fd98dbf1f3189fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29446aa89c770abfb3783fea2ede95ac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e3efa361b9808ebfec97bde3dc6ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609b41c62c6617c669fce3dcba12e87678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23602ba28cd24ec5605a7433af84fb1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c199e4e41386024e0682c1b1f57746680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef497fc6c86da9a7669ef81267d200681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e2b1f1238ebb0ab2ebdc08c0d9b89682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab870b2de5b846d85056aad7c55548683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0de1417468f5bd6ae06df6fdc4bc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782898982d240c6703d9efad92fa1369685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26a75b422caba7df6a199dd3202361686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fafcb81dd710177cb9b58e02962c9e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e14ec66e0fa24fea239d28058f832688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325eb2e22602c6461e5294e29bd48a1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8273a84d3c412215061bc5bad63304690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2571608f6f2d2f78f2ebc31bbf80856691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33162e58145859d2cc22f811bca251692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d86458ac2d88895689925984dabca693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c53c316634cf8c560631c8b32a4dba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da6ba72ce846feca309658e7317e30695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383366bb1a33e3999f60240bc66db868696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a77fbd3647ec1ab0dbdcad7257cf3c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b13c515b55ff445f4510be9fe15f7c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d141aa72cb3bfb0a65b36f6e809c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1e54293d51e9336ed4dc8d19255b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6029b8460e9d7f7ec0342a3f1ede4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f2dabb72355474972b71ee1b8bca0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee93faba1d0f88c83121aa567590518703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572baa739c08bc893d541cb4879c17b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12390db50cde3a7a7b9166fab22fda9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c5a73dcd891a265bf63b4c8630478706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb66ed7f247f55f52c32b5fb206938707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1814a4c4beed83e86bbee55ae10394708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0b26d540f2b29e9296bc7ed0d5d35709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05591d70491be3b3bd2274f1a686ad7e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04bfcbae4697dc2d34327fc9414425711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def9d42e3a8d568957163142fcae421712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97765d4b1ca1661819c0f597fefe75c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084bcdb0299e566a00fe346c7ed7693714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10930a20c294e67eb4a2918096c300715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3f9cc64e8d4ee8b7dcd8167f915dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef7526ccccf06ba0e75354ff209b06717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3f48792e9907d4494c7a439e80554718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2c9356e28acef2112dbd9a8f5193f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d403252658d64db987a6722ad2fb81720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35422597a0f2a645634aa922f504bff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec0c31f1fd8f3daf92d28cda28a7fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fb0260a44479f519b4bdaaabddd41723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79155870baa1e62e414732e95d2bcd77724.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2935a97a1626099f460acaf43cd59c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fd9279a83e55e0106f6da6306b8732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfc80766d97be44dc42ebfaae70ca43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bf41518a959cac242d6da46122ffb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4bf614ee6a231718eda0feba413285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ddd42be82a5870882854b608765576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd3d8d7f73d8cc03110be13a3c8b0c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80256b238b8ffb9ff1d088719ebc328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8c466cc0fcc1c9f0ce4387773efba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b588768ce655dec65600826d3539f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b1dff6e893c65d9f8be70c9a8948711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a404467af94837f741e4b3f78b63ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e083b019cbf65dbb71eb724f5fafbd313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fad8ac333f9bb4023a2eb25070e70f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab54015d7fc20e28b1e9af8b8504a9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84593efa8647d1784a5f1a3b59418bb616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f44e2dc976f8e1eb4a1ac55eb5ff5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca2ddec1f0295c4b87fbe05ebb317b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd282aca20f1a911478980bdd6a093a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3696559575b634236f8af15f5b8ccc620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1c5b9d1b545b04c4324ded1956eae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938277d02d2090ee8b3f27ed87af743922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab54825a0961700cc2d4dbc9d73be9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81747c96c08307ce548c39ee3812ca324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ded14ed0b8bb37c868d6ce0c4c9a8725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071570386eb68804c328729c2efd94526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2dba47dc243e10f927b0af97ac7e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabebf413b46fd7748cfb1d18ae0a2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bfb79c68c3ea28d25f1278a24c3bb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268405f9746381d2b25c7699bb47a29530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a562fcff39c39fe7bcc216d50bea631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83786220344cd6d6e0a6e68d9e2c5d0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1be24b4912a4522dec177ff1a764c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b31eb879eeab5293ce0ca1b951ee334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c94cadf87aed15fb8a59edace5027335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45338ef093dced6ccb8134b6e26840c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413c23e09075990c51e260d5a4373f337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f3d0a511087fda5a56e7487183c1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08e677d73955a06a5ea82395f5e90d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dadd4de2defb318b69265256d95af540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f750a39837a511ad2c3c8a05bb54d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8706a99aaefa6e711bc8a23c2eb4bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9b3d33d60083193df8ce1c7a4f37a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80cd5354febadeacf3a4c5212c274d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fa0a6d5b07ae68f976fb6ecc3bd2c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abff1ea7068dc50571e3f2e0debfd2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86125bf02bd394092a393b08de838d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eef0e86642adbf5fd845b22d1224848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c718af4d7ef35ad4afe39910c87f2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4e64cf0388c884c20041cea3eb14950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244c570b12f4195af278b7de22e8dee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd599fdf1faf1a34580a88eaad240e852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643ad5d7dfda381e6a4c7617b87e1d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853955afb004c24d0758163bd3ddc1fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d86cd19b6d50e4eee1ebe5700102455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c97d3556c3799e0db3a9f22967c0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1f9c52646ce6d11d55f7ec52e459957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b2b1c018ff17ee39f71a116e3506058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee571f3cfd6bdc75a5d387328355e6b959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a5e5a11ae7b566ac399583e93b3c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74527479a3be1a7e4f046b940d501861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2051667d503b27676627364170becd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d87b478b74bbaa931e73c2e7c4ed8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862ed9b0ddc976442b387e99ce4b4a264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f1f06d6183b800b6485a84e18314565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66c2d8d23ea9bd5b48d20accbc90a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071c42eeb0c9680429520a05cd6daa667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5def7afdba358ef801de761eefe92268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52ae84090b5894fa7761bf1d66fdfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f00e312c8bb29ceac9cedc917cb1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3d5ba659435388c059e8150f6b45771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54054a717648f81b38867de126e01772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8afca69192c59305bd66193ead4d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a2465b9654be6df471ba32a1504c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37380a1180f364b1ad7ace51ecc600575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358ccc8b8418df0f15e40184b51f7e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79817e18678d08fb0521aca6a0518d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a12441da705ff61859bce6e85272a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573908f165452fd5e9df6ddf955295a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045285e95971ac2106d729a015ea223080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886498c7ff80ad27afcb9e609598460e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc959f8aae1bcaf6c3f21b3c7f52349282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121a7553c076473ba76726813a88e7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672696763dc0928c40abeeeb00edbfd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9796b1dd830c6d0bc3760fc53dc179285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafb7912e989ad6aff0aa8b53a40d3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf96ce3522e11b8fe6fbb03c703cf6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69472dde85161d4c4e03b08006fd0e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f4cb8ad6a7cacb597d8215000a23489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7a2918fef26a7d8b6cd59e0773e6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afc9ed75e59d570ac90fe919ae613c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ea74923b09e6f2b70d64e321c3c3192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c169504ecd83cf26027742c97b0042693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8236744fde32e120b86dbc76a28c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51189fb2976f8fe991605beb4881e4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27600f5eb04dd83689c32914727fd36996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcd8cb56d560b04133c5728835eda297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75cd6665605371fb83b1fbba3da1b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea474b73d542c31d3c5b03f32228342399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1f069ef85c5002f17ba352e4fa653100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58718e1bd87c4fdd47d4e468a226f2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61e14f15f42ca30b1d4bee3a22dcfa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495d2350aa51a640023c6e7780697dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8d627cdce8287e2e1f0a2a061e6f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a5be410e6222c0a9efc3fed58e868105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c05e55f6c73ae12e9a568d3626712f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebb6d8bc532bafa365d46893154d83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57414ec3e7aca33d927ac1202cd54ca8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e79f2a38797102a878fdf70a681ef0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477032c49a9f148cf3eb8df1b3c995e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec222c812d6e3deef0b9244db59a8c94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4668a7f399359082449652483d18bf7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a09d935f333f4a04313cd9270333a9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffd5ec192222c8b1e209dac2ba645e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899eccf298f8d8b65fae8e4bf7a7ad3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade0b92eec2761880f10c47ec9dd33c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f2b24d0593976ef0597ea433f0fca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a1d45917903aa755c96ed60442292118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c78cb3b9ff316e3f615f8dc01723a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ab8703e244c4dc13c34c6287ca286120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af409bb73979b3fbfd84f9077bd20f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f862c5ba4f554e44b7b325e715dcd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3597dd3625e841852586afd94a1f30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32ef1ca1f3a07dab29f0b44d2f4277124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62616e007379fc954144a3a3fc9d047e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d01fddcc9588680b55e039dca661dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8717f1ad45170b1e63b43a33bf122127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8596b3527ea2d0518f6158b57821a8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227efaff538337ada537119caf324c38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360fbac5f7ffd570520080181c276a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792da4575f1e47bdb44f972106e83059131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6a3a8f23afa6d17c544ca023ac400132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56ee5462d804f80340866a44075378133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed2913a0e0b7730c958709f8eab0c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8633340b2f921701632dcaf7c2e52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae9a8632f568325d2244c6df47cc54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d360dad2d3a30d28e3cfc634f08be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c611f5f79c5d038b81a1a2c5530cc4a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bbcbb52b4dbe1ad878226076d33b9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e0d98b75a63ba5d929e34cd695fde140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a2ecd2115e80e9396880047e00c36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7201fb2795ed9b5edc419b861115b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed03dc522c11dd915011f4902ec7cbc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9b6d0252c2d04a5b4a61f03e26dc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc39ab0f929b9565b8bd9b911fad562145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049b3df110ca63394be1a3451ebab5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd6876636ec165e389c6652a769ed8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a4746fbfbb47d9983972a6f88944c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be13115bc18cbb889d32a60a1b40ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2360d97d201b353df238ecae26026a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f85823411424f60a4fdd957edd0405151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad59e42348220cf615f028ab4fa102152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e79d799b7a0986168be16168e78935153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed997833932311d4ca8c96f31eef4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f91b8e588edc8ccf951a830de2849155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ca3ed4c0ddb65cc39c7e6b26673f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7405f0d6e805d5189b6e6efa0eb915157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1765408dff6ae55c36e60a506a2075f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d81dda8424b8a890f939531e10c14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55481090baf520f4c4d4ffe7be9c5797160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fea5051196d6bd3f85066f9d3d806161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12518b202ceb461231e98397625e15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9958886ebe74775b85576759e8deb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84414ae5dfabccc79b2705fd3a4af587164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487d2aa42c61f562eecc6e6f3174267165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b9f35fbc00836ac263a1f22ec8363166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ccc098fe0a86cbd41368da5253a04167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54789f1ffa237729c438d9386f51a7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efff2ceebbd28965aeb2b8fb7bdd50169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4dba2728c39f5246f17f4d6959d6f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b817571072192149bfbdd5a2b3303171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f9241091dc8fecb7626b8df62f010172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f32859598ad99b0b3c7ccf02e7fa2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcde6d19f5f3281143e1bc2660c465174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdd9012d78648360331c1cf04894f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8080a75b9a6f4159f9c971f233e9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce9607b9f1dfa98e9b5e5957130c67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12360dc8a77f5eca47db22999a914b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d2f13b9671bac68a5b8d1b44963f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ab46c4353afc511cdf30b386fda96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f8efdb58d8433989a807b4f2f38ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16433dcb9108df6a80deda5cc73a305182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf6a9d165969490418d95e0ac6c1c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25306bee504de531ff791cb88b8de5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102e56fa5e155388f005a3dadc9bfbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa59694a7c60dbe69230e8f064d6b32186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554e592a743fd52e3f0af092251b51a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a806eda8041767f834fd15e8011166188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d02ad9ea752ab40b646a9920e67dca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cc75f047c3e28bd09de52de31fa41190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7595dab7ee6220ca2cf4230a9beb51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c83178a5dffd4e52efc9e43b65161192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8290d2a12f1a149a80b7a87ef917f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912a82fe1ba18b0334a6b0bcee68ae3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff946e12771eebc8e78f8091919169195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b67e3a5a6e4483890977a86c767c72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70b268c677a4f4a3ec50a1f92e2f90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66964164dbbbde8e944b0bb0f45f9f1f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec634b0218037510859e65b5c2f30a3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295276786885ac743d33f45c8d3e167200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd367edf24b28c58b81a18a44b98b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b656dd029448bdb61ca9dea6912d8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06956bfd4372a5d63bdefe5c0b9e472203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c12ab401a3c596a128afcd920fb67e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae635c8d27addf696fe23b3b86cb837e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720627cd4fe1577b71ee0aae9b9c7a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ae7f412b7b405f91847bb43672e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885ebe8dcc1171e85e22f3d63a83c8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85e7c7aa4742f3886b459c054e2197209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5cc6106752e14da3ab708eceae8c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4be3fc77280b09ade73eb02474817211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be86e31c5466f5f455908acfa3e370212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138de1097a77078a1177f95cd0b97ac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07e700eb26715cc60e624bd9b5db67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412d50a3a16509e1f562b7152a5b748215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c62d5b034bab044fc68bcd526101e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d0c70e12ecf314b8bf0c42add64b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72d51631856dae0b9a0657c59482c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6c83fbcd5c36f4c1c5e786055cb63219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdd30236a9846e2521012937ae7a3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc26d8cd0cb45f65caff26583379262221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b0dd061d5803b400bc4c574d6634c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1327841f11c8cd14947bb7244cde00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7263ab1c32a2ef8d8d3e58a6e3923a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d312bdc40df1899daffedb3afc79ab225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd6515a008d4bc60a6ad50e0e76b73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729853874955e6ad1232e935f6de01ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480c07a07708b2d02ec3efcfe00dffe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdd6996a20f5cc0aa051b9551a1370229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538c18885d873e6cb2f9c194bf66ab0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c59253cc8f0b81aaf11b2d94467b48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55c6bad7c170ebd7b2cd4e3430453f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e05b752925ee1f42f9a53af87b9a0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef005ced0f93baf18e06cc4990a8cb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be7a1218a61db2eeb071583a16351b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d8500fead68ae403c027d051e40d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c856d0ec344e397a541ef2821fba4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91475f5a03e2d8745e32680f431f37f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eea4ec54be85b68a1b576489e469e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59df0090c0412cb20c5e241bab78ff8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1212b68dd7f40d1a6356476f777c186241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd8bbc68d94ce20a4fbaf102477560242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c95ced5a0b2222369c2c79ee02444b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e34d86bc9ebe5a1603ee43d31d0b87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176eb2d64f8e6b9e491e5df53a14047c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93df6dedc6a2630729f0db8dcfb81bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ee5f895026b39a90ca9eb32825e9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f65e12875c4d1cc31d319371bd886248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716ff1fa83c56b0d7f21a213c9f5250249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16accc2adc3d2a011d9b311c89c23c6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed68d12e9075f65954bf9a48b2cefb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ccfce65fd30898b86afa29ae0622f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b5d4f1634f456a5c6ce5d1be95b96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad5c0a2b2bd7de702c8a454c1db1ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45c9d6ad5bff6514b324c9f43271cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f903a2767b905a1883421ca73f20d8f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe7e7e5477634faa12b151884711bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955294b2b0a216a5b20d69b35dff677e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28365d47777968f1d3a59eec47070890259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6415a2bca37937b8773ba93950d8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b41ace006176802ae6efb62716d273261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5f1cb82e5f1ce6e41f5cae03bd5a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f20c34a44469e4b6d92fc391311f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9c1894303415ed5efa0c6818cafad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb36e1bd7f23b72ab4b89c0274247c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308f2390e2572c0c9b88eb0e686fec3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223155c631a008bd3d9f18ce89e729b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7206556f8d200b4ec6e7ebc80e16c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc061ed77dedcf3d53c278d64f876f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0abd8da54cf4a78b78a3914a93d265270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af810338921c55b82368235c2d40bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e473adfd17a60d2682544c110f5ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64abbeb760d0d4591766de5a1947a9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd46d6fea220677a232a54b7fc3c5fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add5b863d326f16a246d3fd565670ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eadcd14641cfa89257064a62853d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec20a0340ee46476f2aed8c5024525277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3eebc3d61eaebb20dca75844814de278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278eabad40315a5af76d90bfd9c75cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df5050650d05624e125102c2186a52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db892d8bf82bed0dfeb6d7d0efdf7c35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1a23577ca133b58c79463ec491ace282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c028c0178e838710a607fd31d816ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313f7792aa0e53f5ce3e9efb787cdbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e568579c1879496404ccd64802c2fd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07ed5a2c66dd8dae712ac9c0ce7165286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a03ca80b6eea28b38470b82c33ec4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649ca690ef3325e4535cd335a37ee14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa4aef497ba3251535890da4b332ede289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cede4b61e964cb32f45f648a51946c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57091e4e53c98e0f24f1d1bcec0c8e6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325a1f9963301bc78cc03a64872f450292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d77de7d8f1fb125fd17c58076c4f3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691d22ab7d8fa363015b92af09f11e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5345956c46aa04ba418c9757f4d9b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588a57491a48656f11fb617e40b262d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e1b95460d0f1f198eff443c87ba08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c4420f30ef4f4b6bfaadc2e3743cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce10b1d3412523c2e9b166e5fd7259e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25196ccbc90fc27cc743e5eb9f7851e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040872e2182b58538dca0a8cc7a60cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488eccbf2efcbc369fbd46e24fe261e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabac43cad6785de129bca8e89ee8372303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bad49988ea530fad24217f5b4fa38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914644f8d24d482c6196c66000269c4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb411c5f88e5ccdd435b272a65ae2c0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f87b6e054b47a884c209c64409f112307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd5bfeb9d80b49f1b3d6b9df04310a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72336bff42c240d26f58f450a14cdf83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27197b9391018ff44df90b6bcd14ce8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1952c209c6ffb414bedacc00168b79a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e65dafd46dbe5316d56986ce26f0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66f409e8a70c3de756b5423632a26f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44565762d7e7e8a08bdd8bc9c846ce48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98161339c293c3cd9d9d3e1b5a2fe9d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf146258e84b1736730cea88bcbecc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f028f82bf2b6122fbcad545ef9f9cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274fe4803d62323f05f4acb743b62f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cbc215942f5580eee823d0ca32802319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f044dab33ced89d811e0f8ce287f1e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecea24ac652d0ebcc2bf249a257603321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b351bd12b0383cd02f5e16b60561a12322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23df0ee01438b890d004e9c32afaa023323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd51b5916536f59127e1f3fc0b715e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585138e9a8f124603645ea72c3bd2a42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad68bceeb0b6e18bed5b5e6e113351326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7596a6a5f4c5afd95229cc68cb4a99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebddd141d3b67179c52c3f60612971c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a809c2303fd469020dabdcf778e468329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e4e0e4ff7d4f5b6c72a76a793d804330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f75385daca052e0dddb0b8bcaf7ad331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4bc0068480b0770e6e15239d9b51b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b951a35788305afae56c486837aaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d876abd2bf43830ba94eba0518d980334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f36843954c7f03934d867b07aae0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c194c8c46b0982f18aa02a35d5ef93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63305a76644a73d6040332e2dc820f6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f1ccd6f82361dd7f2bb98dfc9f008338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41ddfee70aaed58d0ab689b07ffa1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a94bdc797e5adba19da8bba771f6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d6397689e8b5564914a97ee0cdab2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ec8c570257f74ef7cd32e7ba95643342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442290c884f41b5f2be1897c11dbad62343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a740ed156dc51011400c52d861add0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4245d9b299e0f7531af28a605163cec345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5013c71764b12ef1768904e38b8ac2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1fd3d023486fe00a043fcbaa1f06b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc9cdbd791c7805475fab073621005348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142cd0b7faa25f7f4bd736086214803349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca84e9153fa392e9e9698d3cfd968d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7089811286393b146ab2b11800ec4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f47282f9d874861edd53502211e100352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac617b9cd36185da4572a46ff3e136353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004a61c8176a43a47910c45e03a1be1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77250de9f1d927479e10df9d4297c4c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f801889df9f416840fa9de28b0a5d70356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa700528b277d6838d118a3485ba0f5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6a96f51d85cf9fd8b730bb17714aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad26d6ce18de78f6a74090f5f86c1b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a675cf7044a5cdb71267db4c9f874360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd60fe2b2ccc6794ff7162a0200118361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7690c67391f5d3308fa8bd2387b347362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835d8f6d84562f30be0096cc0c717b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c989bc9e711153f98a89f1ecb12bb3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aa9e40b07005a9fa9d1bf60677f33365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796d728e119f889aa4661a78ab54eeb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01cc044da50526a7d28031473200b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b996f903e194b7247ff76c089c4415f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e21e67141f3b01755126e8fb9cdb1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79538001a6984d26cf8319155d560197370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca73d5dff69e6ac0e548d8f990f6c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b99cb462bb2a0abf5aecf9724c0131372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879fe8db4e3d3ea39e62b14e5cf09585373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0104144f41161ce138a09804802d180374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66411b3eca32ac3294c349b1470626c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038b630f6cc6ea401e5c79a6f639162376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bde41773dedce23c5278fa5189cd21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687e75452c94ad27aa0085e4e2e5406378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ad54bb65e790bd7b983dc99880368379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762871f407ebdcf2215f4376fd9e4d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66935e23387d969c4c8c521dd0d27e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b370a838dfa9048ef49fef7334ed3f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1631cab578159857f9e57b7d6c58ec6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef0917f5318c48cb7e20395219c332384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0899be36d037f635ad542732e8ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f76c18284b717811d3a9664b600a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd056380afa541a56ad23f6e3898855387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7339a88e93704a248e5cd55aa9ce4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20d25a3c761a4d1afe0b1853d67f3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1c90ddac6fa3612874b5410effe02390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1b30c097f44b388c05c8ad8fc098b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380f9ed4745e10351b2e7e0b00195a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efce0a914cbc999658399e718f32ec6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342005cb65167878d4679a743c5890c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d9c742f9dddf69b854bcec0f5e850395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2cf4c9d48c46e2c24fb3e361679d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d8fcf9545965a408f57111cee9541397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d48dccf827e9a381c05f0cc26d63e4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710261c6d2b4cc85d6fd2e2828dd7e56399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e386a74d24f7c122c4300338510b80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c16920ecf147bf4f2edda379c5160401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f265fae4dff84751783066abc152aeb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562908b4f07298ea8d1539f37109f60403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918136d8011e6b8bd63086e13900ca7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692eb4bd3a54adbb162b11c91e498ef405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0403b2428d3a583f6828e32be4eab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935024b07e97b6839b33383186747cd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25398a3810d8d8814b7eb28793659fda408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df2a65bdb0244e0f52a9157528f33a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6272e7eca7711a859f36efdc86684410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59910aefd5039edc3e5bec4a278166d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454901ec0bc08e75c6f2ed5a9f892219412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327933d5a3ff01f052f08c310cf65544413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfde927d89f0f0c9cdd6e24360dde0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07f204639475f31c461aa18a146559415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207536fac77758a8a8fcaba0382bcd98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0028883fe2a854ece4ce8624d629627417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d839327c127144384c9e06907abc20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7be1d692d4ea898cfd86741eaa204419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47d4a51b4d9056409a00a2da45a122420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecec1dc4b8f957669d7fedd26f4bbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35dbaa786c4b8eba3cf9c81b5175920422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429f1aaa7fb59ec49de7b7f97d772c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3519243a32290dd2da26522d86cc0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5116ee18caed5a3e62e053984c76c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ac99eda8a5e6314ed92d71b304aeb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86556590030ea6287d49ff58d56e40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8753fa92b6f4b8e17d6d7a7bb82621f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ac196b8ab76bfcdc98fe43428883d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c631bb83464b88e1ad85594d1cf1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bb0f9d91d903d547c4249a853e2d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b40994fdaa9c91f46a7daf12a251f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16087a7df31725bf8f07aeb071c2c8b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781c1316ebf7fcb3b919a35efdde359434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d9ed1335eb2fb0f16c8b9b9ca65a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e512dc40a9086c499ae907dfe5e0110436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6135d2e24a7df502254e617b03a2969437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c38b908fd03dd14dac0311e2024bf9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c543dc280eca91135f9b8eb948993b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f61ea0261321e555d471dde5f05693440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf72e6d6305578e87c6acf2cb076b2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f2b7ddabb41766470ca6b7226ec2a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea86944aa8f19d02b52becce0e4278443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ec026bcac84be6b23026dd0ca8b19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859085130963955f8b2fc8e1dd10d8b7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f43acb195ad4ab9dd40ad3e4890626446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff67a7889462f16c2af264e680dbf1e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc342b26442afd7cb1a77e7fc7739dd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac97309cb74efde4cf992404058c706449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc0a3e94524a96a6410e750281f383450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522faac920bd08b867ce97ef1637160451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10097fbc386eee3e4e51a97759a3f513452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e6f14e45dfcab8e9a24b9c5b5ec3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d608cc5291c0cd959b723a7b85c78b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6f3003bce72db13deebbde93506ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385f7fb839c9c418fc5d535231b55e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ebb4a7b0e0101144fc062ce52732c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f389dbc51deecc51fdda5216a5d405458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337f614745c62f9a8885680c4122ed4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43145dc77034b0f9bfd7a3cda5fbcb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71362848714a31b2862aad208b595ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1ade957e720186290b05ec2ef978a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951d2c15c4f5e3f4e9a3816bdb2aa0d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb3ac148164f17e243d1821f10f814464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04056e19287d1898202c087fafa9adc7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6941ce404bf558db6a2bcdac648cbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c4f9b71e1aca17de8a2f6255dedf5e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aedfcaac4600dbe160bacdc1d0c67e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f94af76f0fbbb44f4e337947d98b24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6a1661e23fb0f5e7911c6d4c4107a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b922f9e21633d55bed07f92c2a97849471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00acead4b0529a519e53a3a85b58ae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e383e39434a314439dfca5b7e4e2663473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4392a551eb267ff78631c724a3840474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cbe87eb52124482ab6ffdc02eaf6f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18ee582211cbcdfbb9915f4c22f0b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dbf06e3fa65ff565eb531a102d8f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ad4d8a49d2f36e6bbea3b2176a573478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6839831d4aef2bedea6fb79a2fcec4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b7eafa8c4b74dad8ab96baf788057480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d02cfdee73a213e3348ca8d1983511481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0eff21a70b4519fb50bb5513686a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5b300dbf8d29c32bd1afaa44b9696483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdfbadc656aaf627ab8415eaa81982484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004147461a5a1977e74e78da8dbe1b2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fe6c5a168c0b0cc847f1cc059ba0b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612587a2c20e3e57db6cea7ab6e3832487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e03097ea9f4de9ea4fbd8482858649488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce831b53832a7b9b43b6607505f85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83a5729e1d0bc7bddc102f4d300a9e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6c0ae4aa389bc0d14feec8deb0df0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f163e8ed10534eb1c6538541469ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7513079d4e74b4246942ec15a214c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64156b1708fefecbef7b08b08f08648b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28471ff42320337d8ac946699f2d8a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008155b2423a760c1c5824805c6dbe8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fdd8027835f7fcde336b1332b4688497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11197d94e686ac4c7b6c0092ce0d5e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c35bc09bd3094a6a79a94e80a01fcf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346c58ae10c1efd20f377a1d7da98e3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88fd6b3219e483122529fe646515af501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8bb8fa5580d60a95df62f7c41d4a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2aca45e0856085d642adcaf8b8ccbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbb9cb61d838809366f612529d3bf8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaf4fad2468c0bd9bd95fdaf216993505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15e2742fc2f747f93bc674c1b54f3a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867136bd137b20485304620ffed6d24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf856b2d6b329061a7aba07f72fa51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e16f61f454224e487bbb6a0e6cae65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c34e0b8b5185480ca6a4cf51cd9bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ad346b6adef901d68bf7ea8c7b3a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d06970bf295b7c1f348ffae90368c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a0059e1c5767eb7eb2d47fa557d3a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d490d070dfae570559a31afcfba3c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c59c9c6706fb3e7494fcd234266821515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8045b13651b2c0f53091f3075a63490516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e911bf2cba99021e57a3660ee1cb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83bb03fdb08f07466f086318910a7d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d7b671426b6ded82e6661ac6d0900519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d7ace8f8b8a45adcb7acc41be65cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86437df56ff28f49db3c531c0356bc0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093054466995a410cd270d9ddd4b2b47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3041a2b16cca32fda6ac2bd45943dd6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731632b6081b25e21bd9cc6777f40251524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f778276623f56fdc5391c6b4598807525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212587d5710a563eedfc7b025703009526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b33f4b4ec704da509ab19035bcfaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446c5ebbd98451d1ff877eb47b6238d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3d3537f821bdc04f190b77ab19cd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9a2f804d70ea2f0200f8e84180f3e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fbb1095a0d3b3c8fdcc9093de1f4d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503c090832c7250a97a417bdcaf9d22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdce1756d81d57360b32997745ebd09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ea28f8f12efe9b36167b171197152534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6d9b6ae2b45a936108b4c9b5c7d42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8771254c2dcb9a9f21f7b87c245c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19959603e81508e0aa8836832d93f0e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f42b1a6cd6df627021f78d6a672ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0422f911d12ffef56f7da516d7eaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688f65f51f6390a36d7955af11d3aa4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd85c278533c07d8076789049e185a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101279d052f54665e2a069079e35865e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4617a655b1df77836f916083cecd141543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1870ba29cbb5fa645ad9058f9dd26b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678771020722326749d4e0f610594524545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702965f18dc46191f7c7620ca911ae72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c779cbe6886b2f8b0bf7a95c2dbbf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959b1daf851bbf620a9528c5087d294548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375717dfb52796461eafbd295b0981f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df8c497d7ddc7d2185b45eadeb5ccb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a9d83faca091698efd5765c1732bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debb5964204d06928e46da106c88930552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce513b44aad0da38b4839173a1540b97553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80426fabc48f0589038866c1779b719a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa497eaf87273706b9d96d9c35c09dc1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39323fe93147ba2aa7a77e13af29cdd5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d285296b4ff6b3d8c30ed6c5cbed0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731b07915e8600c90d69fd5f3307425558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768b21136aa3a1f1c0c0409eb16bcad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e013fcebe118f7a76e09457ca0217560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4081c5f59c784ca551bc58767d1b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7202da0853be6d2044b6ed62b1fc1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046cf0751afab3017d1d734ef76bef4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdadf54449ae2c9fb3ece28c847688564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb726f59d7ea96691dc3de0e6ae0ba9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdf38f53824673bd13a2f6dd599439566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e74339d32b28b51a6f2fe37eb4a577567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a294efa74530545a268bdc792c306568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3aaf10689a40cff7cb3631428fab7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce23ae268f0b334e656a9bc3b6f24f3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbfdd17b8761c3318deaab81ba8a9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b78a9fee702fe25c9bc1de128d4a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8931de6af81d0242ed48a9331f56fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8907b94ed9c9c775321d77c49bd5900574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954829a43af1a4f0611352aa6b0697e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19850351e3641300fe6c14bb744dd1ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccc50a5447a71ee360de503bb8cca7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ee9009955cd89d2c2d13a45ab200b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256da406fcede5cb4b147444163a3a36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af48de563c606e67b1020f5d574e22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf55be2211ea38792a903f16267ab8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13bacce933f109f15efe554aba3f99582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c21da83f8770a66bc7a6916b17b1d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b2cef27b2be97fe8d460ed748ad9e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac518713b4d3d8f06da07d6f475b6ce7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d105bf21ac58f78b406b811ee6a71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c45cfab0d6df29861475690c3758c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92ac85060790ab673523f8f41959c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc9206a515fad90b915524425de789589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa815d09f9e73dfdb546f279e628f9cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f227dda87f3517582844a3ca4e67f9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b78b80f1848fdeffc1c95baf82719592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae1aa6a100ef945d016faf628d165e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d358e0481ebaf322a3dc6c60e438494594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0256950c840f5cc33621ccb3d151b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c488941d073b534c9c456f5b2eb17f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f6880ab2d50c4cb3ce6c2843d7978597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a7664d04814119d6ef383bfcc8294598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3419937f9e8c836700ef8b27a0f42b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e51b04b86b59e679b590cb2f2ffff600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bb1e4b8e67ae50e1b5505d2d74c3e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59967757b3715cabe752457d315539a5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17be2827e7be851b035f78c548bf3be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917139a0ff2ddfdbfc31cdd00b95fe80604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e1fed42ef57bb364fdebabe4c98d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a44f9e617bb25fb7f7a841b8b55af606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dcc6c6ab51273a31fd12c51eb81a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e5d84256f875b9d6aeb17c06f22aa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2e1fbdbeee5a84d761b77508bffab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b447a6509939e8b73f3f31f9e2639610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dee3c68f2fd82ea533e1321c821a8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6148f692f9460ebfac444494f5a7094612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c534ab8c0e62b24c99c2e752dfe65d3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23b255beac3bb09c3a650d6c9d9866614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8046139f64e6594fadfc4d3b6479906615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8debf69d749dff5131dfb81002c5544616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e708cdc9549d1a2745bdbde3e423d27617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd9bf69f42f003550b82d1cf6f377b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8141c28a58a0033124f6214b70d1aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82353aa67dc45f9d27d8c61abaaba33b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b01dac48d9ecfa00b00755917997d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b1d5c9b4cb20ecea853a628ed5575622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3721725963847084c5005b2fe4d0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51d3a8be489067c21ae0443013d657624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2675d1d70614a8b156bd9805a5375d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced149a6c93f5c5fd84c3b160a8477b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ef51fff347196f9112b01a723a7de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f38f01177f4f6362e54a08ae143e8e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622cabfd447bca40868f516d34a4724629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7c7cad6d7a5c290605a58a74a2db1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262be1b3263d13817d6446df2633f312631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818fb7ef4b0e561ebabca943bb5fbad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674c5de84a8e2cebf8e5aafbbc276ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527e654d0e2692cecb696b585283771634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbe4d975f0bd620ed22e2c280ed26d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8ff883b2673997f96f07de2314bb55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a387b08979e90168265eb36e77606637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09754e2b4296b0bd8371142d88bd3fcf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7516e94470ca66a553b05cb61975d0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0eb1b12d93e92e25ae9d6b8986240640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd18cf6a2c34de5cdb48d6d0cf550d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288ae46d11688b2e93452b68612c1d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91a8c29650bde63f8c8947383eb9df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790f74df52fb36ebf6b2e7a622a7e6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4fb615a10633acb3a1a78bbb0b825645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0b26798fe5f0fee99cf8fec681349646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc937c04bdbba450a39e27550c3412647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bf3bbb6587b1613865329f8a0378f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860ea1f33dcefd198970448d9fbbb29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b294e79fa020fdd63d86a5dca7841650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e931c1ba7fe6f5e79fdc48d0ea6a0f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18973d0c6af958d8a0baaa5ef0989f60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37313f132790323f612f14d39cbd99a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a5aa61e5d2d0f602f8fc46aafb796654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3454132bee836c831c16e7ecf8bb2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3d6e56c7d09f8cccfe44db21304ca656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb5cde265fa346ddc7ac45bcbb2f96657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623e1c3a3a7c44b5f70ba8641a2d000658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a9a2d453328236c869b2d64e4a108659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1db60b8769b626469e25a9b4e5a08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8422179a6bf5b18f9d9a27dc884c9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658afed85f9e6f7cb702cb5c6f283b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2317ed382da4517fa1b4e93181910b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a86a9905975e6ed43e139e582752d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c06893422a0b6a300447f0a048380665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23877c4e1835f89d3bb29ca9c72a0bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa6f789dfd00d69bace45b5777cf15667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff26ff7245e4890d3bded5e7dc3859668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e5eec4c4429ea09e71b6334645534669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab74bf087071bd166f284229a27fc6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fa2f5c742e9578ae08c4b0cdda9df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e266bb8cc61d634aa200f60a307668672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7871f64795208953f1c13ae2852672a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4122f0b7fd74fff328b2654159eef9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15050bf2591fe19cda318664b3b110675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee27766401f1d7cab8ede294b8aeeb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ff8a07c8ebdee126e7c60c0880452677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15056ea3a9cde6b436a6fde58e4449c4678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4462,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4522,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6497,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7642,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,1430 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1378 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25242,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J369"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25518,9007 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25629</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>12.01</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25634</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>1.76</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25641</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>6.64</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25667</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>335</v>
+        <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>3.47</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25719</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.48</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25733</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.33</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>343</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25735</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>52.21</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25776</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>3.15</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25779</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F125" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G125" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I125" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J125" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>2.55</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25781</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>1.33</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25782</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.37</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25783</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.47</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25784</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>6.91</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25761</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.92</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25763</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>1.63</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25764</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.14</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25765</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.62</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25767</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.56</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25772</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>2.18</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25798</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>6.25</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25815</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>2.05</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G143" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="F143" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="E146" s="0" t="s">
+      <c r="F146" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G146" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="I146" s="0">
+        <v>11.88</v>
+      </c>
+      <c r="J146" s="0" t="s">
         <v>408</v>
-      </c>
-[...10 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25814</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>5.65</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25825</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>13.3</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I149" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J149" s="0" t="s">
         <v>415</v>
-      </c>
-[...4 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E150" s="0" t="s">
+        <v>417</v>
+      </c>
+      <c r="F150" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...13 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>8.49</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>420</v>
+      </c>
+      <c r="E152" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>4.4</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>422</v>
-      </c>
-[...13 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>423</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25828</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>9.77</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25832</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25833</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I157" s="0">
-        <v>2.04</v>
+        <v>7.77</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25835</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>4.4</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25842</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.83</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25875</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.6</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25876</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>7.77</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25877</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>10.69</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25883</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>457</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>3.96</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25885</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>11.23</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25899</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>2.12</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25903</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.28</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25914</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>1.07</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25920</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>4.98</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25925</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>477</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>5.27</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25926</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>477</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.12</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25956</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.67</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25957</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>1.9</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25976</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>10.35</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25979</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.8</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25980</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.51</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25984</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>477</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.53</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25995</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>477</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>17.6</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25996</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>477</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>3.94</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>24012</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>2.28</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24020</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>9.01</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24024</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24025</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>24.42</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24030</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>523</v>
+      </c>
+      <c r="E189" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="F189" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G189" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I189" s="0">
+        <v>6.34</v>
+      </c>
+      <c r="J189" s="0" t="s">
         <v>525</v>
-      </c>
-[...13 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24034</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>1.2</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24036</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.52</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>6.34</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24094</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.81</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>648</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
+        <v>649</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...13 lines deleted...]
-        <v>650</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>663</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>664</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>704</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24391</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24394</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>8.210000000000001</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...538 lines deleted...]
-        <v>1050</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>