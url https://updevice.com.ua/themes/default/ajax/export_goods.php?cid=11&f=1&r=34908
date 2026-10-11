--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a1c20ddb55c76572d0902fc6c22201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde3e72bddb7b64f2f099e263e2f5172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca2310927de003f43e1589cc6f6e2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185de027779c5d09a9212bcedc5613814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a7c841aa5526190195fd945d6309c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482416af36cfcc8f1ea9686b5d37502e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a779a027cdb117a5d98486511109e8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdef3049fd00011f3b3b57a06c237248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911119a02b51b61ec8138723856e0359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72f389c3eb9a6b054ad38995c4246310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225bc1804a7e0bd41dcb991e8cc6ec9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933c4aad925472e40ee1e16354ef3ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6d7f040b78ebe0518206a373a358313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7a53d6f8fb43f6a1e54d28fd725d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b76350465fdcd9dce49102d1fb109b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6444b3af1190d7d70e1f5ae52f8d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491ed1b45e03bb1bed9c4943ecb907a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acef5353285291eb977929650f47c618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6157af7f863c85ad3f60606ebbc1c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f261d71bd5a031e3742f9d61ef69e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2d9d82061f85d1ae802e00d585dee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed840b213f44d80f6258e6a1d53f4ad722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3b3728137702ede1114819974fdf223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f5a5926d2880d44f5994cbee36a2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc435a6c8fe8a95fdae3dbc7e11255525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899f778ae5cd5682b7c9d13b1811c4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c050fa1cc1214ec47986c8f526573d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45884f3db0e4f8584c927ec862e1e9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786e0403c9e1c6971fb2f681914151f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90bc6399cc99e461ff3843e7d79c5ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec650b9a1f862f6fce52e22d17ead2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4c33c1e20688995d39601a4d590e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d55aad23be103a9038c69fb2bfa83633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2038d3d55af09d2aa46de116b16c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a282a2bb69b247e7e6521c6fb8eec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a5dc58cfe0340e6627019ddf9c39236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec7a992365c54b43babc4422b35aa137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ed26eafd53a6175469fed4540413738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb414a57f5ca9163b4378e3fe9e15a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe285b08788d6375a3e8fdf4e9cf72940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e421192c72644a6f4571e0581a4e5e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962635a52dd34772775b326b68ca0b042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea1443b28ec1da6d8f75ca4b98875343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fb24dcde66efc794176a4a372b2b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882ef8053b643161f271f1fbe38ee6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dffd9704fc54efbe91f785e31549dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935ee432620d3d369bb4b18d0c14a0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf2ca05bab0fd8982a305ee4ff13bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aecc0aecac1c34f3efce71dab2d7bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f5a12e3fe81330e779a21bea3a15850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9055dad75639a96748c1a243a4aadb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2dce88cae7a629d8fd047c53427e952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438964d24a062c2985d436b8fd2271e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c7ee16ff197222ec950a73094e71854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f7eba6f1e6567be2078221d45b5fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630be4b9fae9539a547eb2abbc2a877956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2003c1cf42ae462fdbcafa51ef179857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65800fe1e93b7466f0c0a29cea0b50b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b77d1fb3451e4c9bf2962dbc3b163d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cff8d1e2ff6190528159ff46e63e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06995c5d614185241c7d17a5352a30ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc843e49c2cb938108fa6a88341494b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482f6ba874afc99fec592f7a70e7a9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3dbae598fd514c64f3ff5f560e65564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58febc28db938498e4ed11eea6cdd7e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e376469928bdcd052db6c45996b89466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f30c1f10366d7a02bb0f928c5e5b2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dc2bdc34af7b3560b6977c636d09968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b8df2f7c57c154531755179f3491569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcae129d15304a749b015039c7e4b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c31d36ca484e7d5ba751bb2a30c52171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08825dba556575ee7f68331ffacc3c3472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9167457173b849b62f8faa4232a8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb8e03c026725153174ed98e07c2e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ef96aad2243e08072a2dc30d6bdb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861d81774f75dcf3a88b57977104a6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46018b5593723c659dc367f534cd6f8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24340efca87afce9b1d66c317d1fa7e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ae37575dc5b92a9a22b8a9fb2eb0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb89c46fcfbad5438e996e421be96880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1800c06c9e188212591b4868526e8a081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef66cc36c65d2f850ab9b93b63c8fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3170c46dc78aecca9271224d0b79b23483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab493f32a95c3efecabdcf80dca603b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ecb541cdefbdc0c31862e7d8780b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5fa106fdaddfabe8137d71f76314786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337ac1f7c2ff6a42bb8db22b9c5435a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374daf95c2e1d2d02a6ef577caaa12188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbe249158912a55462e5db17d75b9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453e68ffc8c3bda22146cdb830f105090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210eb79ab834b2a5a2fe38780928a5691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e037ee46ca9d77b6c399c54e39339e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f17f9e03f026ac43264a023aea4c0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918f1bc501e08f551e2edfb86cdef0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f690173eabf596fc230a757e65c6395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e98944ca1893deddb3e1019b3c303896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011b450522ab5574bfb7a8e89e619ec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e5fc730d67bb003ceee5d2d8e338e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9b392b405e3100638ed426fedba0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55da393f3427363a1b7a8d0b0373138100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746b196d397d731ebc27f81541373a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4e8fe68e2a75244a4e168bee264c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e56d213fb8a8262f3f251c0c8bd0a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36fc84599f23b7cf263a6eafcc080d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4279b11142aa3534bce3f8dd7d4220105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4015f2d634efd541e6b464a7111d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bed3c83d5972e37600e910d60bca6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed339f72d30c4fbb6387082badf9c43c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f007738937e251f322a6e0b6703dcd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1bbc725edf92bbdc98c347d69c564110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1ba3b7b136991332e6da7b08a66cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310e3865692b10a60c4cc30619261d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9061d5e7a3b92e25a44ef0081f59e18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6346928cac98a3eba18158b9d03da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13210b830a6e198115e1d355ad2a4f96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88bdd98d598e40cf6d335177732389116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf888bf783ac5383c8fc30d5676e39d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9233894400c0be58704653bedd15bdb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32507efb41277ded970c9d8f00c5ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d308e206891f08bbb8cbb2f5d2e4a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f98a9fb5e997eaa28ae26e8b4c7c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da38db44c8cac81db5067ea5a54815e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19fd378f6bcd2bb533cc01bc9bbf48123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b52ffe4226cf8cf9e884dd9ad692b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6c6b0d8229f1fd2e256b314aa468c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fe0dcd5aff756471ac275565b59dc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74300f88257e39590d647e361f24def5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85801beb83bdd37906d5e3666a7dd97a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36a9a10f863482202e4f22bd82956d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea91520649ea7ff9824edd7a6942d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feefe418f0c22ddc400def639685ff7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2218da17bf686d9415ca723e980c3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf69081f59e78cecde6af147645c5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394852de3deb1036d01f862ac7a93ebc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8fc4fee5167bcba7fdbde222c69d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c130e080da76d98cae5e9edee8a423d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12823ee152faefd37fa735b405d7e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943e7848c648f1d068e40354cc28486138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b79fa4de96ff23e8604793202a2f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423aea879b96e05d5b9e704c8a21a764140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61d48b3de8f6bfced55955d72ab84b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cbd1c98203a6eadda6df23f18ddaa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2e174175986ba17b2df9e6f13e803143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19223b0829d14daffbc5da9f61326f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2560661d0f681bc46e538a5aa0ae9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fae1e58cc66f2be4cc54dec8041933146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2d033f8ae1d5b22bafee9ec4c7594147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7001d03c088b903d97f9fcafd35fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3fc6c066514609283fe82c0d036d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff08d40bd1b152d7ca067cbe9919891150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7257d280dbd86cfa3d57270b531b79151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd9342bc37ef6c706b6754c057e67a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6087ffc8130e139d72d1eddc581cd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc988ef9dc15fe1ebf5af84eef19f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a40b9e1ea4f2f8a1dbee235ad0b4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3ae9b7484914cc5196848ce2958b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d73c54f15ad8b0f8033044b8395b22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc5ea5cee0caee8e47aacc0c5d72a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c9ffbe2f8fadfb5d50f1e2ca78d7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33de237f2349e65f8778a83dececdb3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba94825bf3e47d58173674ca709c4ec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1fd3b00e6c7a1c86d9187ecc11180162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd5ec2f2d2eaa3a15a00b208fcc33d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990d0389ce67aa215638c927652bcc8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1cba6d5175efe15e86adad75b845cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1858e78134270a0faa58fc221e34b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb96340d74f764b0eb1f01306f4c0fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90acd511c0a70c757c1145552a82f3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6c1b5297f636a8e7d60d51369ba28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7cd2e850d46a7261c0f62276df214170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b50b0f8f6930d06cd05d2771a80f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb271c2605c60c3587b834553f2d85e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee23f4fa1ea5fa66a9ec6124db75bdc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb947f5075608e238755e57152cb3790174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29850be921649cb2caa1c14abb278d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b0e491ae9a4cf03c2dc93d34a5804176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1964000d95e6509683dfd1f6094218177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a016baa2e05f46af52dd82b3f92c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d7f4a9a37ec8cc0bf221f5474cfb0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e695f44de0e5001961ea20e0ed79d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53f5d6d380276196edde7bff1fcc59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46580c0530a25f2eec1754b3a72c299182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369f7b4f8a4fe767726e12f08d18f5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f14609b17bf0c47bccbfdaa929511184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9336c44414fb2ace6c1f1d03792da1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6403b5b715d9245c343f8ed3693cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc042d8ac8df37145a9b8c75b1de76e3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fae6c74cd5fd0f7e8851acf26f358b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb675ee91a774c1f183752fafd60588189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5205ed7fefd8143064b2ac0fe8af3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc8e7808d39934a715e5cdeacbea01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f66baa1eb45e277b8cf31dbf973ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23129da4523b5b28f297c9041e954b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b194788999ddc9d1a8a7263514dac26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48ba823a9115027b3f43e1814f4f44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d21023ab38ca64348b69d3c5d817e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d12d71261d46aa1c3bcf072988918197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4242a34f5bc0815fb4f552694ef5d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246482fb1153b486e0a5c7239b9af94199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35eba065576aa455a72e79f18bdfc1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9100e0cc1880875740f9f560addc0875201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa6977bbd35730b682d2f4bb7ab4e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9aeac0741436c0fd6c5ecdd4fea116203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825753b1d281d04975b6c6fd53f7b6d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b345ae548d817cfd2df7fdb41877c96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a117e075b25631c4cee54fae4397ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8df624cbcfcfd8f07ff63ab8f9968207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385520086c2d3d3e80075a75af65f0ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43092142f578d9cc8fa19a465b0c9a4a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24acdb8c64e2aed7675fa877741abea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6aa4edc7718fb44a2495c1f686a2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bd404671d324b1a84b80caa617f9f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57ef96d555655f29a025470d5a6d94213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297c64117df8038cc497e6ad3e4df0f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831f583312857ffacfe5f0528453047215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f9cbe4394479bd3aa2773e8359030216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274e5cb93843ad861f34888bda78e99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc2c8768390ea35229da6db0e25ac6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0adc03ae734f319975dc5f79e2d3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b1636f5605eae5e750d28fcdd18b1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48092211bc263dff5513546cc6d38c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378be66baf497d3a27bd7bc2a6dc936e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbbc321c29e52ab07cfddcd5e2b2b8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc071a9a74c9222154b3e6f84dbc1ea4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fd1511c8d5fbb46b788d15fe2e55e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebea30bda726e1bff0ab2dfb416f5e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014538897157d0a4c675eba11e7e2432227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd314891b51cddfbb306a3f611c074228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55962d26e8b0e31a3504fdf2b95335d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7af23c3cbb63acb591c008b7172d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05acbbea93e636139cdd862af6f3c72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c00d6a0692825b7b3384b44c146a1f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9fd512b7f7c7dce6bee904c1b4445233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bce13a85fb375be108d872310b3b38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1abd0f19c82ee7c8fe46266e4bb9e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1a1ff850fcaf54a1e8cd1d0297872236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483835904de974c140ef0e3ff8dde0d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7d7696fb9d3f405b21f3cdd9a1908238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b17ce53b219300ebada6acc61f138239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189878d20674efb79054e326ae1b24a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597eca6c9373d7d863c551a5385cead241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f156076b94da1ca39dbaadbd7e67f8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761861180ffcee86a6bdf2b826fe9fc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1855805baa132fb694f646bfeffea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d181a7a576d3fa80fed62103246d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d7bf672dbd996560b954c074c4d17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55c3583c3ea6a3d94182954d75dd69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46e70b8a89c49d35ee5a120fbf248e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb71571fab4408145ffb27a29db59f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700365b00bfaf4e6d87cdbb7b04c4c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944515d46828496d7c7266b6d6307c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab8722feab931132d1e0a1413a4e70252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2bc5bb87592bd6ab1fad8f34a9046c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd29177eadbf0e8cafced311eb64856254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7b31f4306a49b3b39f1f19230f70c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e19cfa38aa2050255bad0a4e0ef1a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a4220736dd9f81e87a0542d3a7ff1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936121a044f85dce4f02c85deb95823258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd410eea9a745c11fff60c2ad5f41a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81c7454169b5c3f3e3d8d34eba40e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71c3a8f084675475089ef372cc915d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644cd498b1fa5c085b37cf557ab95d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32899c83ec3e028cc3a90d3c0d37e343263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259307f2315ba8015ac9cc64ee266d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2b8470e535a66f73e17913b705922265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88fb63637a7b8083ca42fc33b83c0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fa96877b2308b8cd446cf68600359267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76e60a9ce997b3d97c78a0c052998d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab6fd1de02d4a86b17b1b1893f9ef7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f2741b187454a9872d23e1090a054270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880d840593a5c04ef3a7f43246715f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc7dd0209d46b692cf7f5bfa2d6e92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effc0c5a6a16539dd80887ff8adeb4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd97c9752ef6094c0b5dbba0c7cfea274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff67f900e9898fc3a825ef8481c458275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a176dfd588be776aac7586d6de5f90276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd86205dc533fa1ac728bec041ab2a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e6bd387052641d6931bd0f5a29cb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b9eb5a76dff0b343f0704c8611f97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc7b74487d1cf41c312cdcaf66704e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7667a480b5ff1165dc14adb02817fa0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bf45ea8d01e67371c89c8d6ae2d71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd0b9f8afba9527b8c80ea8585b596283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e5818ed6b4e805b0bd00c17acd70a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a275c1a85b9eac32a6dbe0607e6c5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8978a2c2fa3ebc3b01e7d1012297ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69941e890781fffc9277c3e5291b04b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1c5e777a84d6f8447f3a6d5446b83288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65646a34e19b4da8a6c04e738b4b67b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e101241eafbe1b12d86b5fb4b9c2d8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a925f7fbf8c6c90cf5b99dde5134c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb3c649a2c8c772eaef6b778799d4b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60de51f676ec6fbd9caed10b068bcd5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449a443fb1bcec08c6f1ff833002c50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d40e4fdc6c55e7098ff7bfd0a589fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0c9c6261c48ef231df33587d98065296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0bcb4e603aca5b65aa06e5b0ac981297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c58d4fd1c382fc4bf7ffe46f64273298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7465abd9918ec123ae27033723dd9b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdbff41dadafebf25ca76d1c4d769a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7fdf5c882307cb51de06aa1211406301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5ac50f385c04d7e3ce4a03a5ccc8c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413e1f769ad3303487ddfdabfdede65303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9ab6c4e133acaccd57c717b177e7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b1b70ab003204fa64bdee519d48f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279277493ec7abf3ee80e8a9cbe0aaa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180c5c056fa52d3b2cb4e5b70c64f36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037b5b9d7cf512df8d0159b47b1a40c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b01f0a0466fbafbac906b6c349c3c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d7d573f0588fa0b4f18d7038e0704310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3dbbd197ada68bb78155a367e24ab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e002324de4e2c983cb52e60022e90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517b356bd5a4bebca8f09b206181e19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a2480bef1e67cf57b6cc695fb372a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d563f396ab1ab88bc814cde9858e20a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3caed4c48a3854c3835b96fedaa3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32387030fb2800d8a8a2d7b5e52a29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4303b8aaa1c098ae6f2ef31af9267318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f8ff9fd709d86b7f1c372ec125cce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77202dba4bde992eecedcd6c61feb513320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb013de91dfa0b4e3aaaf1498f4469321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5bd0c88a7a14537875cb32b498982322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8569883c976aae1391b1069d018598323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc4d931795aeaf69d4227e05ae5671324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962014ef4be82e0962a3ff02fd272a81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6f57c140d177f8150802b5a7baac2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef81f7e8a027d38dab89260997d40a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8649e62c0c0574840ba157e56b93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff969d41b41651c1009a53764ee022f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85bedadf072511edb51ed8f65f52d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df47fcec292ebac5c7dcbf5f103dd1a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5793224af5f443730acb8b355a1f49332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a0c6780f3df731f70196fb360de98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e767d269a87faa8f13bf5fa647ba6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc534791ddce3173403bf59153fbd2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e29f6df4297d561e713ecb9e5c5500336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb76cc04e68a0bfe4ea47250c87fa78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da71bfce3cd8eb3a02406ebf0bd6af7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6d51ab3890e2784418d2951a3392c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7625558a73a5a2266cfde69669a61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdeb105dd820aa65bd78e8a9fcb244341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa858d04a483fe18b20a0ffda07cd12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5233bc4fa0bd81194da3139ed1a5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dc29f873c84e2aead82c19a76b6d79344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1676599ffa503f1ec8428449f410e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de305efc3890c0f5e307d5fb3cd41780346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981c6d9a7d17635735f8d835b743284347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac12c6a311cf038470d1f22473b282348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0c2c97a2233aa29c20d97d1353026349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c7b94b606d3ac7b671d7e66d1cbbf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb934824e8e309cd768e3c90a44c56351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ffd260f05623686e4b46314c070e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8caae34d34e82209f04d4c5d0baef7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4336ea1f434a70ff554d8f011ca41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bed0412cb4f847724d20467f5ea4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80522128c2e6073842c4bb3487c69a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7077a78009244a58343eae3aa3efc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eace2d3aaa188a07cf6d6904d9dbfdf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121ada0431cc78878a9c9bca87822eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c92faa985e606b32cf2b399b6ed802360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee4fb9d29718dab56d3bc3dd332558361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa659f886dae03f17753bf2b63d47f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2da229df3425d60be403f342474842363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d4f42d95e9ff9a52d43c8287b3024364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029883bb8d3f91e893921e288270ca3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7ccb19cf473e86ab70164fb7e1a67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6611142b6402660a0c981298f19013e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548a988c6181fc436285b813bf19ce3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be75a1f57f6ab990e9798092cff7b2b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2cda572b099987375167745378d40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c058ac536d195ddf6356e7f12a9702371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410d13dd6a0ebb593fb6b878cda6c0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd569d467e090e847577eba3efe39c67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba79e85e5149d0be07074143cf7ed4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bed9a3295b2931e00e63548033d39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f4e4084a4c4ffd94dabe2ef6e7d24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9916a827b725d04c19e189779ea45377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94175f6165403e47a02eb2a0454a416378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2897959c75c5d259a38554e6a5985379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ae28d68d5f525400f6ef86ef00852380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93a919409f92dfb11629ca80a5a480381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5be7d93323c6443e2032df9828664382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2feb5b1b2b03c11dd67d8f4875d51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cebe503b2c98047601fd19e0f9d015384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25047d942b08bf4c5a567a8dd8b59860385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e206b49bbfa9c4567fb45f5ad5e5952386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e76c7e39a57a2960e89978dac63b46387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0371aa70b0a00788b8ec72c795c1f49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54121a804d861d83a88e5b60eff5b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1022b19c1f2a4ab6d577ea97c7106390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5e9eb34c373788857fe6c9e4139a6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b3a8c84c0765d84e6c68a69cef350392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ed746de895544a8503d3cf9710053393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d252364a95d383154cb63378197cf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0862cc962c5f934a92b547934f2c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca7a5c2272889b3b78fb5c82f69aca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b0353bb4f7cbcebe1e4aee7bc43f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b33a35e8d10e0a7d7b49a02f727342398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2e8d82f119e1d8438481f44dcc246399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dcd41ad1e44226e3df8517ea1f322400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92505ef13807569e28fd72cde729a4df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d7c684d6ef74a060054f5336b48a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8a66173fc0753f441d9ddb067a617403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369474a175eead535b57264373e798cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf2717627596e48eaac49b4d3d08e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f684089257d82a31f31f2e3fc8198406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da71467f8a278c95366de9dfd33e116407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e3b101870a4d8c82e6524f90540ef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4346c9ce964735367f387e61ed89f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eb3904f8821a7afa292c2253f850a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52726b977cc71601b36e4c37ff226c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23280d61f2dce01aae43195a1f05e710412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b0958f7d4651f95cd810ebda4156a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377303eba6257a3b5fe0580450470a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c9c30952b6c0f86fbfdad13867f1e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b797267bfde6c879610c32384a91c5c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e497c73e090a373f8446b43fca018a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e62ab82aa5fac3217597a3a2dc4cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f874cd8fb6a34e6ae65adcbb63e867419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66c5a8c38a8d7c9fad9661e6d84e8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd6792a02d566ef069accda608ee07421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6984138ca3e21cc027a06df266822b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e38ffcfd7a3bce33aa9ecde9fb60e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103f0669a3000334bb83466edfe9af3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f63b998603349eaa3642793514e66425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb636561363eef1f4dff013489daf2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8af3f38e35c96240298c7e8cbf70ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7740be13d6b73fe30aa1ecb9d3012428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f07538047f3c726cd5e9f0ab162d67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85db55f4a1a8d5920d0b714a25add97430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9529caefd18745fccc615e78dfa67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952207e5a6c1c31c6705b391f06f64e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb4f19966ea05444a9d7fe9a964474433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250d52809869e9bfaf9b921ade723bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33f20e9a10f9c6dbc49bf1eb0b1f67435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f23cbec4b00f41ee72f5105d57b29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325e1d4e80a7c716b4df4c1ac167b82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b5a7c65e407e1cd36593cd5d3a6ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf54135395cb153e4cef233a5556ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c85450359335b957adcba7e65eb43440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c5366138057ea100029064343f66c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d73a3e188e1e3155a2ddc480ef0623442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea534f7060e9d4c1481a29cc1fd91fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85758083c51519c95edc7039105dd7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c762eec42ff85c91d9d25987c894a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334946b405a8290517686249ceda60f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1c38a14d7b6c919150fa3e3fa9226447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de142398cc44f6a65a584a4442df49448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67230ad07ed799d9e03b7f7eead2a013449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c262caa0bf84f567e1dc2b12446a3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484e3ec116f9a16790713c7a8ba02f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1de67d72268eb85a66764903142b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940ce13aceb4f9be01e2ebd939779a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fbebff3c14da1c6fe9a42421c0c31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beba20f9e1a5c45f26a1dbcd8005cb7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a8628b581912dc829394824e7b6da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69edf38c389745da5a13863816504138457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e1361c2d9bc9f8ce8fe4133393c86458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f71d7c3ce42aa5c2227e1e9cc73e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c52291f6e05af752382314ab10ab42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149c555de057cad2032f6885b3635fd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b02d7c11c6c6a0c9af239b51835963462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad95868e1e08579024dec1dad474761463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2178b842d7c47dc7115a2c7b931e908464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45798f8b70aa54208bad3d6ebdddaa65465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16b5fdf94f0347fcfbdd568952978d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657378f3b10a70e427edda4994f53aa7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c63ca26d7993fc47317557a099baf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f20cfdaebee67b55fe7d1904288e8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168cff471a6ae57e758973a18d7684e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451bca3a05fd23b029b50e10e7c5175471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c80af794c18f884966bcd1473dc24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f450cbb63bfed8583872b5f1667615473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec508279467ffe84c609bfaefd4ec44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bfe022b207a9d7b10e69a580a35cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61732efb0476c16a5fafcedde5f9dc93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced01a7200bc782eaa83e98235080f5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea85b8700286bd44936ab0af3a267dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccda47597829fd7a8f2c40b5a9e6cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877ea46d08d1e7f6c782ae39103c6d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cbde51596c2fb54f668414dca3eb6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0d9fdda4b098427f14551c5bd12b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f37e4aeeafb0c8ddcba4c47d2dfab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567b3ac443a95fffd2788d6bdda22ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1fc1ba546eb98ada3b34640b39658485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72280a4c8af21d756dcded26faeebb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1b9eafec445938879207f02821df2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f874f1f3cd86c8eb570a0af79030cbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13707ee230ae711527ce621136cdcd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344222d2c1764fdb175990fb1e034ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427eee41505d19a24e0631ebe43c03a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506e6a1cbd3a5c785a0d0815e96b923492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61511d9ff9414964d8fd4d95a5fb0229493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61265a40aa450e9c2ab1cc995f7e600c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba828f4a8ad2ae079b0e70c8d9309ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252cee51fed9f87d8dfad815858612d9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf2ee81540ce121d464070b6a98408497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052b89b9fbb5113d7a8a30f43645827498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd8476a015495e2c85aec3831adb48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26852fc7164e174de786b8116d5863f9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38742589ca4c183e717c2ee8828ed79b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d34fb27be83326aab5190b064dfbfa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd05c49c9facf9243731002ad586f2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eaeb7d1c56316ce56c4408a2e9e96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad328146a2bc4018084e27fbce5e1372505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814a490646f106679f75591a46d7874506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd2b5edacf468fdf4d870464969118507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02310eabaed26af854ac83bad98eb8e6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4908cf6ceaf96a60fb4598e702414509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6f61c021726aa7f06d224ace7a610510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1324631abff380e0ce51c3b42d5fa2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36aff4b3eacddcbe1da10644104fa2b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2d4e71bd782e646b45fc17f901c73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37150afbe1f98f961da6a48ff7ccd11b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc39d0cd45f019663295c1c70b55c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495a705fb6184ea21e66a2f315c1a0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74a7aac5cf7caff1b40737a3d2080d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982bfd1d6c2ec491219c9711945e05c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d84749a4305f04f54b8953dddb9328519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414e178e1227f16129bd3fc593aa1c8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154da3379db005772e702569440a5bef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b5cf61391c7ec8796829751e2b083522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11eab6ef82a5246ddf4c0de60e184d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d199bbf38e97a5e57847f20fc597e61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f41aec7642067ae705b229a10b5f59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb17aa959ea528c196476d183e870eb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91162719b3cf36875ece999dd264b2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b114beeafdaae4c659fa094fa64bc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc19fb6e2e76570e8bedda2c9d6521b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e82736282816dc2a8fa2022a8db789530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbdcbd51301f694bef951139842519531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303d047ea7333029ceee62bdb004943532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adac016ae810b99c9e71368f1b11da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a82050d81ea9cb252558da1b84a2f5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee147f65f0c1c84b25e7542bed9388535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8b67d1a9608678fe9693a6f66f48d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569aeb8e54e73e7ace54d03b8adbeaa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb948bfb837fc050ef786e3896b40bd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39914b4c8d8b0247124c334301599106539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673951adeee9b5a33ec6c311b691cac4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced458f4cb782a993fe26f1a511c9e07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3d176057a06f4b92c5654855e7196542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda075cff2a90100b78a2b457bc3cc0d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe8fa92de51534b89c521cb7b49383544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d087e5e8e04db3d2b28226b72877a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132f0859febfc988993b5f6e66adbfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d85980ed6419a7fdc03f7e47fed401547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05858f86ce653fea3346686e25fab816548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed690726d64ccabea6245c081182c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c288ca4307f88053bfa001ebce6118a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac9c288bef40a9274a327eceea6a0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7fcdeae7877e29dca7ec7c671e068552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2e0e9d35a4ac5a21059c9332b390553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c93f3fdcb9cd6c5ef272b0d2fcce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e371173802deee9dc671c9e7495f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58fe1116bfd983ec62838db1f58242556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb15c6caf3107132c86e068794a717557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5c1b1aaded0583a4a5d141575aebd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2bef5b68ae5f6c866c0515503515a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96261ef24cb971107b0fa3afa53eceb4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fa47e5a9e7a4b08edab6000426069561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f0a139755d51cf492b6ec3f526d7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4816b93b946a5da54c017ab93763a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6211e84181b0d39d926f16ac48a5c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00348b37dc431e188c3bb8fe08631b6c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f85249617e1c71240c0c4caeaa9a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ed379fe77a2fb5ec38b4fc366188d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a08fd30375cf3337f6189a761ddfb49568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47409016be07d784f14568d6a6d8b71e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ad4adf081399cb60eeeade97af048570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cef66785a21cc9f4cbed11a2434bba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc1b9b194075602222dd65d7f43510572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb8d80f449c7c25e27d00848875017573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0282283caf1d17d651f78175e79263574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e183174bbdf557c21e475743cac50a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8696da11308279821e621e25d23b83a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d7e2214e2581f203809c4a2f296a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952e6d2e840bfdb98dbf3d5342c2625578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede36a01e280a8386c41849f3af2aee7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080a3ab0412cd30a8772beaf8de1b99580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628777504fd8f3263ff4922b87ad0df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c55c4d12fc8e61a1679ac15ab767ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585d2322be4ae23789aed94ead42899583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5213e79c687799117eb930da1cb6c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba003c2d438cd87d80aa5e7ceb48134585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ca7c4455347c9cd55af2c11f0a383586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dc44c6ca35aa469e58c66b9836708587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca018121743aad9c05215fe34a7a3e8e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0ab9c33b77c242b749dac726faded589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f93fb462fcdda2f97f6b730f0ab0a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14557b47cb5e265034c6a6912d5124f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff2fb70c5ff194a860d8fc21cb3c6a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4b080b63adcde152dd0fc584a356f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e7e03e0ada6704b4a211b534fd142594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7e2242f6e18ac60909574ada2e47b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a92acd2169dfd0422361d67be948596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998b9226d5063f6269ae4a5e42de535597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f788e7297b209659dc302d6199f927598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fd60e1233af46b84cd327b2411183599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7801ae12fe7795b20cae345fcc077600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76b1605bacce31cce3cb508cca2e7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dfba103d7e0ef36cfa1de401175aa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6439024d8c94362ca291fecca862f87603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f33dcec6d36a22970e962dee5c061604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c00f5fc09d992af2772a7680e536c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6683e539fcd4b7745d3410efe352c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdfdb016070ae79a020e56e7f4a9f2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea393993db0323988f9d32eca420d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c943935e82d7534e8836b4cf35bac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a23d5fcca404d8533c5268f406161610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a7f42f04ce2beff442c8b5ebfda46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f87835f7888cf75a3bddc6be733da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f90d656b6d118307e921742a76ae7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2b7ad9595381cef86800a1bda36ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c99dee40a6f29491643df6d082b50e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6665844915524225fc5e1310ac9b1ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410de2ded5e0fa371c87d9de3abff07617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671a5d7b4f8e156e6181aab5fe6c166618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb09e18c41209530b09beff4856ea1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe92058f3c94477aa8fd5db4165a302620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3363d90661945aa3f6aa87270604c82621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff686564f0534998ec55e55f4832045622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869203ae3bbcf4f0720ef0267ee898c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36112e0bf5c31bcef5ab8d9ccc2b077d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54b10bc5352f0dc862c0ef420a02de625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b243774ef78fcdc921d9b18bae3ad43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0261956e07715f9197efa00c6a6fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbda2a65baeba93321d64acb86cb655628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237e349ca7f2bb348a76a8a09b85ace629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d90fac2ce7b272e9ae449b322c8260630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6db59848a6bbf3c48e528863eeffcf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cf9148159853854684968a98bfec2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e87f376838bc0b50c242664c46323633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944e23aa1fd57d9f80c38b3a0d6c211634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85923a8129e5a7f4b3a323887f5c298a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d8c143c0177d198720c12e609e8f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d791570b17c0b1ee18797d3529a87a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432963acc56b2e7dd5bf4e1d05c8f316638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba062298ba09df2475dbb75b38dc85a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed67838c754f716c06c986ca1b52c7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74458485f3e2d6f6d8e144909396d73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ba18bbd474ad6a668e7f03f4fba6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665a9993d475c1a007ba97119ddb2fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a2bab93570a0b12d9b34160df73ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f79abe1fcaf28c531660ee5d65733645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e148b0a7fcfc1c958de2e2a0d869ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af424505775609a7632f38a30191699d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a16e614255b037946197bcf12c9fe2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6bdfcd29b32f233c731a8a10ccd75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290ce952cc6c46f08b5d8dda38d1f18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a338aee5b682de44ba8d9645b87b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6eedb7a8dd79ae0b823cd698a4b7a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea80e9061f3f023c1003d167f864a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798dfd30f9b367c0cf3cc84ff6bd64e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d1af28a3c1f4467fda46145aa287f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7aaf4f8072fea4259de87d2094fc88656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be9644ffb6087ab57b766b9b32026e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f22d6721cc41d8de56a4223cf83a2a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8bd4f7d86b99f0be38ddb79852e33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7956bfb60885d1ccf065260db6b268d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809367c88042357f057860a649d3327661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc3deb532904718b855bc71892b965662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736be5e368cab859dcc6a0168c08ae8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57693369ad2f9f4eea2c42eb5b6e6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55177398a1cd76370ebb30d6698d35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a96120ddda5141430adf11e0979c30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee52f214672e99fbcee8e723c8b85b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccd87b79b5dea047237c9701245787668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d1d744ec2c04b05cd3ea69a187039669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d43b81b8d881d4b8cb810e3817007670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592953dd1abd45b5b5e56d02a0676c7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88dc84e5446c30af44f640af7d30b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bec360b2711df3ce6a7ea662763bb3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b33e32f4cf65d9a4ef56217727871674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d89d5168ebbdbd95cda75c52d295a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7aa96790ef2c9a9ab0d6b1a8bc83d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157fc62f3ad0dd141908c277cd01fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659545c8798e08c639001caa2d7bcb0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb11d3eaebb5006bf718f074f535c58679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f57632a7224835ec0c75976a19e3fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e5897f2eabb05bba4815accf6d823681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ab9d1b35dabba5e270f801b192413682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7529d06c038bf4df2c8805676b19f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2969f9fb91a4460eaf9151af7668e2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1a86245c845441248c79a8b2c4e32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783517e5455203ee403998409d56467686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd28e145e298e84b85f4415a0c53f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1855941c2ee1d428cc4e199f463e76f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2d6cffbd34d5350408fba415f7830689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05ec35244db2f2318f575c8759d6c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf76c66b2fc18e0be2d13686d9cb9fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076ee5342be3621cd6c88d7271f40e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa11d83e52164d243dd7238bc300a09693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68631c754676531ac5e3023828581fb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514478aa35d020f9fd3b9f6200023f8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8005c214fe58209e56ad233ad71ef5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7521ffd20a867eca1ef8428379ee70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e346def9cd37a4b48c82f548a72866698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae24175837fa5d0679465834ea1d5c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc95d560c5722ea7525f27610fc36c8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29c6a9a78864ec59fe93633d13e446701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e887aee54a5d20550a9d1a2aee3d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5799484165e1e2c672082f9b9cd30703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02f98df1602472017d034df83eb278704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9d56cc67f8515f1c82262884055d3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eb54dd7bca0fc11d5639ab897c808706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97872484ec7c3afda0838482260706707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715cbbafa9cda2338483b7f4c9084d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5824731212a0fde528d42de25997ec6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e7d660f53adb41b97f8e8b04dbbe9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439de68276710c94bf0e190d1d134a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c106eab2c2d4515fcb51e5f5b7abb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640ebfce2bbaf904b01eb6696783fec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b21dd555a77b26c4ad2ace454aa9a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f319ecefc515f65139b7d6362a394b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10502fe14556eebbf3ebd199f9249875716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23651c98406a37d5022691d193664022717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812dda9262ba5a4403ea245fe143179b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5532fa5b913f2b06a014b67d981ac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c9b1be2be822f0b1a6d3c6168bafa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad7654920048e37b9ec6a6f3b8e0ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b05723e9a672c20867a3358a11861d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11ac9d5e6fed1baccf13c32639bbf2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49580e354e5dbfd9cf7fb1ab9f0be4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed1775f71149b07099f4a847268224725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0559be48211a81c8138070a29932e06726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfad2d34aa5f33986a9e6063750500727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaa6003e704d4b5f9de3a58eacee02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a38b43688444b818e543176cbee2f1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694330869a7dfef80894b367c13374a730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1361896e696b2ccf6ee83d3f57e981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca4d0983f5c888312b0046415a6f472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99165af0acd75b3fd80ef35a19e0a9a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafd3a5123de303d050200d3f5c55cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5d39c3dd443af57302ce9d7a11a105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37229bf6ecd8531a5cf776204b74a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc549e30705527c36138ca07b282917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a78f6743d31b9ac5611162b14dc4ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3379bb0ae05cec26df123e3c2782089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9cb2680a8107a0c5028ce4d7185de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb92f93ab1768a6c180ac3f55fb37fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edb20fbe17db8e0fcb8cfffa440b7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cb0d3c8e9c1cc0aaa1a9918dd2cab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabcd920fc34c7ec5ebfe501231dec714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea58f749c6bba6c5210f5665a2b2d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d1658be619d32b20ab9136393ccb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d54ddfa3cb699a1552afd40ef685ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e6d10c063fbbc604b25e10b4e41b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc936d4196492f784e4a522efd5d43719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9c1fc62c2d086f85cd7bb73be7c8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313af5c231463e23fc4217ad44c024621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbd8e72a5fb82550231191cc5416d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed27f37ea99fc72e869f0d1334fca2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24654169c45965301322231ceb823424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ebb22a0305d4e819659ccb1e1a41725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90c26265d1b136d6a6d5aa0a71874026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7cf9d1938bab013930ecdd45622cc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e1c789877a2fd2493dcb0e64b414028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1952c99c05a9b830bafa30b38597ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973e95217354071451077b6546fa92830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef481e37b7da0c6494908f8acf587f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b08461cc044f3be843ac9ca79cea032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0be9414e1313cd6c42e066d8bc71e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e04227087f74cb60895ad2df862e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3778e35be86a23f79bb2242fb096335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855d828efddc4a8248800a5e7d1bd4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1f299ee85c79b292df29ba990990c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac52aa3b89bc8e8ec076878bd95f30838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d23392063f472b6c132a1f778f12f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856230bc316aa99bb0a43cd3e77e92ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11988a4fd9a97e149f0b761d4ff7d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75677825968bd0876b89809452cbb44b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbca23cf638bc31e79f238a5687858043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20387cd6017117d6ca6092dc3995ac9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691f504a7c60f7837c8bb19519852e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f22d06f79951557fa3abc31fb3a81b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baf332b6fe3bc2a2405d2a8a37efee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53b2d3828992124ec063928c207b1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942736c35a7880e23fd14141af79ee949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438bedcfc2fd25436b10ea53a4e04a2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9b19b526ead95070f866eba55a96851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b1d99be27e6816f2915b5ae53db5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86791acb68904978f2db5eadeb0e2a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ad59c3cad986374f1b778c4693cc154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7615a1db0ff45a3cabfd7df0fcc5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068f2d1f688f4e1ab13fb3cc9da1c3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715c3e73d77241fd99b4c655996895b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fd94a83bd180a2b8ba3d63610781b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f59792575ea23ae15ef744994d5f8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e368b485c36dcc9db760eb944b99160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5c07bea6f199a104936b5af20c82f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ba0815d44759a2410d8d24a635a2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155651340eaf789b975e527cb5c23a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4d040454bc6c4e2721a544d37aa3b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68761a41545c8344f072e6d4a3827a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d1a1dadecb7cd8eb13fd180c3436866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f723d6af3deb9272fec8cd95aeecf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775621d9f6b5b63efa34f709962807068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826df2ee66e5716cee3d23d6467e53369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442a9103288fd8a12de6608a423b8f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ead54ca495121d65474a1edb042bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d21f9e48147a4bd56a4b198fb05bfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7768fadee57bb92e650f81b7f60e5d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77834f63294f0ef2b0d72cc4fe4fd3e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066101710168d4037d409010d79dbe375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3e1f945eafaf328a1c2154dce6b1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f913a353b1e24c690b51de646be29f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0b386b5a7b80a9f09d19acd899ee878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aee35df7890ddd1c6e1cd3dec94b5179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96eb5af75ca0eb1e3fd0c3de8fc19180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41391f25e226a7d292256eeac6062f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d45031ddcbedba0dbb432b2c061ddc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913273ac8c1363543a2a233c6359f1f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026f11762064a9189c3a64ed86e2b5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc08ec5c4add8e6b853cf5bfc2f7cc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbe1343b78aefaaa92e97d2025b75e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24b18c5996f07abcc7a2dc1d889a6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1fb362492ea0ea0356198b19b5b2a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d4c12abff1226db6f3f33571a9a0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6893f95951d5f2574e08d0745862b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895007885e05b093e3b4d239362f9bc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbf93cf659241bf0d2dc5ff9808fd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e28b1787a45ca48b61e65859045f2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa481591186443a39e3fe97febd39194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ee217fd4195af3f3088b7c5dbaf6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154137d58e2f4221133acdcacf7538a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e18c68723180a872f6f40c583adedb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fdefde2967b303ced64b1d9a1a1c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74039edeb6dc678bedf310dbeec429c099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee39a6974b78ba129d6debeda42f22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa58f0608cf300a8cbb9283a8041331101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d7b83afb7467926c9ec3dd88fc7e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efb5683f93ed80f5d53c94f19dcb3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a900c6beefc2f6a7b3dbffa4006ceee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3494789a72e13116c00ee8b1c3a35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd8ddfe92b4efbe4db4528f5c689e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38891b4699654fc38b0cc694803161a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72390341ddc1bbebc90b97931675819b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e17b72da6dc9f80f20311183740d41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadf734729fba419fb075db5c08d632110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa4e765824ba2015a0bdc89c977360111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe482c679aa86e7a06633f173dfa7e39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcc6d496215aafbd87e341cee4b1a4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36c073e6bff6e67fd22ba50b95055d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd39bf76091183e472daea87e1b851115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1473eb8a1b145934e318315cce9c177116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff5356f1632f64edfe358241666250117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdf9509d33159ddb16e7f67e0a3df9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c666d9e98c63b6bf046083b33d47b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27f81090cd5953e9aa1d8193af9b40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41722bfad1a4b194800b35e19a8a59d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09738865e7d7cb84dd1aa5232b7cd164122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773276ffda2c8ff1d48e932be36eeb0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b754f03e603daac5ff1de11565487124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a3de0720cf81f40bbdcda695a303c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e2a0a72b3390b284170d5ca1d9885126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbad2de6cb9475364e8c96a1bca9778127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a062aa34529bcc5881000b252ac1ae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535108b8b373eba2c11eabf60fb91c41129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d93dbed4e07a035518c9baa7c7402130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f941a72837b5f5f65735f0c405c77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389b0eabc507b111240212170feac5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a149a7dce1de3a6ee5532c75917dfc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0914fc4891713ff549ffe765cdede5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea919528d56d3b6cd50d3e46e773e25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55e48ccdc8fa9c0a6c57bcd960a119136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325c50cccece8c0ecddb5f098d78295137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7636081865acfd468a1a0324d753a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa95fce1366cf3177a21819099cc3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde16263c43ebdf96fa64631e28d9a60140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaabe29cc51f111fbc2db8cba76d23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0218a6644d435a6cb6edad5bc0d6798142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5a511dd848f191a1832c605df84f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac56d32381be65fbfc7f71bb38ecd1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e74e422c7056627310577f69d83111145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ee44ec0de1e326f21a4087a552fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4440c98a277061c29ae1ddcb557f9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24e0e1470234af270fbd129918da0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9544e2e760db25dcb608d3deab30ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05833f6780d6c5ce5415b7861b63f79c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a5a2fb884ace0fc60737923055e81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b80c04cf622efdaa0e18c5c573fd3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9a0dc35f80c85c1c66765ef2df3da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32618ebf5b19184a6b862fc9f65afd78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844deb8d2b3e1504b1b507cd36037438155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834538332d2f6e803a8b6a5191a3f39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c164777399c76eedd9f4fc6dd686d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54034847b39bc436fd9dbd4b5e474a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569d875ab3b7633d493945a743fa870159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49e8663a0ca6b24a9ffaedc6d38505160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c68ddbf9ec91211c7bef41d2c8bfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f8a984f989176cd63882292ff33d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29934c536b7d6a727cea3b1c9f5ed0a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534c7a22b88b505e8a08a84424f2adb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a356685e38dffa4af5611a1e2e7d80b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbfefad848579892f0552959be76b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ec88729bd11cdc40cfd50069d8816167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b6f39113fe38faf771d222f6b1830168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceebfa130192f0a8ed336616c91719c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391654e9756d1013b628849043446a72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f3bb50199d3ad526612f578599dc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed88e9fd89e6aa70f515ad507bf518c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd60110450a659ab67e9034dc85c103173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb411718ac59116803cd464438841f8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221f500acc381b6c3df9d4486bfa792175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face178933fd361ec5eb2b4edd1a019a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb724a41ff671fd9f86ec74c680bac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f78805b1d0f81e7cb0a19d78cb101178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c38da988debb4f01a32dc3a3b5554179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16c422f6971cf3a50613e12c9fb2fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededf522f81afa901fe9f6349a273f9f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a5ab706d82ac0441db323f9b3944e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f5acb3d4453af0483d9f8aefb920e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f8f36b825bdd9dc3db107d6d545a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d5ad54d3e5b097de5bb7bd1b06dc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a23f9f79ca06bdebdc20f82dee7b14186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ba2b506d9ee699104fd6e8276d380187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2fbdb366e42c1ba80edcaa406f9a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1ccce3ea535bc7c8cefd80c994e4b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a5bc25e94487af1077782d51e9e0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44ea3e38e68e76977fd88f1d2d8903191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8fe65cc9075ce6c4ff843ca744350192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3e768163490190b24dd4dc40ab87e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e2b23720c24e1e2c3563aa0f3cf26194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1613a5444e3b4b35a1bf716131934b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84711b4913efbec58653f75e10befb44196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47db99198f3bc1f972edf3d18ad20b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030e0be9253e6a35299709f10f4b1db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7a8bed7524dc97f1773d79eccdc93199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752966ceedd42dac38fdbd1c2eb9e4e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21858db05b38220872d8ac7672b52a64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b42878980fe6ffb64742296878d051202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6d33783bcd1398490086590372e5d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c017ed7581ada5f819c72a3c92498f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaac30d26d173a79e81a27772dd172205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1226f2f0bcd2cc701e215156058a663206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0d5df65e4ef882393d3421fef2992207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753adfb1ce70d80b7444b4cfea2ba00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c78e11201907c4c9804964092cc1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab38dd611189e510621d9b0167830f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5b4871f63394bb3d636c8bc3f8027211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd3d689e8c55c237d5aa76ce8a7603212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95906cc55cfde48b66eb521c3b9a25ff213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1875154add810cd3847dab4487516214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc4723c6f42182b6f44ed1bae4b557215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845df19349a51ef14930e09511c9380216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7ffdb56200a1d3ead2d1b9afa490f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbde786d36fd285351d5a360073080b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48d0fc7701951d7b78e89dfcc018d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bf7dda78db5b9898a2b053bf340b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08878d74cb86016dc0b7670aaa8586221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dc80abdb1973ca8d83071b906673e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675c3c4cd8637a74b120871cae00331223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cf6ba7f9c942fa0a8a712a032e6fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed8d2ea1c9378020673d8ab7facafd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b63388a35349f9b3ccddb5b7fca70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dd08c18c5730a9eb4ad0ebc3410fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185d8a77f6853b852df06cb57c52403228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20b4191c24ec69e140393cfe53b7c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ceb0e3a34bab047a7fab461211dc29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da15e35cf557e1824ee013648a8cad3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06df3d538cc80faeb96a4f4a9bcad81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d56fb751ee147f961ca2c544b556e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae314d0ad461ddc4006769ad35c207234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c01b17d7ba2b36cc2e13deb63848ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b1d931967cc7601ceae5cb19d7fa1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1a60e285ea3ce73c7dd7e51c0942f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6565e7491dda162b62853dfef900a45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95e9d5eefc9e85f36cdc65c6458cfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a6906fdb6930bd40b4c73fcee071b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af829277b3b6c99e58897cd924f92c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c216d2fbde8c301ed34c3e46a72aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36ad8c7fd97f0a515f9444a9a99068243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba3f1fbdf721d1ae811726f4e2b51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4921f559b9920bb4e82d6e530d26e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51ddb43f9684917856e779f6f1e30246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472ed9953bbea5e5608e034f866974b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06efc260486c163f79684332126893d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b7aa1f94dfb0248ec9e6051a671c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43233c81b3a9ba7ab213dd050e424d0f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d6bc3e7f0903d5127c8da150494cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad6d44d8c162e652c2a5db5f1b3e8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004443f831da30812c11b76c44fb6066253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd934a64242f8200031ac874aa06d578254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe978a3d2bb5006a34cbce3fd32e3c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cadf4a01ffbf8bc7f946a56fcc719c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b781bfeefda7f9b3c33377eb6a207d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891ad69d917f8bc0fd70097c6c562b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72781939a2a27eb825adabdc8e5e295259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45848da95f15e9ebd936e992d7fc4ae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae7ec00268b7dfa597e32cd18f4bf5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708b96c1b695d6e6c433e35b11bd23e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe24debd56ad4e0d02f9a2c7965d0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b091ceb20f1e382f4962a30946f1a29264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05bc0b2e7ff93b586467879b882ba5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3faf11543993cdd0faf6d753dabe6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0afa959c8c2312e1f4419cd105a300267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6253e3c9de0d2f803711a6c0bba37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4274a4cbdd27ddd959812f81ab4ed07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d78b608274d55dd593eb7a2a0f2760270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211a4fc4fc0cf254e9cdd881c5d825d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926e4cac276fe1e8213d663f0ecce0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739149f9e7f7fa0f407a98e19b7237f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a1847d2c754bfb68802418e8d201d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aeac6b0a010071f063a82260631c20275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510a7913eaa18c59d9088c01bd1aa76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e29c447534af69f338a035e3f57ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd5f971013f294565add2233f138fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0828275b920c592ad343d2cdf6ce39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5790ebf03874ef20e85918fe3f7697c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09f7db255838fab8635cf3ee048768281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb8cd7e19f8af96f416373932567fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e90f3d400bf81636f887e0565b296e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c91015b95ce27e294945b55834c2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e41b8ddaee914a3f478d633732f20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c6118e41a5c844b4a59ef52df633e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa8a9243fbf5ea2cc515e6b04bb9b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc3d3f2bbb323570f4dd7342622ff2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c71b0620027b6a8dfa2217a6e50a8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19338f622b11bbc4442019f288a58d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34bc5c9cd3c9bac43c88048eac8dc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e76fc0928fcdbfb1c0a99c957dd249292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d97a2396fc864e66134a9b2ab9e35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc7972f30f308c60040b610f88883294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e167ef30ed5465380b59edff9822e41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7315db42a10448e0d0b5b08301afc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a410801d938570a38aa6ee89fa1bb1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8433e1ab22e9b515be91ca24ba88be3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b396cce0698d3cd20624ec7c10516299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37779477f53c17a9d69816211354982b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03029ce2f72c00836bbcb28139cd47c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bda2de28e467ce3b34a8b01b9bf266302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae9a1b8c00a35d8de35fe3845d6b4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bf8e01fcabfd2f379ca8641db136a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaba9573f475b014f6ffd1de3d8fcc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb826daaf660521bfc1226be36d6ed34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d32cb43fec03578ef0f9c674748cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b5f4c45cd5c119fffa9c75d9f45f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcaaecfeff679576d3747dc5c825d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6690a2450aef3c2ef091057c8e7bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438c569c27372a4dc46a3af98e3dd91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29110b3ce5292776bf35507e2defa10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3324d63d327e1167112001362c0341a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959a2fa306ba464d3a83ae6ba6d73be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48899f8ba9462a089be03d79853f1ade315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee73d93bf9c55a0845cc464aa51b741316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a50fb59d39415f93225c2c629742f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeaea02415f14b8a06a26256532b121318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc52ef24912748dfea6d5ec114d520319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f389217634351f6d8a0ec6d9c1bfa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9404963117e6239f7c36cb7ae6079be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e85f2a40db823e8a64dee199d0ab52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be136cc43347cd706542bc26b95a500323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fed4a3cc6c6dc54421628c8c910f8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db588705beccb81d5e6054b2ef056a0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b068d789123fc6124a372a03d0955c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272716cd47c28288cc3bcb06031cc322327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa0f4d71d40e19cf9d8b958485a772328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e71f1fd0c7433e5495774aaa7e263329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531383e928ba0321b5b082e488f6f57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b3567787cb5a7a530f118e67fb3d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93344f6e93a573887399aac786714b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29c7382acf609dd2b15f9f5e0d1ced333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889b18521e651f280998834aecf05ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972d33b3d97db1ef71fa1b65e3022ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971291270ff341313b17330f939308e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c77e7b7171d75e1e61e92acabf8c7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa648fa57381d70a2824355cbeafb72338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d45e9085995c6e19fc48f04928eaff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36814fe8dc798fce7ad479c52bf7cd57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca3f83d778bb32eb25c90a64fed12b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b49d87a92cee2eff0005be582540cd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cbc811df3833ea0caa7637c9a23c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248dc1dee974d00ad1ee9586d437826344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffed71b7bb715e318d62ac59d8331e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e91cc64c9c8460565ea24f10aeb737346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39733f73eefae57e1dbf61f6b16ac56a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943cdc1495a23eb3340801a4aa685af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9a15f14cd5c011d2621ecce711e26349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb26a3b3e3fd8c498ec92147ba07df8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21754ed39fa7b2dc9ccf05f62255c3ff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937945ee76a113a28b1bed52ea4d88c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91c312802c26013f9cd13e4423c224353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bc2faaf10f4b1aadaf1d0980f0c77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c216ba8981a10bd46154dffbe0ccc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410950a688328dd410b32018f5edb44f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9821189dabe2b7f6ad79178de4c6f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d0f87ddced52dbaaa0f8d4c28324a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7e810e47a7fd89b32d913d165b7e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdc1cc162a6ebe13d60d0085634c3b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122d911c209d0fe846e99c5b1a56d35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eed05b0cc4abb01b49bf7a5973b1ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3415b58fa2b65fe27f44eea71632f8c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bac340351ec06e23638b81fdc8b271364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537fbb81acf94b96d0795279c144d16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd330d5d57ee7589f6646cba60d4afe4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8f91c71f879fcc610c8d552aea221367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0a5f01b45a16a2584f53fff3f17b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6776a0f54fb338a81e6cd6d931ddd59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612033a4e1c7cc14069d4bfce63a530370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33df6fbcad4526ae8ab2e06b2dd6541371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d213f2ad9a71bba1033d2fa4faeb41372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f57e69c6e4174434747a79a05e143373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabfc0fac3a23d2e06e2df30ebe6b6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4b80f2ce64aaec83a3f5d9f668eda375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dbd127b2256fe0db933f88ca7301a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfe88184ef3d110963f56d4ab2288f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f1ece9cc110bd0408c7d9f0a6fd2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee72246b1cde3c90ea0f3c7e30354c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62eb071c0445ce256c66f3a3c71809380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e588ee696fac102b3f40e44b5ad6b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10153ba387925e333460d8ac66d29ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcc7efbaac80eaffd8a3c452828fa5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43a0c26349f9c5d3c92dad566b9470384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe6e911599eb4cf8cbd831f8c0b405385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c856521748f16e0a55ef506c06a67d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0526a15ef8eef42ddcc55e0076c3db0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab0c739c9a9e739c1b62223d2ad228388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f53251f4b784fc73c9c7dbf17fb20389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aa87f51e8d86766dd40bccd26908b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55cd96b235edb9af1f9ae8b4505b0ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793bb5a7987b282c354d9d4c7989ac1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58f90a1949898a3133e40d94806885393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3ea1e2d49030de8d105a75a5266eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cb48413e9e3204a399479fb308bf7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700587bdd34115baeccf21935cfcdb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07d91bebe008f0bbc987d7e3d00c77397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc3b551f5dbb8b15d09ce8a912eea8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602faa2fc3ec6a064eace16c33b2b160399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d49ca23789ad55cd1c1df7ee8b4d7e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5787740407b81ed4d94a01236166e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a0aa525da8199a4ad784cd1d76627402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b602b33806bc96ecb6208b273950f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05ef304575e27baed24def9be20dac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d6077facdd5b22f2b83752b600b78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338459f71f1b537d6aee12ff36969cc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eea41a45bcb26fd5bb14b96df6702407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d76d24ebc5078fedf8e476c063dd93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5ae2c4c7f80417f465cd756251954409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7411941770d66f73ec865c79c5bf09410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbbbdec7b28e8ecb942f6b8fddde4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff3d95d222b61282440e7de9785fa6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70645b36097615ac4d29e3a3d351e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c2c46a6f2f39f0ad919a8f7bd7c1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147104e702834b0e439c5628953f9b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac509e8f534ed3a1969a3df5b451074416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce60ddb4ccc5e967611e2777e57b04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252abea8beaef287ef1a3333a6a16e0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c6831313af455c8a074345cfa9a8f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08259552bba0f4eea529afabf50baeb5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ee4cec8d245b584a8f4b23e35353f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6178f58256f20fe5f269fb8eba38da422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30d5243a8d3286c228052b9157ffd9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215575bf59d172d6ccdb1e6dbcb47cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3e59043b4b3b3b2eb220087c6e6a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e154e72b3964b333f28e65ef99dce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cf711b603c048a5deca252dbe2739427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aac4ddea27e5ff61690caba9d1d0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab0b6eb787609ebff37c8ff6432803429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b1535de0c0c72c070b4f3496dfcc0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dbe04d59a39156a3f70f1a16bc22c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7271518409fdbf18e0a2c69d6b290432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08849c4dd688e30a48f2a28a886a8029433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cddebb4ed09b3ecf8199521850394d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed67bf2c2f30a4d0465473d3c389f02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90853736497beb8a73e1da0107d64757436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83568da3f2565a9c40f89b4a1888f242437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bfb05f7e0da37be8779f2e04f248d2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bfe03b206088d191a80a2bbec08a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5fafeb039b7783ed69391e5cabb2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6d3d47693430baf2cc82feb48dac8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68804d2b9d1798c7be94664009b90964442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2303d84ce22bf855742de13f678562443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af75521c018afc09416b5631e1a6256444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf40fdd09335d93d511d252e19056f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e478c461367e9bd84755b994d9719446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73466478798d8a5a3419c30eab88b3b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9029f2dbd19c6a667f2dc79bce8f1fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa800dfc67260628250ee2d5215c4b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c756ed3a15cec08792f5ff151231a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916fc8ed89d4fb1f9fa5ecb82b22a65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa3fec59db2a5e0700037e2bbad1aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885503c94a855698f534334443d7b54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0186c8edb74e6002d9ff72c5622df7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aed1d27acedeacb21080b600780022455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8343171786068f501e365054dadfd94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9417b2a42d1dd5eb341b834155a22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df8a7916fedb05bb67afce976abbbd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c70b434c6f8fa9e8beaebcf531ade459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f655310ef89ed861976b4d07ae467460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0eccdc10f49300ea4dde978e3aa1c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fcfb4284f18343d70f839304cb059462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364276d4db30c0c6cc3d3c2162a046a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d5fa0d790a2218c06f88e0a92f8c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930457381d725aa1f2743737a9ca4c96465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6380d93fec2ea5ac65cd8e9ff0919b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a270bbcd9d6cda98660cc782c39eb37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e61d245061e56ad848df9752c16d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e04a597a20598d06f457176a17149f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68996e38ec958c7d5c990749e931f5d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06211f1a086720bcb3462ce2852090f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce4cde480d95a373c45fc5442765fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfeefad6f468d05f6d94454ad5bd87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164a97ac711667959fb3dd95b455931474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571719855b13a7ffa28a6ec1951c4208475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c3d477b46f4fef2686baa6d579033476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f262f71af51806308764059f53b4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c765668d33dabd2d4da2e517f4707f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf645bec2a6f60c21cb7e7d02e0fe6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dc06af480fa8c7ba1e9d0538de12f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f8f4f2c55fe0fcdb533741ace24ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bd12d557cc56c33bbffb4ac54b50d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825bc3e52ffef3de3c40aa4fe811add483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4240a538791a54ec6d15b00f3485e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34f1467dccab73f2f2ca7e9c4a89c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0474624962c96932bde10c40a6b7b9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9692af287204da9ee46ca02a74637487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67b9f5e0ccfdd7d9baef7a6dd384e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796671bacca0611b014894bb971dd1b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec5dbf2b82d7411e87a8c48c503dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49ff4251eb3d71f5b06bf660aedfee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd653680ce7c91df8974937c152c45f6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60607828c66f02c9b25ef8e2dfb7b6fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80a6c47aac26940af814871a1793b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ded88bc13ddcbed3061c72aa1d96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee560e10c98bf8f437744af4e564f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe4e3d36adf74b006cb438cc762df5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace59adeb7aca7447f78c6aeced26a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914af18f99ca7ee81fe23e24e64b31e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec642e3a21dcab8e45fe94031aa2eb0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863fd745d8dc712e0ebff2c7741ce5a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb674ba577f4079996eb36a3b92300502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e8c50e89a989c4781b7bed1b79566503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9db03a910d3c19490743f042802160504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba9754ab05422960b9fa4b94b52e75505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4d9a7a4b1ffc0151c9415fe10e61f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971bda843cde8df8f3c3b4925361d4f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc9fa741677c1dd36a42b19aa0b0a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883cbabbd99dc5c9e2c2c5ad3a46e4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a441b01b6e796dfff0e718cc04f23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9d30432f6c39d24c2ec1bbcf918da511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bc9a5d28b725992f48bd03213a3d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436bfbbbe7f8c52170398f523b47e15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe74e570fe3dee5c6048537cb432c94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829396b05d82d83f3c3e49f7ace2e56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b93e88324f6e0307040ee5513da51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c77aa6cef682fdbe2fd3cd4a8e41a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8aab129118835bc30eb02d5153e8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76aa7bed57e73e198c47837b85011c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8143080f1d2e003b972b365b69bc65520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a81f1eb174ff1575329c6c938d816521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010a30061e6af120e1d9d40303b2b18522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373fdd71bd85514d4151c5b794545de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867afc29964fb5feb718b1b97c0a6137524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845721c176dec9c602af1774eebc951525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec2a12d380103caa4718a3f3fc8163526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5d0bf33563a1dc2af60269195b6e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c2f412c1f6eab0da20a031db15606528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869d0f81e5d598344e808f755781712529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52a60b0762fb8c08f46d3b18260adf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd9e5087caec063cb5eea45bc4ac2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f357ddeb7b569a50f22e5a953b08c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a2ed8060eadaa442e702dbf55139c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f510bef485366f5cfb16bc87ab7c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6608b60f9ce1d1a9b23fc5ae671d262535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7b3e2c4762f837fdbde0ebc5fa8f1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157342561639802c8939209b01f695d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452938f6f00f6fe06af4092697f76e3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101329e49835358ae509fd2db8a30f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a5d87a50e9ed59d5da3310f304edb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a969c1f0ea4094b596fa7264310d3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a66d8b0395e6b1ccae7ed54d4a2fda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cc9ccdf953f4493a1fdd04a2d487a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbaa74a60af1e68a27a785099f0452544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1143115ad2597c5b21a3619d5f5f7cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5443a0718fb5d8330467b51dcc062546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078ec3e9e38b7b9ccef4383d740aa6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d84a3679b35760214eda21f8d1494d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e46d0d8e9cfaffd3d70190cdd899bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc14c30c7423a20c6ab5e3d2f5190f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6145cc5cc6fd34bd17372044068afc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a22d90dd50ff93c2ed4aab90f91fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a919e6ae135d5bc17716b5665e0654553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a828f341fb7522f3762cd1c021270554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151baae5c2d9f690799436cedd624f7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c299e2f401a9ba9f5ecedb2e8ac97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55be336f9af9374e02c18a1e0ad535557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434585c944ff5e5e2ea565e5efc939b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5449f35e7140b2d0fa40f6014e8ea1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b35a97276c936b088c1d3cb88b435560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d449b2c09c28a8b9bbb8f5d7ad77c69561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa884792e64b6ff2c370ce63d8ad21e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387693f200031ab10bd103a9540f6cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7524d533ead03f9b4ef16ebd667013564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd07a8bc651aa41853f82bfac48642a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325c9e9ef5ca623b195e516dc8ce6a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b21bc1a7768484b96e7ea47758a850567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da66380974218503df2ba4c556dbd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662b63f9596dbd3fbf674299ef143eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ba8156e3a3b58badb9854ba334abb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b8356524d91b3aa64c40ff3242629571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aadca072d082f441fc950d243c2b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053e55a85eb099c3c1b6ab9edcfbffc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2491ca6a1468f7c706781c6f2bded3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d177b8c983458294bf2e51b1a609d7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9c5d2c27843a0b334b0e417a5ddf6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77792c592a8a93b28b444dc5a70f1022577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86bfe67e7b9aecbd99551c24814d1a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901761a4d3175f3a479715c6a476f55b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e3bfe5a11eeb0052258c1414c2c37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef5a7e9ea12f9b1859fda13a9b77a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1072b534527aa15e1b0de6c87f5bb89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab12a0b8031619130ffc0cbb167eb1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c96f582eb8fdb99f7afdc55151b6a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3583851ec6a359de9bf9b11fa2bd0f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711248b94e1280d5d01d438f8acf3ff6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633be7db25d3b385ecd9d1bfe67094b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ffed0d7e3a826d88078bd20c0edc6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f68d34c40e7d416866c10996aba268589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddffe37d8837ef527c12db6adef30ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27af7a33bf699c19d528949480c5864591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380989025944ae46783d4d310f0a0c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1529602ea58110818a7292fa7391f0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced419f5c4d0fb417fa19eb064d79f8b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d871f8418342c6d30895727f05cb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16d98e4146aaa07b46fd59f1f61b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbe9c76830c71d09df6e2b5b7fe88e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc000e896c564f41354322fec41115598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c87bf78853052262d95e93e4c981e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692682e819ad59b643ee92cb16bb079600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb70e2ab5dba100dba0e0aaca9cee5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019dca9792a28fee885ccd0eae13274602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df068520a48642b3270ebe0bd02d0427603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3ea9eca167a49e1bb302db19c6648604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef537e706b42e6ce18aa519f73656e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cb4246eb3298bf3102c6e4656919f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d51e20e8e28d89f253b41522d7c701607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472cfca73bf8345987d6eda89ea5761608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdf0092a9eaa51978e36cfe47ba027609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd778817442e7d88b6e570e564c4a397610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1083170f911eac812f976e649f613611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4a3899da466eff2f4f134958f372a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d365128a0efb5fa4a5d54b8b8bba3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7e01d2640f4c235f9d6e915834c2b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835e39e76d76da8660f00f95a9bed2a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bd8a1e1e1b3598bac7ee7f937126d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107979a2a67cd9333ea9aadd53c27d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245748dae05d8cd5260c50d9e2c25196618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be32433ff973562681a697596071d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756376b3a9e273e6e71efa90feae380620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cf2b5d173b53cc362101f54178a8b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2a0bdaf29f8cabb4ef7a04aeb20cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6aa7c56fd5348cbe0e0c6efa8e0c2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9baec00f50eabc3ca3416409f569fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da425cddacffb5bfa080be2391691f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf0f1850fbd1d3e0fa9d621fb89924626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43185caf456e66eee899fc52e1a452f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00724785e7fc43953ba115bf836d06f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08dc44f36700c9af880d8cee8a2d4d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da3ec8b9a6765f8e58e2771ae0e492630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cb5ec0ae01d350a7fbfdb3ebec071631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edb66282fe20ec6898095e2a693d98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839b8f17cfe668b7b04d44da6cceea1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8d8fa4804cf00adc921bdf907f5a4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17696d631ecdeacfa4b00a95b09e6d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490affe48b6598aaae533e1b39858ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20443672ef982a481e23079ec3f66132637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83852815434383242ddce0c9a52411bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcf97d67f5badc90ce5196c5d83693639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd663853950f48f1c4cb5f1dc5fe06640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c434c787fd1cc356554afcee2a83559641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285686a042ebf69b1625eaf472330867642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6994195ff9ece2487ffe0d573d696643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd96312121e03ff01e42e1cd87d966644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f5130aa230ccdb5c1abc801341377645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e01f4ea5ae060cd458dab3bde94d8f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c99506070ac7fd3a80c2136836e2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7056aab874795f5c90e568e1222a4af648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4859fcbf2bc7a5bc8d0afea64aa802649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957eb320a1a583230fc09e6143b6828650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68549ebc8d0b5841da73878225b697c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54684005c4af9ca1199499361882553e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380085109c67b8ab2217a7d7e1f421653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417a90ce0f3e70cf8c55a0ad55eabf4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617e9fc5561ea657ce073431685ceaf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d86c9925ac82e02cbdbb57e14e2baf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c19845980af79d988bfaa90e11ccea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf94e217ae038c9b68511ba31a31b5d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167dcd50c79c90595fee1dcd77bc1cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812ab06f32f7571bb07a624df5c94a4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dc03b7e6498654288cc953f0efde5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb76d0176a3a1f0439e352c53d302be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2ad3c8332ac13b4bbe302306a57ac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8902827b8612d85c269f436261aaf8c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0620d3471079ea467a3e60d25da4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dd578fde5317f524705daadd166b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d5f0852c55c7c91a9877e7771f70a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903fcd19be226319de620bee5dc5522668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebcc31f03b218c5141942a7d8acfb8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a89dffc57f5015f2df93aef0a9ee6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea33c3289dabefa37eb29bec714267671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547b6c08538cd443882859fed22712b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b518339686b4a81bc2e1fbfaef2247d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4650044060b1a3e07831811b4e6dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dc13ba7d2f56e42a307c4caa076ee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d0b46ba4067dc2e9d65ab2fe2b616676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0d2e678e5d425c8da66cb2aa94308677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99b94ba419523f1aa693277f2dd03e678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>