--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bf6fbe413e389148d006e2928d8f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749619f35af297c494483b7daf1c5db82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9644d8097a0af990de04a60f0534a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f47086a711cffcab460c85334715354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7d0edba1528b3b0c5933fac4f24785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381b7b8cb7ebc69592ba0053e3a17076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44864e53853bf7c4139f3ee9796baa97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739f4bed90ceb45370cdd52486bf0448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a64f43d505846518248e01d7b0f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa884b99a1d59f26eef61b70564d8ab710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487880d90921e12920b78d3f754e423a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa6372575b4ca3567547a9dea51e6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543f03c74faf4635be8fb82bd51646813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29ef8ec3303163f79939626229ab8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337b865d7b63c7138372611b30e8e4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d028deeb0560f3368aff76e6a899ef116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a675968f18954da8c0adc1d39ca0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde07da4947c50248f8c5a742086303718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323bc865b1dac8f3e4344baf7868f6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0918e90eb993632086610556c6bbc4520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781debab7afa81f35b53a9cb21c3d3ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace0a13f018402065f7602f17e334a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e661acd5dee553c9e8ce3f0ad798ffa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da335bbf65e2ebd486e5869bf184de9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47e4899778686d2236c3d7b93d514f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fc2328da7ba504071e16367e2834b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd0fec559920aa2ecf80bf9b7e2ee327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70fdf19576f8208f2864feaf51ae7428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046bcd23727ccfe04c69216192530ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86712a1426b5735aef26010d4266dd9e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd79080e5a200736e4c14dde187cfd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbefd6f541e97c27fb744c28a1df0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30d2fe0f3bde3a01bb910e5d73c3ea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a861bd0c0d583ac8dda40daacf215fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c5efdaa49efd796e3e024871e316b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d1a9634affb241b9e30e30877445f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884968c870392004239855d597b442237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6fbe4c813cb982f4817efd4455a9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902a943db20000b1171c201b04644c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017051b8851ffdb4dfa17ed56fd7be2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a0fc5ce3b2bf04728eeb7b9e6cba141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114965565f7c2dbb0fe9bb86435263f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473ba82f01a363f25a0d31f6f5927f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40c3ccde4d90a959e8af938dc6e7f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026811132d3002e9eb101de3d1feba6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ae0a80fe0647b060327941f5e1a5846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170326b78a35ffcf347a0bc56ae67e9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a63d8012e71c62a65539e09d1ec59248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffbc9b46068602cbc2a6c2bfa88f9f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b60037099660c67e591435fb346a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d478d7989772aebde047a93b663bb35551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445de1bb5652958d55583bacc760c5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82850f52532d16d24b3faeccbccdfd0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcfbc1d6573e65f5d6373ca5ca9f1154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a59eaae2e14a1e6beb4a8d92e4d0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50746044086900d10cd577a079b4b84a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754881c99c18d117b2e63fcc2582526c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5960de2ea669e6d848621ef839c7d7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788156855a4414f8420a6c4bf9fb04e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367d2f8fca11bf86c83bd59bbe4c29660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179fa822460cdf98204b49795537e7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5156cebf9a9adf93369f5c79e0ad7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02085138386b9d28f00d8fb9dbc6c1fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390931d453abc2bed5c192d1707ccb564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937ddc89a7e3f9bcd79342db062fdeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77464d2327943f4385355b79f5254066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00748d70d4e5dd7c37f943682d8e69267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2411109ac568f3f2b5ac6ccea52431868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9360beec0753fb6aafc1d05fe22d83869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1df28eda7d6e83c9ad80a42093a0b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840e79238a55fbc35d9c4bb5b024bf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca7d699ae7e3e106580dd20bbe38a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5554935cb6406a1f2701eeaf8fa97173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cfe1fea283910899fce78b06f80fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b79705e08675c0fae68a47a8cacf8a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2fae37e955eac8e38ca7b35d95ef676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a311f79a3492ef2638dcd053c36b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c1506a8035fcb40d29c2003d6b19c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafb99385b67ec83fb595fdcf6fc5a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54828e768a96cfb1e32884e26ccc8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949826cbbdbfd983c81129c7ad294da181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9851ea2da021c1e403134f5ea089082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e43e6e4ea02d011bb47bd2a2599cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94a877666a21efe9648dcde706571584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101835a809ce051f44cc1d1b6fa6127d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef423b5971e2cdbd7a7ae4b316fecc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81c4cff7961022404eec60c88cb75287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14740b1a1da40cebf9aa147e1d017a3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b3114dfb6a1dfb8fede2e6561fe9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaab2027fc48f19848c249ac0008e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f4934d37f001283f00b874d76bd0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a83951096d2efc28a96729ad4db4792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93964d138a1d1140d90112283c79c0ed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5dea30aa68ec63029a235f5b1b6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c2a6f59aafd408958026439d4700c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a81e202b8249fbf2365eaba7a48e6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60352d1ec13c0a4a905ecf9c38f65cbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e15a752cff8ce1d311aba771c951a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f8a7fb9380ee9d5c4a513f0aaeac599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33e67058eb53412adc044af9615ebf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03143d441b0c9bb962b569a6a009133c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9e6866ad6ef614b47c97a5429f3a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b3771afe807acd724a58f6c6f580a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f1a74d37c0827ccc61521c4a0ba9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f9f23515df2239cd74796d42ddaca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6e55b01a4c3c5580859c3b3cfc320106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44663dfabfebeb8d098164e45d4ec31b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c996543e439fc6cde6b8786588a85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d5ee0ed1728b6c09db699c76cbfdf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f361099b5b4f603c086f25fe115b27e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51865242fecde91f1144a85a3ab174df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12083358ee12bf82fe1b012894cb636e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da3a7dfb0febb89995654d68f379e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31137d3bfc738ec3c8d256e21a47c115114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdaa610c92400980c3850dfeb3a8df6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56605cb011725ddd545ce9cfce713f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbeecc94b2dac574f238456f1341fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf900624446a8f119d01d2106c4c94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e22fdcd2bc81731a4e434856548dd5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ad6003b43f661b4eecbbb8611f6ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede8f97f1ece9330b5f4e4d652069fb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3bc22aea3d3a2f28a421a6fecdaf24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de125c36dfbdf87e32696dcdf29d6f5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ce763e623739b81f7a55d5f856da9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219407a1dbabe708aae5e2e2c884edf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923041ca3ab0f72bc86b734334121163126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe0e1dce4c63159eb9a41c8d5bca0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5348b93185c74495264168865cad498128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a1f520461a8719a68b0c287d42648129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7a1139a5b03602f848302946e3be9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385a3ffd92ebbdbe6ac157e28320c19131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe062cb8d312cc9ce00284264ebc17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545642bf396d56a56ae4ab66f86e30d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f0bf0d89ecaa985494b3ad2b9f793134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e55c70d558bc0aad3e9cc64a6e9177135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd8e6f8e82a83b0e31c5d9966f4305136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8401589009dd13266c8fdfc0bc9d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f0ac2ab9844650ca4c1f8006c4d43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed2169a8790e96d0410bf9ffc099f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaf25dfe3ee55889d079c65d843455140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852e2cd9af3878203491d88a2262e1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c5b3bef84fa2d3da6d6ec453a9f8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11decfa63f85962dbbc3a83e14e264b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896f1325e73072fd83aaf375848e91e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f59fafaaf3f7d5a890fc0d69901d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db8c0fc6d1c6aa28451be6632f0a15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cb742c53f204677dd2e45da71c803147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae294120ca97644ca8b695391876977148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81d30ad4592db8f7ac22d19fa5264c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487e59ead84ff8bce6ad1692cbe5881150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94e0881e8e44ae58fc0a1cd5ec3717151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95252e3a6e2c6462fd539b484a3534152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d599c2b34faef32d4241a03d6fa821153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7bf53b83512749955627e94b18694154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70e0fda6f120680b343da2bb5d67c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b15dbbdaf620880dbe3c8afdbb892a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46711d247658605fc8c6acc744e9f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585d0bc91a48fa291adc7e9cbaaf35e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb5c04aae2ed6b66b6fd97dc78624b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd67f36f07ecb2917397cbf3a20d65160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f7590b3fb0e714e867de373b687e86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22d6203601ac96cff5b2b1ff6e71ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106d3209e5d6a24ffb050c75205b4a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6ede85ee8c0fc3ea7cfcf10b65981164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac939502035ff26a5d6d000f33f74c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ef4ff82e421b17ae4431ec953f1bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db4a5bd457fdb0bbd06d188d449488167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979768f5a628592d4a44d3f3f12ab8b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10861e799f6939eabd9f77a9ed4ed94b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ba043c4d701fd5e1a4dc8d97a8dfe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a0637ab5d51257ad4fb3c2fdc60cf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0a25e54c714e2461bbcacbf176914172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7ad581751769b792f7a26f451f1d5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdff788b22147ad9d3faf45fbaa3f45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690df0e0ecd3ceaf0f875d8f026a2d52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3c4726361b09f1fd4e80e71cf17ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42378a5b42d44e48e9a525cb7da22de5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ace8d5df996f513c936eb6e60bf60a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b4e58613c60d98c9ce98abfb82994179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5f6e011de5b2f89f33f6f14e4880e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926cb365bf157fa57958faa2349d695181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecc60fb1332f4b631bc0a6f1a20750182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58511d18486800a48b833de8d3ed1e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b045254dfe15815e65789a53dbafa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b0398d4ee99b117efae13f03292ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de4b1aeb9e717b2cd496150bddf890186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7c2d2b5f0475c4c91c62c659dab9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904eb840e064618a1666635169f278f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17b4ae629768d2fe25af2723cf7b7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c196345da3462441bbf1ef1f32ae4cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804981fc8e5f5751a175cdb236aa5004191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb27033f9db45e2019733f11234893192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed32b435bf0e4a256a597cd72d44fb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82902b4f1a30fcf11e6f58d6edf52a01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72ee5d2cd250d4ce1e3a77d4c83c67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71baee7115c7322831a09627188099196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212933d75bab97db9d3d83c1713b1487197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c692ebb9013a04e9fab13eeb6c8245198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06a93ec8da87a3f791fc5873f049ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051f299e8a0058298df36805e1da951200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5dd80fabae151aab3e7e36d525665b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8e522d6650db62c8c2113c775097b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458e683305df4a4a0cbd90b15caf83f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6600a8b86afb8376f25bb41b140514204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf2a8702c3016a1d77a7578df2c748205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c767753b4e07b5a427e5c7acbb2d1f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d33feaa4df67c0272953fa60f48a8d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e194a01073e3752c55a5e150d3286208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccb8498d263c950ea390039e5529f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0d5a3974c7fc933d18d4518d7af42210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b42f7317fa222e44a320884c85bec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550241d7626e92d77ebca618fd7b8c5a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61a41f575c24d41fa5204b7f277872213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fca3b5840cb7ca98b68b334ec6711214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bcc87aa9f1c7b8820a66d1ca65cb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12df5fbfae1415d327ea57be5323168216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488391512f6f92defbd6313aadce116217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b39dc71425c5ad90ac118ebaedc77c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47249250b3ed6ee371a6d80250074fbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561d6c6ad8b0219cb95d62d8527fb7d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1fde55a4171bdffa951b7567876d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545504c3bb6c02b59bc507a774027204222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a7fba89ae1ad7af18b3ce57d968d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7400adf34575708c0ff8821d7a5a7c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070966c3a0e5abb76552c290add3606225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1319e55b73f21b47cc20954524e14fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a1143d14b8fa50b53c614c71cf121227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec7177d6ce04ccd99162e5b450304d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a437441bed5603584d5034bef10f888229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0f186c3eb84337eed8321600f75b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ca912769a061141f73cc499f4fb8e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfc6c885eaac5b4b29db92ec0f52d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eebec303fbd1dd384f1c7b9e19c42f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2115660cc8f2f686b6dbcd6f40089dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd017f0fd6503c25e282f0ab1bdddd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73593e67774c953a3708d6bb95fd844236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e07c2438dfd9553ea59b7ea731fc2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adc52951736b19134c84fceea0517c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60f7b454a8ca40eedbe03ebd46efdd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49df4c1a4c815d701076866f7f8ef2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3656d0cf8f5809378184a4f7965597241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae2282bc362e7004914f0593abe445242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e63dd4fa95def7f8ff1d634e9f59d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee166a0ea46bc39983134377b3bfe03c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8342ccc7e258cbcaef3712a9efefda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8360095f68b03ffd6b63e98a95314246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86bbcac07a8d6e617318aa3806e919247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b9bb4bad57975ee789afe4f52cf99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974242643470e54720c9400a7780ebb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a21259f5b6e68ec3cc2964bb2fb33a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83533b07da419f8b7c3cfb4bed134284251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2821f0d762cb943eada700d4b88fb1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f4827f19e0b0fa29639b1fca80cdc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52999c1d2dfcbe8859248d4f3b777728254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939badf69f8f3d17566794285c3c51a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624a218545e57c2fa62ad84771868d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a3f1979a60332013ac75b4a1d6607257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6903737fe818e1b18cc7f1a5f6a40f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a0d214e1732a9bd185d15337d5f4b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753993e11482f5a4dbd0fd6bb31e656260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42d35d056c3ea22712e809ed445587261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174d9cb72a4e3daeedfbab14157a82c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0d0446fe1884752fbf3f271118ca7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad25ad673f8ced9a5f008b1e62cd49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e036e51f0f92b74fadfd4119f7399265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b9c24393333234b2cb3de182514ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb96b7c45500fde38dd554a18dd042267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885bc840f6a7eced7f57ae79378dece268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2e3ce98fe952886480a5a854a8404269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8e2374e3ca8fca124f7898827f7fc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86065a834fdceaf118bbfc0590d200271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041acbf83fff36a26dd63780c4c15027272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ab1dfec8d5aaac8b1f75cbba5ab77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed05fdc4a6058a45e4b90563fe2843274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8834376f16865083ba9335840ddbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575aab51e0cb1a170d558199f0e5a9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf045e0052315d41bd510dce40e79f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482e404439d49ce4f64c35b8c6af96d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778ba705bc50fed990de50306a91de9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12573f69de36e3b45931c20c543b7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099e07f01dbb729a7fbc01b70afc88e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4330e803808d96ed0547f7f4eccfeaf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa16badd5b19f93e91b2470108dbff6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a351caaa4a1cc3f311952601c52abe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77c32f9b34ab40e7f5d8120897a418285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefcf2b037e179dcb8279e824429255286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713220c0b7951eb7f26a0a8bec6e35f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629959af87546377a8e521150f0e098288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58e4cdbdcc37cf6dbd9f3b0e2bed07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb21e6b36cec8c38261ee3780fe29e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da122c5709809d82163db327811ebd42291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3848990645fb6800bf0e9a143fd58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dc5bdef0b2ae148b94ee2b10ed3f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3b877b8fdf32d1e65e8d30f580957294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fb5f95c03358147c880064e1a2b1a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8fe91216ce490f5951fa809c98869296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835abbf09d18a0ecb3428d6d8c0260f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70588f8a725f9c53865a6e88b29b15ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984abd35a82c32a1868526afb9e07da299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c075281a05dacab9aaf1a831dc055300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966e9845a8134291559da7f4cd57e91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fcd531c5f6fac729c03f163c2a8005302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa64678a054e632b079bd957df278a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964ee45befecc07a95adf93f3bd65bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aa73586d727ca84d9c30fe7c06d21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cdc3136501c44e38020bdf59a6317306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252d671c82716479aa781b8ee752bb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e10179168493ad5730fb6469a2cdb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6342bedb361d58e553bfa5303c5fb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc7a8bfe1bbfe782bebc606b047a7d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bac13a286ce98dd65c941ff4803ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdf4c2fe9737c5afbfc477eaa80044312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d6a92a0830beb05f14ff50e265c589313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf99ab28217ddcee45462976062dbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb723739d0bc91e89d66d98ab7652816315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a118274aa5f719855a3bc968823d7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e18aa1296b5e1ac4fa1cbc8981d74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f0b8335b570b6aef8f8d1fa41cf8d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30738c3b7ed2101c66e8f180f77fab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a31add864e1f3d70fe93bf24c0ebe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cac2e93f9e5442ce86a31763e6e77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b564d1893c8e93939ab5dfd935929322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9883b6598797fa506f5c7638abe3fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9374a627db12883c295d416ad9d56e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283d95e6b4e1418ef964ccebfbadabd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed1f8b85daf98c909a333c9fbe75fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efb784f19912d52f0c33a003811dca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500ccd50716f7f96d5f97b4244366a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67399c4028a5d8b1e6a76558d81fdb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e895e6682f5177a672d768207d2838330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd8ae253a09179f34f76820dd41f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b0a1f941b72340e6c646708239ee6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9983ccfe0f024626faa58607b56418333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9326140271dcdae0207e0e962818df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b69e441f294eeed314249685b9d7a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c44347d532aeb113890bf86453aa21336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e864a985a8e75a64dfd55201b4bf3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa975e20f8774fc2d2dd4cfc4eb72e61338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a568b5abb33f52cad6d5117d2e63d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb0d3fd4047a3bdaf43cd3a261323c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35986ae4268d1464e73e476a0a97d2b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80e0f85a00d46117e98abdd8ad3fee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182c1021ef6e0e9e9f3c0453762c888343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4c2cb2257931ef64b028d088b51e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d384d2a58d9d2ef6acdd6a073228cba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94588d0b356deee500d77ad28bc7d361346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d0b335a3f3be724d5f76afebd2740347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ad60f5031c522550a87376183da0b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ae6019547b2ec08166d34d2ec91f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609ad8aeecce0aa30175ceb183becf3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56babdd0455f9d3623b98ab8c83db05b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cfb7c69e4bb0c8a32cef7aaac29c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdb4d1411993757273165f9a8df8a9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d48e2d18e3ce5068330b83470dff7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38b1391a72ae6db63ac4fbcfa80d0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b5cb64f7fef2441c555e012dc172f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3373562d83cc745a934870487ac15e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9a322eadf8beab99dda9e3d86562e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cbee6fcb6846f040412f37756ed41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcfcc478fa31581cad6110de5d08c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ac3eb8e5e95c082a8e4ce60493cdc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18be49af87e07a32e8fc7452d3a09f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d1c499a364801f44759b1f1e3bd0a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9f122ee20b665b9de7f5af5c754a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72645fb187cc88b4d6c2bd406bc700ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02029da23051e8286105c812b4f0d2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce1551a6e0ecce40d3a32de77876ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaff67e397db46eee9fbaf0190cba5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026774c79f41f730f2dedbdac1ef5e18369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33cdb5242c4d9cce63560e03e0f9cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5412b3107e4438a4df5a29aa655621371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d236e1249f8dce892006b352bd458c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095da2b5b7da1b507f1ced450eb4b6c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ed4146b3477e7419ba015b77a6240374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a46007cc425b7c1943d43583dfd4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d331867a52234a6ff64f153a8afb41376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c7ec8cf31f450b6aaeb5289741e9e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3602aef012b60662d32a02ccc6cb73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bec1b38f99118bde914ab82ac730da379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14136dc6d71ae5deb17d73a618eb75c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3b4f41a4b99b77e5d6ba56dfebc2c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0860f6b85e6a434d7854262f7b9872382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bda448ea767c9067fd714806868f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb496861a81f135e0ef534d6a0aaad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0c0d0cb81a982b3e4276cc51e3649385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b609ae41f17693f03ddaa3cee49a0cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f182321adf6a3081376176bb7419dac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195ff035f1092abe6a22ab062e976b7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d8bd0401a574e82d664014017e688389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc13cf367d30ef434c9864dec1808b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8001404bbc9201073771e64110ad29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b412bfa5c8edfb4e11140869b1af74392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70566a9dad50b3e1f537dd4baf1f8710393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae1370d3637b1cf6ded272cf4e08fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef697f0251029faa353eea6fa9972e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3d1eb170794a26529765ae2a435ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31a0dc6161ce08910fdd40a47da8e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de17a2dcb733fb1f33e3320667d3f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cb447897fbc7d48eba573ffba53e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650761ce4bfff3b23d2630ae538d8a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdc07e129eb82d13b60d809e1691a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6c0b3988c482ca559aab736e3ef03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321d1d5eb3dc24d5bc6bfc8582d19d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e28e2bc7fb1a9c5ff52993548c010404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15856158550d3ce0856c313133847286405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e33287558a054ad3a53d56f48d1f8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18305a4e651b9273c62b5d62739320b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417c318b49b4871a178a3f8d7e456a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b4a6399ca0b5175e94b006c97b58f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2492bc3fd0625f77bcfa844a380a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbecf0abe2d0c6f089cb55417ae23c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2670bfe1c97addb69ae2a1af8bf768412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d78b89c7aba73bd6347d674cdc7e63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11360e8ceffbf02a779272776c042a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af5aa30c749ff34fe8773a138caaec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4bdfe89e2af5ef7fb53b2f29f9fcc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0362fc9cf1214e8a3616e7bf44937b5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8b6d1dd712e6e600bbd6ed8a16089418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9640fb885c85e91d98f3c388a16df4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda69bdb558f8c3ccf67a94b5318cac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a162b29427346d445eb1b3b5e4acdbd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dda85ae89d0b0c9d74088b9ff1be3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a5bbbb769530b1a9fe810207c44cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445e1076bf598a1926974490f8a4e8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82971e605641bb6dff7b338e383c69425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fcb33c14017d9a0ebb51d87cba20c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df338a11063e7dd87d8fba843e23ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d46cffc0be1874a6d9b9d7ca5368d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194e43f0412598486bbbcf4ff51f2df429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e151862c3c91dc66944586a46c64a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215cf2c9ce879525a34c287254c9a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e09484e8504c3993742ba2190c585e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dac1c7ee6a3df0c6827dd14e7f7a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c5de02b855f20a308cfaa39ed477a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d51f5ec8ba1d7129b41b61978213b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2d170111663c399d2143a1e4cc919436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709d0e1cfefef1269e1a4889a306f35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe154ca58317df0d1d4025680a8406f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35501117a66e4dd74248745f180c55ff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d200f08b1351ecdfd8c97932d8e8c5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737c86fbf651338a20d507a810d87b1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b399aad6f81472f14b362c48b03904442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3f370fb600fc0491576e4203f31c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bd864dd4d7c9fc919444b3fc44f72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31368cfc09057e15eee318d186b1f15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123cd7b0988b6115e1abcaa85301142446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d96aff5595aa6bbf4bbfffff74fc56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256857f0e1e0022563104d4aa9fa737448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6894bd343d8a9652f29119b0a87257449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8f9b9503c4c7516c430937f9fcc21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cef725f0c79ec7a15811b8ee16fb5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9e494c19f0ffd6fb5f4382ca15e17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2d064d58ef5395ff72e4d7e3a6bfa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b1ae369abd28796d8a7fea586dc54454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032663aba36b134034767306b2adca8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323f23e77535649f69ab4d7f368b50a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895d720412ce13227373d4f4ce1253b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1e25c60f0ead705e50ea12fa90239458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d28243189f7c74dbce0e9df00f9375459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922cd0ed932f0aa3b6d0f14363dfa79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84cca0b29b32dce1ca8b34e502d854461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feab67a587c9f06328f50142891335462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99255f88ef6c1dbc9f7c1215e866f4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cce8a9946d568d1de0d0215cbdf278464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c74259819e3563438455891b3f8f85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bec828d21b856e17188b3ff2e8ede5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3589f31f7e8683a601387f8dbe2310b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348ea507d8c030c0ed6abee520e9b0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecea4e15181236344a7fd8a4b45974469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d18d8940788694d8db0c84f4ffe91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df0092071b25a68c19eeaff279362b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650b53455ca113d6fb986916b761b38472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad426432df2cb50b2303f1951056049473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7b05916a05d166dd3c9b4f665b8c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed2f87c96c8912ef23a68bb7323bc2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923550330915914b7da5c55cb73e9fd2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d203075e1d00162af604e041ff115477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11a7bf702598f24d1714906bed6f12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795569d3f05af3fefecaf413d2ecc5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858abdaa360265075b29013ea247586480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18885554ad43250d317e0b165fbe517a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6242779eb01cb2f6235ef68504c3d27482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8185c8108dc36ccd5525850d16798c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2c995c87675c161541c5093d1db56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c476c49c8895638c86c592c5f67060485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a7f4e450eaabba5e1de2edf798102486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882ac9d3bf7deefb6362e9259a96d69487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd37cdbde1d021e0a2b85a99342d1f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1053113b445e7111241c0292afee7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c1d0b1f362f693de692e8ffcfedb0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c522c23765e47a311e5cef5af5ac7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f0ae8d16b52bcdd68049fe260ad5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de21faa49c4e4c4fdde463cfb9a9ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9abf90a082f4c07bc593cc41ceeb65494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de0d82bc0e7d500ae59613dac7f60f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83886b0667924fb70ebac6ab0269381496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754db6bc9e425a1e9a0ba3765d12e8a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2022afdb6e365b44b6b4ef677d92e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037931d3fd914970c5d1d73d4cb72b4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83a161d1d191a64ac84331d9f1bdc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc54e67a4eb2e17fb49cdac9a42cccd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab2d907974b2273097eb9d41b638a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c848222f697bcfc9fcaf19083aed2b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18336c7aca7fe73f367ad5b37fc296504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c03d5ddfa09555fb11cf822534fc9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3b3b7e8687aefe6db08efff6a7500506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc964f260c1b40f76845050c1983a6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b8932e416ca538646f902ee5fb9d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ceb0e2a1af8bd0ea57bf4aad29648509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193c6442951c9dc62e49d281a4039f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c2839890e2c3b129e2b3d370c49e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602886acc596c9f94277c614a788e9c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d76d70b74bb3b87c222b06d000464e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41db412c710a366623c249e392b57d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4301d0db95cb40ebf073522abb6a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf0c9f1e056430fabc2fa48a5caf49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1b1e8fdb938810c59bfd644eee167517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a406c326b33c69d237cf3b639b1cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca373279c22e3b2af042c2c51502a30c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b1dd70cebfb457f8286504219f75c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edef02647ec64dd73205950166ec85e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccefc12e1489dd932517183b9d2ceb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2cad63469f09a0539ac70c8c0f5eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839313cb0085a5db756425a65adbeab6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980bc4600d0de4f9e9eb03a85ed8a4d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a957cf2637e014e9849cdf182ade0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5c5a68a50f636cb0ebad62990da20527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9243566186731dd88c1fa88141d7f13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414227a1634b27bc53da1e55d69d94a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf3ee7279a15ae7bba228d5ccf0fee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43533b37a51c0428f9bd9fe06c0da941531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8553e97412ce07eccfdf45c3d5ac7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a26d6710fe815542b366c756368029533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9fc9f2ff3993d0eec1243a76c00e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08593dde72f0377588c2c757e1c9061c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23582d90d077862cfac62f81f6f6307536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2fa0d500e8352b20b0207491d6392537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb115c18f5c282770f6441c9d100563538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b36d065e774f6cf5749d8f8780465539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108932a1bd67da345e3aab4d7975417d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8d73810bf58f4cf34a851960f75a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6241249c3956a7459047c40e3953833542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66195c642be86a71c0a3465687f441543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868097c73414ed0320e2c17415bb8cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09196cdcee27fcd3446d047536bf8769545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62281618e4592fea4315800d069cb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521b09ed2877fc22f482e5ed80768f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e2047f499d98f6f0eb6694badcc7a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461c714ba091f8aa7325721255678a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b42f462a24d6fc7f4febacee1d801550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eecf0338b09a49e0ce122477531e87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217d8d1a572f87fa24c026e64d0c32b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba9cf603292ee8f8af5ad5885d75a0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae598d7ac3972eb5f84b828c314006554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d3daca55f31333b232bfebb7606e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0ab3bb4343099af0c3ad248b6ce56556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab23f614c06692edc80c2d2382fd50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e121b333e65bcc78497fe450bcba6c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91022f2c32b3415475759ee6770abf76559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde176ce3e211dcc23a2b46ddebd8f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb9c1049a34720596dd9ff51027d5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9120e01357476e8ed015a01ecc7dbaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27885c15617ac14a8510253addb916563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf97c9164af91ea969cf581de1680db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eecf193987f2a01bda7b724cfcd838565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da568ae84d7e42daf974ace0b1adbb7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df807d4f5a1b19a1399f53954b2f476f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96955e9d41f1481e622720c7c46b2336568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2260e9d642d546724bde02dbeab87a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ee39c324df30ff7d4bb1e270ca184570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc1a9b0bd199f7bb793d52a672a32b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b915c6c0d8353aa9c8dc01dec0635f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a01d08789b09d4d2a09c9a406c8c12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24197b66536d806ee5434d471e7cf4ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c52f5aef09d4826c402ec5aefbd8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83548858a365ad3c96b8c606557136576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687cffb2c38785c7fe31f417508c174577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d190bdaaf1b63cd0b881b62d8642ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43acb9cd4fdaa74931f6d73ec0a6bea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f434b7953964a3761c5349d2fbaa4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ad8cee1bffba262323f728a24781e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddcb3af14ae1125edbe732d693e887582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf7e6106dd8444dea5197991f52bd6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d7e84159bb4049cbda400930b69e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae99d65de268a1ee6cca9c19fc4afc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec7652891f7f5972a4b2963464dc87586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd528bfcc7ca32ec484da2eab03fb1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f60a27938a70146f9135bc5f071f9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ef8e45715dc1b11a09bf86132f3ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518e205f28d2fa57b5f4efaca533233590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91ace4a128fa6bb79a328c307c191f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928383c1624c8bc4098540ef0248154592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d8dcf231966d2e3cdc308ded3c3d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949465833d9eb03a4c071c77758e093594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622a294f756288a88b774185d076334595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e1d5165b6e28609acc79825dc2289596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accb468f4b719e16fb76e5a37a75e22597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec351c518b9ef23bde7fce94931286598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57b89716f21e10a950fdc8caff176a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861926d2b9df845695f8de6cc10801c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbc80364a7a887fe2bb47ebb894833601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52c456382f23fd87e66f9ce1d1df11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320ffccf9c932d8d362fa511367ebb7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0de50c942d30901136bd9e92e619c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a389bced7173b6f60a5ba256f2d76605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940b6adbb20bb492647c29a21898446606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa4a1d086ddb93f8469e1641923e98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c08230e6e30ba54e004419914d6b0c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfa12e52b23f657a4486be02061b3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee9845440a4cd07e03c6c1103d6480610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad87b4b815c33b97e4d6a818172af56611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d6fdad04d8f6c95c088912515d461612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d596acb110e6cbda5694bf305b2b4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9281e052b24a0661059d0c98dc4ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9798e2f0257f5f7dab419d8800c3d53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230a2f3f4460d2ccb7434c92ccdcc3c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41c1afd321722ccb2a7d162285f611617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f578138386ae67a8bef17258a5a275c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba22f170b7fda17910a1683e33d907619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793429dd708ad292e3c60bcac6a5b246620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bd4a52f2d0703dc2677ca6505ba03621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44af1ffdc3c7bbc62b55cb1a97c42b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe625f2d1f4549ea424fed58bcc4bcb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7257df8ec9149baf6d7782278740c6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e2a980756615f0bfc0fcb5e974c93625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdf9c21acfd8df66d1ef4b3454c6f6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63830cc0750d097dc9d66344f0d9e901627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac505ca4e152956d4e9aa935efbed18628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef17169343add95ace6c69f3248d301629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722c06bb5aca808ce314d9e8747f97f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bd294fae71fe3ed8f7f223ea15bb6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae28040d3dac53745a90d17afc73acd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1ba8c64592a5436eb87421c140dd8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596c97290fcbfd7026113c9b2186582634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efff168ce686d891ed51195d609376b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32620b172842897a248f5eb7cc9cc27b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40076715be08891a9108d0610841301637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e99667447afc642552c47338b21899638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c91eb788169f33ea72b8c959e170aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db6f6b6c850cdba678ad70a95abed5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac42729d93625edb41f7340c34704d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35171a18240efd0a3a1b7b974c2f2146642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a7f4da6c347662c1729afbd4920fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ee7dfa1b07c18f190f03f4fffd9e5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9440542ca78350fca131fe4c9a55c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dfed31731d5e1de12bf947520ab18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ce9670a0c016ab084c098f81e6b13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780c73ac8448ab6d78c5d76d208ef18648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b9c9f23f02e68ffc8c67841e5e503649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82f6707675c6f7e4546fc650a366f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed4fbb541c41426bc974e5b0f3751a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89d5919f8c09a8f24fc172670397c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1230d950e4ddf3d9bad00b65dfabf3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c058834cd65574b43bb8e5046255f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879096d8026df22d2f1608919ddb96c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030725fc5193d87fc0d46ebaa083e70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdab54e9445d14af621a4a3700b960657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3d064e1278026bf2f30f2a5aba9e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849c89d8c16915c5262b2002d05f302659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b983676f183282d29f0e7b97564891f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52b6944c8fa8dec8b26c9bda75346b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d5adb4ad6f64707f8dd04298e6aa4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba67c22e880a19fcf3f6edee5b93b20663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be7a947671484796a6c9eea46fd6f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09703d1125aaba737c6b2a06e3d4cb43665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bab4a8e80a518e072f3648ae06273666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d68a8987c5d343f0c01421bc2b5c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8e7e71f90f6821c5042aed658d04d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c338535a711f2e33f6abbcbaae2d1f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261d831b18a826ba1c6a4d551094003670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a653db4051cc73e11f416876ddb88a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa27880d55a8100950f07be74f743cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851767184f46bdb9cccad8b085fba2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d295648c29cfd6815b309f7ff4a711674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7524f095e017080434e0dd9bc9d696675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff2b70848e92dd731ed0d44de5f81d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79714d6020352be65e00b6b53836d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4b22c6543b22c5dd8be8a2ab72604678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffb8ab41d272656b663b90cba3459b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3dfefe0e7916333f655a5f81dbb54680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff45eae64b4df261fcad2d3a1421bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f310bdd5d742e25f91dcc8b4b2d4c38682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e6f0399bc89d0b3777afa73da9003683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659849b485a3648f017b5d95f6636f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6c5c04a3317753499a281ec7c3e40685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876885bddb47d3df8c7812b6a6daa1a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60385465b618cab676f9417f34639f23687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490abdd0c78662a1a1ec51208a9871c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9470b284916b65cb6c4d85b00171cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d55b50d74e8d3e9ab1a241e22df86c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b65b19a69fb1d5afca2619f69cd3aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca4d09f486bf561efb09664dc2e7c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153202a1852adb51cabcd3a1d2ba42c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdfc3f19f93a9eabdb27f19d50e299694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a891b0157f557a04f4f4b894f9fbd6d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824618143e4db6a8613dadcd95ce39bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b66db1754ec2c2501bb4cb23a2031697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7b567b6af59e3eac2e294c53c951c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458b321d8b144cc3d2bf3519396064a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80449bf54147a4ad72dcaea32d71780b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8be08045c841bf906a6e4f2f7d19dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae7359d7836b6594d89294d0bd248b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109fe49f6a29fbbe37c9d82bdf56411703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d61d63a029936e4421e2145e93ef1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b2957530940c85c5270f52512f574705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70f803a75bf21675f1ebb76fc22f53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6ed541e627a2413db204250c6260d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b5de4fede58e4c1d4a78130bc5097708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65d8264286aa4367d789556bfe3b21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3c37b6a70da8149aaca6d07e1beda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0bec0fc930b55dff8051fdf7e88c81711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe0d4e26f7f0127d095bfb7431fb20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bda03484d693a3aa70dd1b1302d52c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b3c06dd64c2c4348e6153f00b6d88714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5980d27da040540d88abba5a222aca7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ce60c39ee17fb244ede9a2c845fe8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0fd0ae939e66cfcfe11cfcdac7469717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad31b3849e54e0acfef6fb3c1c08f21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7061f9a052d6efe7b1cc19a914fb1a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766252ee92f5edaaecf4ad0a8f4f6c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7aa160fc965379f647153b4450ed1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee32b66ea7a6606c31bfdd5c8f97922722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f893b79a66e2af50c1892993625c6bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263df3c4aa978d1889b1090485fee2e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ebf615435e4f26bf1504d546f1cc3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6cae7ec4574991825a2e4a48beb19726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15a9c86f426dad0da40c27bf7f5cf2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295ed94bc104c20fc37f275ee8beddd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d40fbb9d0ae797c17385110537f2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066e7b3f6b2f6cde2d700618b4b3d0a730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311073f7bbbb6f6791c20ea9310585f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d99f8ad27b253d2b54695f9e61d242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a610bd5e0cd59a48cd00c5f06ef6263.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17371baa34503035f31be61b9a9aa64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449ea6864d202082341183b8da104f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cd0bf283336623a51d7ed50c979d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4b2506c82d33dfa13076e5a2dfe0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38f58bf6e6d24e1fb7c39523c312728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93351fcea2491a0b48daadd8fe9e7a509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159219cc33b8618832ec03b35519fcb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c53c155bd75ddfcd36664b34cd5b9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacba78d69e56c115e112b6a168c3f0912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1c9196299f4064b4a2e348b0951b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b87478bc2adde275472c0f3fd3d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14953cf9ac49275d4e9087fa6b5f9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc64b54a63bbfa68bb772676f50f3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049912c419f7dfc809af1b1f437ab92d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2a3d723edd173e7f8d5b12532841918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7f36de55f7853d404bea1058af00319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f6ab4aa6cd901726c551eb136517020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f3b3f64005405d7c4abfab9bc0de921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23492f658bfc297774910eb7f9f2511822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3796cdc3ce5b60da471a95e4082d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ad32e37531e6455953b82a2f52d6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e6dac3751ae3aaf74cba68ec0687125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9c284e0cd8613fba706f5e6bdb90326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ed2d20736ae4bb4789c5e5c8e045e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018e19bc68075ff8ec7f95a65bc3d7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b987a2906b01ca33aa82e85a6b74d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89194111b1997101329a0363def32a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c16dd588ac435116f3476e05fcec131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e4f49c8be9e7737f1e7915c9255f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e6a2b019208b18df12f82f8a07b3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d6dbffeaedef334b1157c15f7a0ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ebeeb7c6eaa21e4cd2a1eabdc4af635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcbf4af57b3e4b4e5acd208488636d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90994553bd717d0235ce213d8d5ef037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7ed4697617fece46a3c8a8afdfb7338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078a0eb0ad1f71f4b25f9e65ca181a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f1645baafef1a76cf6190628a080940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a081321a0ba9208df7ea5fe7281c2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93439d8ed04a6ca3d8abb7de618a06ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3eb689b7641bd58760a79331ae33d643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca7e97e53b4b8b467ae93e9be1782444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f52566ae643a9c320f65c86829e40545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d027bebceea2ceaa13398e9e403ced846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3b3371d5eff578ca15d8cca7dfcd347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bf40b6c6a550ebc0a45834c2ca30948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff882f26270324f3ef97f0253a6822749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddf29f7cb5346b13f94deb089bc40150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6ac01008a6b30503519355048a70651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee393d7f156f792fbedab1935812ef6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d27f91f096333cd2849bfdd584d991053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ab88426e35871334af4f68a36c7da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2683da1dc51b246b17cf4eb30981d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d263375b2e1eda2187361dfddfe95d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fd18babe306f9c41037bdc23f015157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a34257a2a927a1aca28c734522582058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de1ff527b448ec9998e37e7a30feec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1930a3752d3fc6a7b45f52a63f41d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656e78729e892bad30719f6b7ada00661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0723ddf48da43f165d71484a9cc40b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c650ea46a942137083d45f81757a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22d92bc9b055a404ebeb9d1ca2981064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23be895baebbe3e8fea1494fc533db065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b029321d2056930eb36d8ff89343e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dcbabfd1ac97121ac72d02689781867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ff6edef509b1bc03992f264ff824d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43eba17d74b8a486d762f6a360768169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9bfa70e68107fbce6273244ef3aab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fae04f61e00de39c12253e5695d6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0c7f31a416b02f460e5528417e60572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43bd423b127c9edd29b64c8326f49c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73828d6011785dc1f78a481281b05ada74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a554607b227c64542773953722dcfa475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f6e409fbc4ce44489c7c1a02f847376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d86213b7ca805cb2afeaddb0de8d4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b5d8cb435592ae8d7106cb6eee68a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b90ab9cbef7a9d5210051866bc024779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03016901a929664a36d085901294b85a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa78e4f25f262aa1f03809ab02e14781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7c2699a7dc9ca21674efed11d7def82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b9227285d2f925e6613987ce97e4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545fb1891d0ce94a2a9b03ab59e0a2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6651aeceb3f70e43f48d7078a8ffb4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fb468a9f81f0bb06d624afcfff75986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52c803845e71c9c8e020d392e8a0b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a71859114f21c47fc541a056adfffa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831d684fcb0a0e568b9862e9a01110d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960dd2b223b8f99e4ddba7ba35f808b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699220ff8e831d15085543998372368091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868b9cc5ae509c5f7c4af689fb66bd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76058533e8eacd1f9e74175015b6445a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca60182520a18a71dea35d239fc4bfd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d311721646632be24e5acad3b202f9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a94f01c1e8c282bdc46151c85c25596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a374431e6b484f52c2ef818e0a4e3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd088cc34441219507e0aa820ac8664498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4379a313e344f8bf8f905d6c2c25c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee15db52875b2d6286cf8e3fc507ee1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c341933c555c3b25ca5040fc041e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a734377a809c08a95662f360b67a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd603d8fb8625154ac2f9a721aaddff3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b99bb1522c1d05e4af5c2df0281ad7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91b6d382e4497d2df627c732da9101105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6922514233d677e518622148275df9a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5c0be6a5801e3f3a99cee316ed2f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd46929b087bd8e4065b97641c1f6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7b0ddad66128ce1d4aa647b8b3aa1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d009955d6e91d304bf61b5bc0e142110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04bb461f561fa591b4b48142405f720111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b88315c789227c8949f84a53770a67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f91d2747ef0a7ba5c1c05bfa0ae16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e301d5845782d50dea9a04545b32b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e248823f3ec58ecbd1bb49cd56710d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee15a84179e4d28c0f1698998d35c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e587430b0e53a4f9a7a68d359962b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad0644b90dfeda2cb9ff90daaed6d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959ecc3db74208b59e5e8ec0395fd44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c40519c398d4918fec1acef836eaa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286f3a5a9bc82c7558f1d2c6c65043c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25225f680f729fa041085c91f9391f39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e773bf4883443ea79d2cbcc758b0ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d633c8801b5ea12dda5f5f0482b05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccf75d9fd6cc4a11b451052bca151e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc93e6fa421bc457acaca8fd88ce08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9968b2953086347f868bdb0eb96647127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad618a0608714e2edf584ccca3324fb1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932b8a40a79700246e63a1b5d5fbf8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2040cb05233c236099cf4281caa560f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be3aa25881e4aff4bbde2766f12609131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f3fe990d96305e6b818428ab85b27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88792b5ae7e1812a725ac6c142277b33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04767ad5701969a9b04aa88d325e46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d31e3db5b8e6e9d2c9f1db335b4b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322c77bb317a5e1f2c6a6181dde2f81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b273790a1913d329895a90f02fe18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ccce693645789143e40384c7d509d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95efaa1ae5e69205bb270f338655db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb73730691852e7edaa7a0d64c46918140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19489ea987443c316941a46a39b36c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad61a10999decaf2077adaac6c36fcf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15fd53207a81775c80b5a225fa710f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d773f3e8a5e12e05f077074bbe8bc1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822cee2ce0abe26d93f9a04ebc187fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94efed6efc04ca4d21842cdec9bf19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424fcf6b9d74a1619734d179cab4b53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaec12418e1588f65f358c15cf5392148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568609005d2194c6ef8956f593b03b5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef23bcbe0c092e17993bfe17b95d55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278829c4c9b17747282226f5eadd5195151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b3daf059076c07fd0f4ce16f9a376152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3cef82a6430aafafa6b1049da90c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ded970dd22365bdb509bb9f399a58154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fd01ddfa09635f6c0f2d40d9ff0ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdb297eaa12b555f975b647ee487c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e849760f4c5b671a8bfdad8f3b3967157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c1cea106a8f64168195f381226b6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548615a3f979ca1967ec23f883f81016159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907fc2ffdfb2946e231a58e88681ee1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2687d3bf55f3af45ca85e8efd8f905161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311555164722f57ea07421654029dd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c1f826931e1269a591f042374b69d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683ca950020820b21c0b523855a19a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2870dddd458e6b1eee2ad6d116829165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f4aa9c1635b048b3b8c522c6a7794166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734e0189bb6141a5bd7ecf6ddb769ab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0473987ed24fb32e05788c8cab70fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b327095ac3500f91ce100b28cbdf8e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc49ffd3d46101419e81840ae347ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6fe7e9730d446e7f6c3a3fc12f646171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310947404907fc57562dbd69f39850c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8939b74d07e7febf03f07adc0d151a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8a648e44ae5b439d97f257a8f8c19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f208ee9119f02b773b2c8e9178144175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0dab041182c987378b033be7fd23d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522ed794f19f264593aa9f00d0698fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530029ac1e85b9cfdc967975df00bbf1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09198f512bb31dfc5bef75c24200d062179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ea08d28d933ebc5b92170bf593545180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3a7a18ed8fe26c0f3e4bab8bf1083181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784300376edb618b66b03914971e47d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e23ef29922c5658cfc99c09a6d75de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91815082753c25289d352da1e67daf34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56905597bc43d0b46272c4921c4eb67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5eeb7e5f65a41324d7ce843e8a8e82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc64b5d3971be07edbab43de71d91f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783d288170109b89ee74921f354e206188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aafb23f4fdbe138ca7c6b7ab6f32d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75bc54c1006a3349b68e2ff233eba8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cffef245b621d3c13c11dff984eb8d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659708f7e9932b5be4bb49c41c0a3b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1850d55a41a2be5083b8e945d1076193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da82eb2d1164f74dfc9e769886b325194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6cc66f1d851a33173bf8d59b99c7c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1c46295dfa53bf3daf046f79b8752196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258d9a1a5607d1ac0e5f673f2925eb6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9924b80bbd46e9736f184401f2f094a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72727e57df9e9d3d956e923c5a9915da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e7637e3b253da3422aaccfe810f72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521b6a041f35acf09c00b0b7349c37c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa571bc1a2a250e35cd38fdbe76b4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf18f5fda48dc21ab05c1ba7f719ab5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c917d8b67f487b207897a16b910892204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9139540aa2f6414586ab10edc6eaa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb5344af2b416f5da97fd80eb190c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1d2f8ef6c7f03a750514c1230923e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8328534c6ac60570469b9cf1fe77109208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466b19a0065b9e8d344463db984c2d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660f372cd635d2444ed8dc9b5e44083210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bcc1e1848bef5a2998d47bc8c9650c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f684ee0ceaecb35e93a1b5ca2d77c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12b703e19e9d28544beb3dc623d702213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67a4a78987c036a14424771d2865a5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b848cedcd827caacdc2f8851045a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e99f58649bfe141b98368a24b725216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390bf1bc98f778def28318e155a3412217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b6e775b11f56d5305de69560dcf37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3f3025d8870bee8a1e8d7dffafdc5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ffaa62c89bc599c8aba73086a460a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60173f3f111e69946e0fa8ac21d4d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece7b938cef2c6928e541bd1863415b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c16dc5b573d7b862613b9d62d7f1cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc3c001c2a803aacd8c532b94bf4ae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356689106966e1e7fea02686922a049225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05fc683fc01479f14b93c2508a63d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34f04a39cfe8c9db0055a55489ccf5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f795c317b6ea42395257d53eb51251228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4449c656f97706e13ec4fc35bd5f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef9616393b1d102697203fc3f21b6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb19b37800de97af10fb24a4c3be03231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c35e58fdb0a2084b5df25402360de1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ee6d90619b511b03de8dfff661f57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f548f15fefbb40cfea9f11ce075b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04290627b0220fe7f771a7b675954b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fd1fbe53fedcc95ec96089c1e947f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84c7d4e428b3bcb14bdcac63e0a404237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67a41ca11222143a47b6745fc47970238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5bf830936e9188a8aaef0734d00b40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df6f64b0e22caf151addf959ed9a33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa06c65c4e606fc75370ec0ad17b1f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab12c3c2bc5e46696d1b39a454317fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61058330b2e102a9b65a9e36503dbadb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44ce7a38ea0560b6ebafe022c80b99244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76026da34c7ce48938a4bc25c4e66f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc3b1972e9ee0551353c3d31c502df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626efb4a7a297c562f94534d02bea5cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beb93da5d02df509bcc8001bc58e83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4c6ecb6eeb37871e1f7786e742db6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a824802bb0dd615c5a1198177538dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e4546382203bb598a4c586fba15cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4322ff7b82b40c29a71e9c7b4c3810252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f26178fa4dd1aadcad586a2ccc4f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ee8747a4795d9f550fcf9cd5083a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dc1b8cd940aa30ca3c107f8b8f8ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf45233a0adb9a58523ab98f5dfc27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07ae7ea2ed3d856f3a5b7a4d311c13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f42cc26b16f5ae10f6ab90db4a813258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc3d55ba4cf9e885da1e85d2c8ecf0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed630a3777cd1a6300c4b1909a02b9f6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f9fd045806ccbb9ddcfb7a400eebf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71779fe39f7eaf11cd214bae6bf5bc64262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a9129b8aaa56f3f842e37105e3753263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e815f39491dc0eef2c53acc61e0fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c429e8f02dd44e010cd3afbccc0e3dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd5489d67a7c54ee1483607cf501da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8013b54548e227d40add09cd27d185267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597156c9563f25ca48b51168a4e1d97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ba0cda73daeb33028f92ea9dd2bee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fc3f4312ec28a12b50b344b97c889270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c0c80f2ccca46ee7a8d3fae153541271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96db0c5731a07fe884b4422444bf273272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02bf65390bdf9f3f14200085cde7a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c5a40f2d9751a94775b6ffe9be5c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2fbf559e2e725fbb285c8fd2357a50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddbd90e891e3315fa52ce4d935d7ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419fcdcf243b4fb5f52a73c4b9e31fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86dead44369a4cd0f1bd70ac87b4c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f774217545c773115734319e28243279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0b5779a27e803e6f5f0127bc737cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a8244ddcd7cfc7f234d7fe325038b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc49dc2b593e424642b5b31d1f8cfc5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4b073b051755a04766eeda2b4ed5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61d4797688b6405ec0cb29fa2d20c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2ba0018ac787c4d0984d8cc9ed121285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fb5085faaa252687dcfb99c5be05b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90600c757b4f5b07809714e44f1d35e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7533ac914edda1cb235b2fdd41f1a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f7f9cd118b4c7190135d630830795289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5e07d4fa9fe547d782687f0994e9e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f4e047565821d4eaed630e0f153bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bddcbcfe9719160e41361d52a5b269292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491213a921ee8cdaa817d9cca3a1255c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7013cd8c071cf20e8f0133004695e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325663e45691246a2228dfd969b6967295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983950605306a1cbec2f8924072bef23296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5cc2bb2066a403224c77a795f4752297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47de3380f16c7f6d9a6e567504eb847298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebd310aa3744dd1c0c58ea205541a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6d831529d500dae1147a34dbc1c58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea663b982dd041f2a52684c7fade16301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d99101b6bad7c918eb9ffdc107d07b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be525f14f34dc67143f43a61f53c28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660432465510fe71df06cf0456769ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d8bf5fe5867a338599291a1b5457d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4ffb40195bdc242570768845329a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387dfd379b6e5cc4967035c8be55fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4c34089d931c93d443ca3d29e8998308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9364634d965419b155c0abbf9b587be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0339a2bb3b7f5f5c4e13fc150cba5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895d06fcda82f9c1f464dbae5f46f09311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff67c453db6469aff1632d25b492d02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffdc055981f2938427d283f38df70e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5e83671604585d2c41c033d70e335314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b3feea52b38a483a937784d781f41315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f943343f38f60ff84a1c23b1e0d8cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85444f2a71139b3b4841a0058f5c0a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa02378616b337dcd04bda1abab37ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fa6bff310efae4236cc934d8e97f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329bb420d575127bdb29dcffe990c2e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76770e819d9f52151546faa83c256b87321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a3802cc7de09b04976f68d1a8bec6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d439032e1aeab2764de3734b3b28b4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfff6327d60f1c3215b526e7f754e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edcb09991d4aeedab855d78081b2ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c4b313a201fbd30d6e8771f7941f5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c9afa73fc4377fc041dec062c1c99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0b1b71def05dd36440c2e465532e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b673b7eca523049de620c8ba37ee73c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efc8a2cb564565458f84fbaad4900b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76c858bad232cdefab74d0e79a2959331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4b7f1b2f0f31bb329c1a0f590c5df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74174c8dc291acd467da41fd6f2c19333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680eb173894c5314553053c8c1cb1fa5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce6bd3f66e65d33321cd6b858128b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc44baa431cd6077118a41efb029607336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c776af92fc48d8da1ef5c053443372b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b6c5351a9a508c56d031ac83eca6e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8072ce72af0f46be858bec27341ae4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18a3eda62f3ab5abf4e89375fff0ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048edd72297369b99c529c166dcd69be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d7287438b07f93b3512117c601f54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9af9de35f45a5fc4a432395b29bf5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d11df6c25e6e44be26d25912875c1f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6428e2db667d526b8789b92762be849f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc60d54f5c8ae8ac945f46e2929c259346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24754393971668751fbeacfde90b1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac812aafc1b5b6f3f2618b65a17db20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a28bfa1631fc5260e14ca96160249349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f5eeb52fd97fd8da0c21a84786abe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a185583a8a972ffd34b4bfeb71ef55351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33386e302a04d2e8e78588a4ebf97901352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac6c7685e47ad6bad607ffff255286353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c10a011e9b8537e2fab86aa761ab3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8e1e053b0f81ce5b2a2b2d29e9528355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f111e560fab2df53e5058f0b8b98f16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0008273f964104368d114b21784d41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9c5d9bb2f242f93079b17402f3ddb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6cd3693b84d48ef0d300676adb379359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdff732d756140742763e9f97078ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248bfc1f4087aad5c689495fc274bec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f409ceda95f24fa5ff80c31f56e1b6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eeafe032634ede9a967543c2d2e623363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2c2908ea885d3c34effd0ea68819c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e651bb461abbe5d42ccf3a8bf6220b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794439358fc067ebdc3be94d9bf51f44366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d521b45e8e59631a2f835b160c503367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02bddefb8ca92e593fea69417ccd00c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfe202d0ab27ebc10482b81143dcf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c98c85187a3f15a687d7a7cfb5ab8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c7e56f4f66c17eeccd3e173dc7e59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67f1ba40c17589f7e25c526b787031372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8319d3fc5dee285beb9a106a6444293373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264c9eff3ef44db8ee4306e53d446d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64f205730a691b31acca50679d5041375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25492dcae557759752226867e215f5a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae003f4ade1bb9d577f0e5f2cc1c4b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b29d65ebd96477290cfde57277d52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068206b3e9d98930c63c183db1e13d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c434d6a0aaefd710d1daae0ca46df7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0e5aeb2a2a68dd8aa0146e3c3bd55381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eef318e26ce2f3d004ae8e1b208bbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b7b5ada18fe7121ecf25bb1462e1e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782df18357f6855e223df6247c82b7fd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7676aa6eddb239199139ba02992d984385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8428ed7f101ab820e55dfb9e086f17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5510f4d5670adefbe4572625a8705387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f251ded27123ad37315a83b515942cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22a55013f7c433e979df58ba559c95389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7eafdf363c540421f6795d8effa97a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e13bcef483af868eaaa373355499a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a170a8448fb7979dae62fa994bd4510392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f4edf3248b10104067c08eff8bd6e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b1c3b9492ea64ec2ccadffa48ec8e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcad6dbb4b3289157a764e95519593395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347faa2fd4a87a2d8b0eb3e5fc09e5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3587b874ade3d56738492e7a0a347397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783c3949c7545e977be7f71061be3c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc80894a55147a8f3663794de87ce48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253985f827f7a8237eba9337780f055f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c7dba733ae40c79fe94cf90010ab9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11508a3f5281dd72a7c353a8f073adea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae165515349e4b166d03a5e5f5fd3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac8e1f704bf577a5947f8128be851f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5ea2c0ba4ebab8978b7e97fe0724c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c9aab6f95c17561a435320528c8bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0624e18c2e3822ae2e8c382e1111c70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faf5103807e27ed097f2db63b1d4f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e7681df7a6b08ed1ee647cc0a0103409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dc72483a7431da098906c1913e768410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607fcb53001bb4c1c3d3077e4f36e1c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbb67562811d417b40af29640b3afd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533ae271e8ed4e2271b32d95cd0a48c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a6c546693127938e6faa3bd259a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b5cb0c9a9d0fd5c4db4cdaa140f47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb62e38c5b13aca089d84093e89b4ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c707e0ee16d5d01e60ff04d3e4799417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6725a72df9df7143db200d809db38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02355fc322bf4b09e652307d3d62ce90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b9a45fa66e962def7c4df15d286ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224cb5226a28edeeb145bf949d3b064421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b23a33643b3c37308296853cde387422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c4c0258b1674fecbfeb15dc9673ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce6a328f14897648c9a230641b0010424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57ab49f600339bd78efd9e1abd7a6f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333b2d6b54197e7db78aa7f5fa3f645426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a130593d1c808131fd420faafdf3e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ea78e483fc237d2d3ebe689d2dee8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d15c79d0d910f0122de8004e533443429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f002dfa48431efa296d3ce3e9d7b7b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995b1c7c9de4d612f21b5ca696f2e4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d97d998148d058b0b5ef6c18b337a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db81c60f86a4a6ef7057a58d0ee4fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237294a1e7bcfd0cfcbcf9f3176e6f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39a156e632852afdd2d3493557b4a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d2d8b43aae08c41263fe0f1973070436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0812fefcf8769c161f9125ffe36fc28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0161120c2e1d5750f3ff4a7588190a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88024c9e8e3cbab2bc03ea9c9383fa7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4187131465ab1b1ffa4bff77aa4901d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede5d7583df4519d3dd7df7a4fc0d10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3eea2c087f58f6e80deafd894a47d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34230e1a7e0035f7b594be6d4e21dc7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c55d0105fab269e3d5e8fe55d2aa7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13526bdcd81bab751bd23e6599606322445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9e2a1fb00775068231795beb31f742446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b498278c1017d3dad488f18fe04b21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bf82f6e92fc8dc29f3048a78057bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6e87ba67708699ec4ae314aef5109449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424efed5ddda74db720f0ace0411d02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e21d69811f533193997ef203a6f552451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604382843a9ed0157a437a543ba32e4c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e4d30f6c2431ff5f0fdbcb52671a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca6c45a408d9231788fc6e964ae0b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831d53ce20be9e2d4c532bb719adaae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbf7007546fda05811369f87fbee15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aafd3bf4f724fcc2ccfd7338686548457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce298bae6187b557b82da6f59e3cbd28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a018bfda70a785784fd6698a6aa6eeb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9c0164a5836838621d897602c4aa5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b59f21889ff7b7377d416e83561a3c1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236c9d770d9407fe2fecb45c01d88cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccc0cf7d00f31c7c2afb2b97e4723b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafb99a1017dc8abcf631b9fbd9fc40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcff20108b1e8be91ed15ebad606351465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5e894a574337d18e91e4046935986466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c843b50bac2dbad4012e86e6d3a4d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117ab77905c0f3df4033ba4e7f518d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ba42900dd7f10b57aef7f909562ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c14c38417e65536cbb250dfc22436470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df4c6e0430685222837a1e1f42c6f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8321d636f1b6d231f7c5074c74cdc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a86ae9265025833fef921023f9cfc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d71e3a369746d6155b2f7c3328def1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b725615a3f45b6035e8511f81ac64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baa51cf9a68766ee6cba2e34486e9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf040e0996e479012b871e9329ec544477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bbc917e341b077dc942f367a904c61478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77de19c7da04c76efec8ec7227fbdf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0243df1718b5422cb21eb3b4393532480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51db314fa0cc7f3c4f4bce5cb055db0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef245d6e7173539d3d771f58613621482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad3b823cbc035e1a6abfc7734c9fa4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0eddd5153cd9454610560d7fc2a2f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2db67be33b1e81701d757019fb4e66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b42347e89bfc6f883379b8df9a407486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a95de00d6fc9d14b5df1c7dfe8902a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1713e3bf626e2766a2a293335f7fe10488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6357387f5b11f504e82db8e23fd36ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc701d1ce5b6861ac5d1fbd4ea0e9435490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9882a0312dd40902e751a86f4819f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628529009796dd9c9750e634876e86d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b4ac0ab9ab2306840d542c1ad9214493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfacdc1164b7765def70255e165e87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003b4449db5be523adb0eb3a99d9d62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68afc62d363d852c2ab5af307415020496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5c2919e45007a075927cea6a9ceb6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc921b660b38aa56a0defc5bdd3a76c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890622098b265fa610a1078a8c106dc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896bb115398de096f2318f65beec2de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed52330cf7dbf3c5d606b2d41069b11501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfc04357c86dbb69691a656a064d69502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45c69852a183ddf42c29186bab03eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1700bf302487f01151425c6cdf4c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573948cc0fe90ec51c0ee0093133acf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d460b7cac60d664a4cfd8a344334146506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a3c2d8457349db2b4338ae791a78d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427de13c3541d12292141adbee669554508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6730c0bbb56674d1c0bde5d788d04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ef207c3b9cbc13b2f2d2e2f7d0985510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268884d8f6cd6cf0474ea47581984e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab68dae60408928fd9cb0705296ce41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a59ec7b1ed87c3ccfac64d1859026b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367ece54ec03be6d3e5f9d12f941ea6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c1131a12e342b425ffa2a36ad8c40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b80bfed7fe0a82dd19ce4a44cc06e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e57e5b438795700acf1500cba402d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8ea33d267b955ecada7bd6d37eee7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96faf2563b0bf428afe474bbc3bd44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55109d51fd6b365db314b2a57fa6196520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a04d909c75aff0193af0359c2930dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdce6ea5a43a0d6246862e92f4f82ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126957263157d0e06de61043c965d6c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e695923b34174ec1868c3d82f20e9db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f85005603db8369b3a961d72a35bf2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6020d91c408cb5404c37b1630a7bb4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847776ce0c49e83434a83b6d2493c1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b73925074eb0c749603a79dd92e50d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591fcde80b22b85d089dbec2c4f2cf0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c20bdb91387e78fa9c95b666d8504530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101fd63c86bbb569bba405aaa2eceea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a6ef50c7ea72aca35fa2fd7844e3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0771b4e6f3804bd6ba7c78c2b2645533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a8156dcb56b156a5c3d39321af53b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0af979f079b99eda2f1bd991b8e7dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6630839711a2ff77a02591fae3291b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db7397c8359c9f4699e9ca486a19a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9ae577ef2fb01f26568ec5f199435538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5711991675f45be6c932f283b2ffc753539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8a236c53b09e34261a927f4bd9e8f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8048c4c2a46b5bf85164af883da871541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0069a2f7469bb1c982fe4c9f35a17ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29376c42fbf1d70a2517d7247aa8a0bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ba4cb2fa95fbb518025afc4a155e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919691761db85a62baf3d8f2bdc2e55545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618eddca74c8ec9117817167f00c7dc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f0126ca162022044833f6f16b420a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7250879ee08b519d94d9704f60fc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793f73349daa99325e81a56e1f9ed10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7f8826a7c9a55d296b0e3a158386f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661ac1590cb1a8c6822f9e46a49df73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b10dbfb2026022b8f1303a560972c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ba5608e08e5762472477268475950553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db6f7efc3ef1a9953cea420d140155554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d53b649d4ce32a0b67042b3bcc6e5e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2aa2c9ea5ff36281ef87bb36f1c6d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b48f2dc97fdee09c8fd6ccccb2453557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40701479532c631c3d12c1bcdf86fe27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9260746bf57548f8ee457117a9d61e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddb0365a03b661ffb3ae134a7f8f2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2d15ab0ce0249999174fb2d2d7db7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f660af6e180dc349e4d2f7d1db541b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a40758277f9dfff8f08196174fdf86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7c42149e82890cc2b8a4123809de3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14e7528cb923ce6a00ccf749b26ebd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360e2ed898f43033ada5dc5015bb880566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bacde449af593dc8827c4124421d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478410647719955de82160d3d6938063568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fb2c539e7d7584c600319c6a49e3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f197ecd1ac7c9793bbcdbc581ab35570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d46f2d5c4c9d9ded125e04a29834b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fcc43156d151d2f1c8da9f7ee4630572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d98e1a787c08c140a54c0aa0a30dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b242e25aca212e3efd0a22cee8ba0d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51deb2aead00bbdaa023802a06284633575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a764aa2935087b1c0dbac7e2e2a2455576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9239374d99071b17ea347b7cdfa31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944b054f818e5ac0aec591f25159d27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200039164461c156941580474b03e10579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194323c9dcfd1c822f3d5d8803a17db580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a688b0743d5446bce16f2719be8081a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5849a6e8947d625632565741c377ef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f27d194c7fcf7ab1f7aac5eaebcf72583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2da26b9a296acf2b4221b79b0a2f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcd35f0eff4b099e2c52bece4dd344585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b88d2c537f3bf2ed87ebd33d75b411586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00f67d94b9d1ae2142bb0c2cae6c20587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52683cfda8eaa6912f75db9144b5c81b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1eea0f437604dadcfc230c550e4b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf69bce226ddf9285d448b03fee9ef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf8520ed58726fa6cd997cd6aaa167591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89168c296e33e7d91ef62d46a53054592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e60ca6f1024bf2124ce16c59988d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bdd9e162aea3c3d30877a6f0a9447594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3f2f720249ce08637d66fe31082e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b51cdb230ec60c6501028f562d8b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d1c58edc93ad6372b4c2c31641686597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93d549af773f0620771f9ff90b47f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6242e0ad234a14ac8e6addcdc06598599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe48aad698108cc8558d02b05550007600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00976f7dd223ac57b07a95ac9166ea45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def8ae0ae115e2a78519278d8854e91602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51716c3be606aad6a00f461b83c39483603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f49f344f8f6eee0068a1307cdcd765604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3572c9df225acea8a836f030d371661605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446585d57b3ca5fc4490d4d7f02e5c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7d7936790b473bb88ac4ef103f177607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2eada1a408f5537ca98aca614fb04e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a85a2c2de60067d378286a16547fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c291a3dbe479f2e7083e200ad4767610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ae3750895af01d59ff3759a9939d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3be634532d9aea06d287f473bd5807612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c2941551f5c8596fb6029ec0bca0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e817993b7d26693cb7bd1a21ba3cc5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b868eeada7dd548d08faa38894b349615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa485573f1dd14d89fad7d79a9a916b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307bd0ffaa1542830e8fab1b4c5093a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457af4ad5ba8b131e560b19638daffcc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cab05591d57bef4681657e1cd4a65619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc660cf3ae95ece2b0c397dc7c0392620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e37ea92b032b58f63fa1498249a650621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d480ca61a48a3b754a20e058a0872a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcb221516d610e9e420a425080df6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f9f8a2fee6afab418167447e67a72624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f72c7b1cc75a8dfbc9de141535d322625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d211e0847b145453ce306f01225127626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1a387a0fe51a1c3a822d7f1f4ee35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deda1a960caf8b2109b66cdcb168ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cd12c3fadb3c9e1898fbf3df16178629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4953b7ca5407b4487e766a91c5493630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ff9ef7cdf08edefc666d61c2ec461631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f963135769ec114320e02c1b5f133632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce1ea2c99b78612b40b6df10b7dd2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c737e6d45a4390320897c39c09581c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead68279ba6ec0dac2d5d884498293f0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccefce20d2eaa342d665f3533962fc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f17dd81c3ab2fa96dcf70fe6210817637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb36b8320305882cc67d9ae83866c1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10612782c37eeb988fe70c8e087cc064639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f4b658f9ff0e4f8e9d8cc38740db3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5572a42232b1c0efe2241b47b76686f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eda03d8ca6cb5b5c3290b267fe833642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1fbec5650f87be8220e70770151f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5e47a3c016d48273e61e76592bbcd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52fbcc6ac771329c5d179456bc105c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b0964d5303ebce7cb5bd3d119c721646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96192d8488ebfb0de940242a0ab5de6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c77a06fc8520e7a99b6d1e283a437648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb1a47d4895866a3cb51b91f3ceefb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad42424cb00d6a69b2e66a17dec339650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0130874c5ff513ec8ececb1dc5bd14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f753267507c999e2195b3321d7070652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a5e7f86aacf7375707c625f091db8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147b5575e30ba9d318ca4db3e2a0100654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277d70172eb43db5a3cc774a9d43861655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34f52c4b732f4ddb3850a1930763b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831d7e8c17ec59bc0f6c74172b68944657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbef2d340b9ac85135e96ef7167db84658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005a61b66822d5e11249bb508673959659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34074d4ca8e9a417614b53441a0c22cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4bcdc491eec99a3b295fd26c9afc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8840fa574191159a4643e226c475c5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f634eb1763ca84598a219c7cb98e0c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488f5de255fd3aff2c5c51d5f765962664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11a882c7fc0d45657961681a710d4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912660a6d74002d8d08621ea70921fbf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338cb50871dba1c670ce47c795543fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf34703366da28e08d63321bd327d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5a9b6a4c46057caf1ed4a9afd01ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b7ed3b6153c4c082c3c20ce8da2b3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504e6d4ff3474c7403b1578a580918c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c7b5e6d5fd1010724af2f14bfadba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46db2630ce85c3d6a25986bbef1687673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032409b2aeb06b792da5fc692914ab44674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dd9ea6656d8094b665172384b0719675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e3b3b36bc965d2491bb49e5c541f0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5374c3a2331b91fe953ea5d3610d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4c6d73d034c34b5c31f17871956c4678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>