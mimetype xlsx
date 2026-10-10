--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9deac242929373e0c634e7a1f62861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b132e28f53c24f6306b005acfa88952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3e9bb791bab055a811484600668873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bce25ba7cbed08ca2805e9607a58184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf856cb5bd05d29e76a80cb34a83ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184ec24044ea96bc1941d50343b413c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c591b1164e3b2419c4f14af42b2c8187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec288f89cf0beecbe40585ad53eccfd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98938d0a87b8d41479b89efc056ac94c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ea3920e290ca6fc9be1c034a1fd3510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffd5523571ec1d5019213bea0d9c9b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaaf64096c3d5226aefe81d3f4896812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb725c0af3b0fcb39db833fdd796b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853c5f689861efb95b8c80bf2928e0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aff5c850b441f87c7834ff341e4d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c2dca96b2e95892d1b105c9ca452016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c1c28e9bfc537d06b6554012c578e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83895423c5cbf4e0c4956b18e1ae8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6bf719d527641fe389a7937a3dcc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2783ad59a83dbca150452b194eaad620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab309940ffd7c4a021de7dc1b6193a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55973636f51f0ce61e7a0f5c35eef3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeedbc1fe321994f3d259d49620da023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2bf3e32d0dc21d889ef9f31d999b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c9cf071f421d5f403e61a07bc518b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd789da66ad140ade48c9c0761162726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9578c0cf474deb5c6a9df661699cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd984f82a49b319ce4b00b834db58428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81c66c5cede8bc5fa05ca74ec6dff229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ff4cc4244b88343059b5822e5cdc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d154a6f1c4c98d7fe0bed258b557231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64306dd78a308a50ba5c8fe676713a5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36942eab20a09630d4dca3a9447b2db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1df24de7cb1f2953e7cb545ae26bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c218098f6360d9ad635170195de3735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f09166badb6773f7b6e196da8fe4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c21771964f145914d549af8093b25737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7046d67f421af23999d4592aeddabf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6413e919dc7d179259809ccde3191f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca435d15ce8444241f25655108e4b5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad7685d0d3278d311544e4fab7b04a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b07f88e3976f7d1f82a239290233342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa65a1ecd9649b5fdd80d6d93cb244d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ece52d64daa6806f2a6cc25893c9944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5898925f9983eec4f68bc36f9ba7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4516d6bfee3ef9defa5d08e57870a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb69537498ad3cc4a89539452129d8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d291eacca4c1065dd7df64ea07d8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f4526a05c0376b4dc4ee41d0aad4e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62297a4b80b396996197572726967050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0e2236904cc7f813cf12cc6236b9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ec3de4e90069180b3ba132818425f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496f42797d5ab46b52617a8055a6a8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02cff5535dca528c477d9fb729fa3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db4cbf93bf088a350f7226121e956755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379638ff4ab9f7829cb8e8fb080d85a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a952211753e2d38fc952da3df1464557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e379b4a746b139a4db86402a8387b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d102ed3d68cdb0b657cfcb55935f95059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9d58794b679a80cde893339711bb660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace7cabc7ea54729423ad16d502ae7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266d8635e0a02d14f867e0e6dd186c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14d692d08123f310cff8b67ec54db363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24aa79b1c428ec2815fa982713b126964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7d4130d1e99a9be5b4ba746ace51565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d2fd937d793ad85b0cd9928c0385366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115a54565c5b7762e2528f8ad52819067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d69fc5b8e8139ab76cbcfd80ad3e8668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97fbe2f1d8ff2eaa01034a0491818069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a6237c78dc1121ff04da2b297692270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c93d2675da84f4a7e1417ec38080171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44c400f2caf054b860f3d6af7f293f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd598fb0ea260c9d3ba1292f35524173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0c785ef13d959ea330e11453ddc9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea71f8506f0a3e0a2ac16ad49254d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c18fadc2e1397f6cfb5904c56f45e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fadfcb213f634d42be0fbe87b53fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e4b11905e21e3ba15c20a07e33ec578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88e99eaed311cb97788c408230b4be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba41d2aee6edc1a9954eb3e280e8b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669f3f8626c3d0e4a82b83c977f3f0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18addfd8f794682f1cceeadb0b49aaa282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ed884d1bf4624bf61d3b94058967f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe29e34585a2178db831ced687471e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ec6d84cef1025ceb3d747e11d164b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849df8a6b3c377696b0d809e0b6a9d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c31651216896483b117637f215398687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9796cd638df390fd37ca5b451f8e85988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756b67da0e4175e28fda0dca3ee566989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479599320ccb2b91bc7b608b3e3dc3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fbcdee7feafe992cbeddbcb3c29d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bdd00f601079f5bc532122ccbf45292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd69db20034ffc0c2faa38cd288ddf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b492b9eec41407ae69c17fab62d5f6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4096250e4e5496607237da15a431e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3efe1e0ee4d368adef99df664673196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d189e692ea8a4343da1baff08f42d597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fca7d5de1f4ca46bde758d98e73aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3553dcf56d89fb3eb7238ed4073f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1ffc8f3595a37227c049496ad2b13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4b9c29c62ae0060c05c9b1d32a736101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620c42fc152a3462955c6635bb54ffe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34767ec3bfbebd5733bdcfd84b25cbf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee7656ef594d9623afaa89222b1393104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c3ffd06044accd5dd20b5eec3f089105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f01cfa63dfe9ddb7b63eb783259af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc11e44de92e875fc3792e0b3fc1cdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bcf47c551eec8940637fa33822d96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dd0671987da0331e810ede75e5fc4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc4604e3d5c162352caede2ad6fbc8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcea9c7551b4339ad7f657a98de0998111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362ca60dffe23c87906fa0ec2ace959112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa79d97f38078c5dc16936400d811e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700b62bdeb1aba48f7f58b99637cea1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173755f4bb248a7dd9f81a3e1b4eb4a9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7431a0430aea9271d78c4d9fc8c36b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5f60e9d40c0b6e5fcaeb7c0d22c2f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a743d20959a4ae0a0a960cdf1520e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b484545701f8486a996d2d8bfbb6941119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d259cf6e80a278b0aff8dc50d51de2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98bd089b5b8e40e66c5288990e4ac36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c310fbf6c24ee496e629325997ca9d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284374de8bf84b69d825549361c377b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22375b1fa6a53c5f9955410269e7716124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbff2fba54277039c3009a157ac04c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb18a8912ef734f65be82b9c429483126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d1a1500aaa963f5f1c6e5909d47cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6fecb43b86d6668741608b1793203128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7123807a942ad986da9050d20bd91d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a80dc8e44ff07fc7814b3206c37102130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c960ab1b8eebfb90431057bc6a431b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba4701bf3ebc2de6f568abe18aa787132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d9a6e823084b9f8bf611628a07673133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e3686c5f9338fa07f3e893be9bb77134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ff7e50803514818f3dc825bd14e25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81438adfc9d5359ab874276f48aea222136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e68bb4d96bdda644ea07764ed0acf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9ac423f0c9cd360233a2b7cc287ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee638577814a6bf53cfd629ff66b7b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62ebcc7e020350f72acd9dea7d9a4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d11e925ffb9ee60470b341fdb5ffa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af224fa335591bfa06d3dd8013e39e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a76fb5a08bdc859c7dbcf596bb2f7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69148272574d9c824c16c905600c6c3c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce73a7f1b2cdffdf5f2142518d57e40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b37c0471895542715ae817f4aaad7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe6b8558270152db997d217d12ff9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb97eddc8fec5447853bcfa1f4b134148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd39ceba50c476567ae6d237ad0144f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c244f2ca7ba4a8e8db248d9770ac65d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa8f093cf8c396ff9577a10e43f4de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f66bf5cef3b8258f482dace775fb6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b11b8faafadd53000fc6b53b410ce9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba483aae823249abf303dc14797af951154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca309237692388eac83e9e3fd8c83d5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97790a90ef6fb64f98d32834affef1a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d49dae1f5738cfe9ebf65d5d661d80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f20640e36d8e3f4e2a71a05139944158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b074f1a200464a20944c12be46382159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289da666be8d123061817d048b30266160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf345e11bd01c00a22a5a9244894b16161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3013d2b523400c5db58920ce4e39ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e1cb00ef2ce20881d211bd76eb15e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317fac5d119a5eeb47059af4af60828164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45123f27f95e4649a205342d69467384165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a6c1066cd1c99e516bd4e49081895166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13748dfcac514aca5bb8b82c85d01faf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3492de65bbfdfd3a488cd6494f39c26168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348ea1c94551b6adc52715e82ea16c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbbaa9848c0634b940a7cff2110862170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81ad134620c8f68afa241c74603e86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd9d9f8ed25d2e48f160181aeadb7a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa795b4c73ee520d91f588ef634d222173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edfb657ec69afc553a8d7b1346cb1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ffeed5d0eea5b105e3eafd4d98047175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70781f57176b882e9f8b8c98050c8f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c50c57167c43c93cf7ca73594e31d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630002119527f0982a3981ef4d171785178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54204ecf00464bbfa266e6af60de9765179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324a0d54809cad0eb5156d85d0229e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e139097b2a7f8fc412cdae9c715c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842dc8cc5242073f164b0638896bd82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12df8c489b120595b4f60089c941a6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239b0139f19680331c6f72f352922a4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84de6d9d557289ec57d97c5f39fb789185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97eb9ace32442ab319aad8eb14e20a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfcef6eb839310f1008288989177a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbdd6e1867c37ae86857d35597ef93188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5b9cb8217ea20fdd76b162183395d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fea6e9ada2f77c7ba2fe2adbe1157190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addde627fa1ba82b761e064f71df47c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef471ab716af29ffed8e817a304ba6cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac40b6ec694893d0b180719501b57b2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef681ba5f427cbc8c6a821d7271b84e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450039b5d4090f4bce667110dd2bf72195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0320ba7844eb2e4b8553f75e45d6e89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3320bcfe1d953e34935abea49125ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f8eb083672731fa01765228b811c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0defe75ea6ae9aa3ab1e622222b773199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc15e2da2f9b9da1b211f4f66bafae8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d18d4bd0ffa0bfff365de48aa1c8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c00e4ed4d1a9f15a1fc990b3eabcb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f284e21e598ee0fa235e75e935409203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca89fc97b0deda3576254919eacc1a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ee4696fe3bd0ee5571b52e41538c1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7bd5394f7d832f94ede47ec398f3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa5259b5171f53ec0a363fc77cc8da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151044658cd7bab8923c879eda472d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00be5b44d9b6bb2b688fea005a62fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16ec230ce0c979e2180b74b93dfe26210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a9fd175111be86859e5c61510ee1f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cea505cfe21a6501dcc9f540034ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707d6b320d2956f2e464548de133a69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0f0d95a9311b08a035b500a132637214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5e0767f139c7399db1215c999a860215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a978b8ea5fb3cadd436b135087a5efe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929361405e0ba00790c31f95279e8f12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698ed8c061f24669163b6d027691be0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf356793bf40a65b680862d677060096219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cafd8de4827a428870b1bfae3b019d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f5021215e1e34c688d4edc3d397d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0e876dd0429ae5eece19c7072e62d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f86e4278e5b25be13af358e5c1ae0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c350bdfc5c54fd5a45d0c240c4d4b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf52823856f76dfc2f2e66d4d97ea94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076ba6d4b3b1385b83d4f36683b294f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698be9d43644c9f1c526216a5980e42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f709791773eb63ac379bf4a49d3bfb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243b6b6bafd9db183df505264a36d5b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d464f6983b7646c24f0eca9bdd22b68230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfae4234296cf5e0d22bef28f68097b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e002e3df47fc8dbc4f8a1508bfe32b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b8ec5bb373417ec3d2fa821f01d0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336a7ba47e14dcc19f559002f9e3b8d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd79cf35be228c5a14aaafb23fb29c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5902a4e53731a99f38f4a173fdc4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ec4422060c91f98788e74f37bc4ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb5789745a8cc4eb4e038708d2bc27238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdb64847b96692827d9298be130ab4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd76f833f81390cf921f418e093c37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5cb49a417e5f027e4b9b953d85959241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ec6a50565735f4decfd5ee3d0c486242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317cb33f6cce2ce22c291048b62adda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0eede6990175cf9e5b2b6f370bbc2c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ac7efd53ebf9320db7d4d8aa1bc5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b13126d9c1c25c850f8ccb4bfb881c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425b06a49dabee833667c43f5839b61247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7716b11a28208a22a3069629fd26a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b836d5db8f5acd7ce2715a7b74062249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25346122831f665f6dffda07cc0c54fc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9e649b9259819375a1047a5c7e244251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30b7625bc223ac13fd591dc4f64a42252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd9ec953d98b406a41ef5b448ea6a6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad3a5e019fc8d6abc536faebdbbf7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216a42e7df4043a3d4f09f8ffd36c86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dde0ffcd92e74829ccfc17c5602d44256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effb44c5c38aa8d59d8b9b6e24668b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbc5b9ec0c8e1ebe42a2c1ef54f5f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b79a08b12eb6f873520b5c618bcbee2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b5ddee4845f8cec29faf97d7c37c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d31f4d452afbb9bbfc160c1700433261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa15df6b2c593c9adaa8e51b94b7de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c801b6329ddeea57b7b3b8d73881d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801152facfe3bc2f3d55ac6111bf3d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d33f944e0b431cad65ed43b6a8f3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f962985dee8a59cb0c24efb745eae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede660ec7d855fa8f3760c23ad6ff37d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7dfbc785cf70221832f82f2cf0301268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a901dc2312fe1e17cdb55ee97cf89ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ce9d93488f71223f7b4c57616f88e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46551ec73799707b956fe389214dd429271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461fc68bb2c415f8022ccdf05d8fdff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf928c9c81691787c8875f970fa45e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4219cce1e6b4bebb14f2e864e2fa1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31254344d63746b9d1ae4d1d10b2e98e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba2dfc4be7b4d841e799aafd584c92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ed8b5d4808a521d3a74114ca0f5dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd38d54b4bb10763bb513153e3c76d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603898b6ff020afde95411a01119141279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a69762e8036311cf7ffbe17f929d47280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c730121078e7f3fc19f072acc833e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed948ad10b5674818608f39e5fd290282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194f655185a0a221a6c6c57caffdf76283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63349a89287551d78f5d6772aa36f18284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac593836db773438aacec279b3279e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219b0b981444cb8904ecd3aad215402286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e215300f47f2ba3e72645d3c197ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8e4f4274d8e28e4567cb4e733e7af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3fc0271d6544abe4ad0dd9f48a9b8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eae4b9e3c77de4b4cc92806107bf7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cacf0282a6d07f1b0aa714926e759291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330eea3251b90d172d7dbe9f53b553c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2d67134ca56594a5d638a65b4609b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38fb158753d04549a72501487fab40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96c62048d732d8d84ff6fd4c4138d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6b750ac53cbba03a6a7cfe8023d3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3480558c7888b7136b192be40eb17a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74ddb8b388d9e56c16e5d69028496c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35224313c2202b1f0025f1caf4540cf5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64333e5d8f83b64bd64bd06da885e99b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62258820e8bd099f0b7b4138309291c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013dc6b1e75e8adffa24c1d60a5a6fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16077eff586fe1df1187d34962534fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169384a21d287dd4f390c4a344e625c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d144255c804fbab36ff09e7282addb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb1a9368ccc3ae85f7b155477235be306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3102f7e799f4947d4acabfa4511df2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29e37d9072955584965cdc321d8984308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00001e9706d5ea1b422f1d8eb25eb5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de39821f9d5ea7beb8db0b0b06731f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb7c127a9cef543d66fbc7f5af6101311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5d84508d2e1ffac0d878d11f5505c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c36f902d3784dbf61dda497f24a9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e30542d31a476354edd149be39387d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72886313af5fc661071b4b66071fb17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842752539df867d4a9bedb2c5928b864316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddec51547c9918fab56a18e58f64bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b4d03974e4413c7f055973adb42bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94efd7d1e49095890ffe340aeb6938d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806516c13b92922bf6cdd1ecf6bdc10a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bb48a920d7897e1a26746133b7c94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada340942dd680974784e1735625c27322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddbd3677cac4fb67ec01eadb4acfe0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719b71e93bbbfe21cf34e8c489d1424324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a25ac3e4b7c0bf359d489fa3cb560325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6008f08427cd3954a8d0181223e5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7424a0c18ac4f3252c7e0ee0f448d41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec16b7ac0665723be2910e7804a39fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758376ed23385ee6b221f958593fd0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3883d709120182ee31bcf923527e4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb897788c042b1d8ecfcd9cd3b71c4ae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a837f1024a00ff905fd60a8fab57816332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a5cd08e336c7e497872b6e2689636333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40540f80ce7848ee5a181ef230172c55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d56733ff50ae8d61a1c2d1f2c37735335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3365da25ca367ce6c4d099c85d293336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a01d2cb060c1a4e6e98207c909bdc5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9e15508ca61aee7af8041d870b908338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf209eb48fc4bc3bdda35397b0ed832c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6516b910b1886c53096f260fad51f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aba5d4d96a62e6e89d137c57a54c3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37e7373fe1252f70d76a6fad1a539c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1d50621f865babec90f2df65c568f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddc14921275beb0e1c6abb8555c35f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86b8d8a154f3a8f1ab7c74fc356a9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65d50786c2c0408a67021aa707d6f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829aaa0068f60f1bd72f12e77a3c35b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f02fab398e5abb12977a983496b27a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b368e27a9b4ac386fded333880235ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9da0e6f986133f9a375f416e6a80d3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0147b36de91d661c5884ecf650715351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8bfa9f991cd99d491fc7eaf05c5bd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91beaec74d268fb3dba091d18dc92f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5be98edd2435b32cdfb1db490ec5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c31b98b3d58416a44344168401b88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e390ac78cf006c8c9192c41d8a24b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba11ddf38e400d6794bbf72edbef6a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc94ca2f04469316508bd04ab7e086358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149cf8695c3abea151ebf732d0753df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8acff5ba75c58b1f81bf898406111c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d91d47f51e10183f3fe351fde30c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee5940eeeb5ae806866bc0d2d6b52b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d8894124086a0c086aa47cdee62c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12665d711618d6a52d621574c1d13c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784aea7991de66407287a71d84084a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947635ce0374db925a3d941322bb0f47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3908cdf89748527a34feaedfc63d6e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aad3ad8ec16ef6d884831665d0b90e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0981c0b7224b649c2f9e96549ddcf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17eae38d83fdca39e4ac615454bbaa0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04efe0c6fcdf191f1785e1285dc6747371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e9aaf74949f01e1d6c50e346aa90372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de80c576c1a661b85bf0f28074ecfd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d919a967757c66666dcfdd3514dba374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b70fe4c51c5c3dea0e65780ba8f57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a72e1022ff9c3bf1754a1bee4eab17376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31638a520933334abbdded1fbe4c050377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30f9798be885d448784def76fe59f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14e8682e716af22dbc007e012c15ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce230e745c7eb3569abbd4ca3aba916380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c9970a0a09208486e8e42432c4f6d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f17d9c5e4a4356e3c18a5caa9b959b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7361957f1d38651cecbc7afcd266a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b333e0e60a306596ca679e702c7def384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae05b077efc4e8ad46b0a6afa505e5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618343f116ba7defcc08131be2110c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c9cd1eac2790714fca7a1fae1c707387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f984f7448d48d3cde98566dbb1912388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af9c986047d809b9c0f0569ad71518389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffed82ceccad5d1ab5a7c02430d13d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bab037b3fe22f7d43a6c0ace1dafda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47ec18eff38f9039002bf8842d1730392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd65c9043e05181219b6f2a1c280fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f894ee2ce0f3059c2524a3704cc396394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6225f3888be3cbb07f4629ca546fee3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2a40ef6423955ccc95190035991a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc32d5ec0a1e102128fcbed784c7c3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f60f4df2544271f523f26e93b59d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b81ef2b86bfdf5adc78d9a6e309824399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1299cc9b6e6a0d8e8f0be8c5a1c321400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaca669c1ccb7aa0df5e445f48220a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787fb593cbd187baf203da19bda225f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8915308380a2f02ffa2ac08b6748a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4d5eee353d9e2b353744acb649e9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936750a153d2618fb634f5543304ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587928813303444eaf2555ac86dde0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc07495f5cdcf6fa922e95aeb82754407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495a22205bbe794e53d12c9a26a26dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad108eff8006ac02bb837c7928ffb6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec730d7a7cca16f5f478d484a913fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10204a17fd573fc0bc7b132438c568d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae4ec2590f49b27f61b8cad3bb6e21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8b43a2f25be72df57945b340f4066413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231310a204d8d7561fa83dceacda2667414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b526cca2a9dea8b0bd84c33ad8e48b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063c79f999dff46b94aa84c6a4ee3cb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d018021ea7efad4aaa1ba1aff884656417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519c7520ea756ae73fb182f28711dcf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e11211929ac9c21b703bf8cdc12d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2316e53e24dcb91f11207a847940583420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb399d58c963bd8d4a8d847ada78d3b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619bc456ac60738ad3c94f50266f8e3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5602f2df455ba9fb9ad31b91db9a1c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732099d653ec8a63c4ac7a3a0c57b8a3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bd570b481c8089e07b0a56eef7325425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82e76ed416320acd203db7784cdc18426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e645f91682b364f319d4af8ce9a10427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9005a8dc6a359449da9f4f8b08b53015428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c61b4f45db9de1afa982675fce433429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c13a18492fcd098b373b0ac52a5270430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0749da9c2fa905495d640ad0b81c20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bcc68070e0cbb628c155311645c63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a2df06214e60dbd30199d6c7b977b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e400075edf52a154fa69edf8179f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddca97fc8d1c9df4e5e7722f382c35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c9d32f805fad47b9150891f9c6e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdae10661aeb0f3c6c3f6ff5e522266437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4631fdf613779bf25590870a0cf239438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0baffa778e0913128db9bd81bac757439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5540bd6c655aabf191e5b04ce4ae5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65716bab938496d6d65e2241e1d65163441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3742a31c9c5ec01a8909d68a526e7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7f21bdf63b9339cefeb56ed35abb0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317238b61f370e3f23ba082b87083fd6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc69988dfa9a4e61b9f75c664e437b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959eb40d4a65e5c1ee4547418a6d2ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1c8edb7c08d1885961f0f95b4e8a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb244e0afcc207e547f89454ba817f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70070c13d70e9e8d141bff34d73991e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b584f32e988ad6d04daa3319c63a819450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654e1db080bc7e0c893fdba9c1479cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00e60395d7fc1c5067bdbf79a0e304452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8f2a4b76ccfd8d9c845c67e125057453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4a376e741d9e2365877e8b0510df3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edaa33ca888f32d450c9e98628da8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26611a909daebb77d6f0a0711c5437456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d4f234dcaaed47a03b77e37bfc05b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbe5c42278d34794e8d0aa5ba13341458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a11eaca94969db4454c8693511525459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea4d2835cccfc2b1763db483354fc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d68cfb0b02f3e5f58a9d9bcd9b99f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356742e7942540adda6cc96fcf670829462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38464ecad13fde09027f4c68368374a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53695b5e31e492c862d7cabba46ee8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3daac7ce58bda55784c06789873cb1c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6983edf4318c140afaade8daba6990466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f5b177dcd926d545dde4069869ebb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c433369869eea42a9c7d1e7e072954468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab7a9fd993ae7f17390f1dce9678d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d48dd5ddefd4a76d7e8786dfe90823470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98be8a1f0a97e5dbecf0b426092126a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d08ec21140e77dd2575f72f98d23e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62853b569110c18b0caa4841e6476fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2758d05f4883f968ce6c3dff788eea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ff2c42ac8fa5139a7d6749b8d6de4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f10bebf09b2664a17c5a139154ccda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8f8421cc1416b29b4110b8dc1171f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfc44e421897d3aa2b898fcccbab1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3026289fb203c8346db620abe03424479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc862aef8c8d36599d08eab15a3f4ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4ff15618dde5961c48b80d17e6a8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf685fc275abbbf94dc6c6c511a12d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e74891dae4f0c74184168e8d2048c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6dd754b817a644a8e0e026f7df115484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602d7fdc052a0cfcc55be47c3a2bac1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede6c9afc9e9dc22d590b27462e88c9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526ebdd92d31fdb8d02e138f920145d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c62c594ec3bdd5a832ee45551a0085488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd9173cd0ea509cc45c965331ae4ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692563f8f59651011fa8fbfb6079976490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86e4ec2a191a38c8f6fe269af43a13491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d544ff1729bc4a8b59d34ad73bf85492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6a2910ef67800ac9cded81170d861493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aeb3d6f6f8f2d73ace5f1fa834235494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9446f133c09cba3e3c8793817464a1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1610f51c0ac2ac6755dfcd54da57824496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f6cb09e6f286244cfe06bae5229a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bab77b5ff7ea4da0c0b4453055060498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e25581bc60fb0607e5f74acd6c3ed4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22a46608b67a8baae3967311edcb22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a264ea1155c78be46218b4a62469374501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1393fcab87b7bc6e9225c6a3b77fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b9c3cc28237aaa18eff9923ccc278503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e330bc22dae9b4c21ced03bcd5879504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4eab699feb86737382ef021d90d07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720a6534b2d8c2226942d0f157a7cc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013ff73c89e3076b403eb25f901607a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3d5643e27828f9dadaac7f4fb7bd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5141c4cb7687d381838304e2ca93c93509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79447521debb07064cc7c55d7fd6dce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab9bc9cabc2ef9ab41bd4145f4ab7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10db9b808f6a15ad995c111f31beab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffd7a0d18840b4bbd109a3156ddba7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d323a2dc00ec4ea3cdd36d7d2a0e74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c676f9ec94ab2e6c6977f30555019515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4de5910d036c4ba033bffb6bd54ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3b3820a5fbd4cd83abf037df59fff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b3bbe89a50095e7d30d5bf756d2a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbbf54183897b6a63ae7b6c7616afb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2f56fbe964896069a61935433d6e1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08863107914db27b89147e8102defca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ade1af0549f8775d001fa8fb6b74e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13edc0c8e771d56e3a3e3c79cdf5f6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81792bfcaca4d8e8d0fa0826b08938524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a972454172edc42f4fd5744ff68f7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a645f4c035909c6b848a158f24a33d0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524e8ce9e0ab529880a2a42522bfb15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01fe7e32df98c6280801ce8e20db5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea89207b2a887c2c57c9c3ce0e947ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5015a6c8480087989b880d900fb9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a78a074a15a988e8a94fc724939627531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0f5298e615bd000844275786777ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197120c9937e112cf9da0ef0d00a9b8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dd74e3a7facc17ef027e5db61507c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013d87246739c117b1df7adeddbdc23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522366f93521e1ab9f32f346df2e62d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24321a44f8028feecd2ef65f0cdb691537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fd52d74660b62a7852a1b9ec3898f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a27d5ad4b08f847a0850b14d394a7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d733797d3c811d3db4797cbd48fb41f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772f58873619bc961b4e7b7cdf54052541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7d0d963f6b747a972d81181b87833542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345f7359b4151c5bfff4f87843c01db543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80817c0e6c2fb27a1110be2a9a5ccf0b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fd21fd2579edd525d72e7a1fff36d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196439f87b59d360c0de3031ccd43bb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96bae21a811f5b6af14b70eb7f273f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6a790531879afb95532846435bc60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1bcd39125ba0d13331a2562d71bd2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b778f09cadb3918bba25598e715f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3124cad7c96cf01659177c8d7e2b6fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a979e5581b01e453dd6fc85b9cfcb7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca665848550bda60e779a4f81e1c44b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe88f70481af94d7c6dd847afda7d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12cf71d2cb96b74b1fac83b7aa5a31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fe0d1761489447570e9ce3db71600556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2cd4e4eb1f38d498cb2b761a1877d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d2c1854e9c3bc997a854aa13b4809558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c1d407ff4678c807d25f261e2f38d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85bc872f2358bcf9955062081ec9b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021499e9fa13f7a17d26008b329bd502561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834c03ff8bf17dbe9064a47d2b4f64c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3078e182c316c17d553cd5e5474950563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b8b98c95b166976787eaf0630d0b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027083f91dbb1efb63d7add2cb7a0fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239587478a7392e92960004aaf3a093566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0413fb99f826955af377daa23de3c10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f8ccbdc5e01018b8931fb331fe1d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285060fbb5322c6b160427156f2490d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04481fa3333b8cc9caad30373f32599570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dce294c245777ced695f3273aec051571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f812ea816590108fb8b79045e14e0cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe3e6513659e2806c0b51fe631b54a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459cbeb6cd235b07e2e9894f4d71092574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60c0b65577cfa34cd7e79e0aca2330575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a1543ab6d6420b3cb97d30b6f130e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeae4e2592645e5a8201324138607d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536a8ca089269ce4945ca52088b60eb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7f3919229c154ddf9c11018d438a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348965b5bcf4752823e58d0cbc93592c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406be8032f7abfeb3a4d1ab858ce280581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e856c2d5c18ca7ba76f510d05fd66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8889912c24e5bdf4bd3c34e3ecfd707583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2bbb8b4e27b60bffdfef67b45f244584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029cf7aea1900abe8e0803c9110a29e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5f19f9275d219bbe9dc903a88e206586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70bcabde7bb973dab63231ea03577b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd8fd602516781903ace4f8e3d65c8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e371eda337ab58146467dd3dc2cc695589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0ee6ba215f5f579b836cb6a63e641590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b4b13fa024f19c66f08a2819ad8fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85acc578ddce0d6ae36ba429238d71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6563266c122ecb430327e830917c00e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590254459220c06e406460b232a8c692594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554089af31dc63459f47a79501062f9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fd90d4baf238f42affe33f0336cbd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d2276753c098bedb7e9205e3be11c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7a96c52075e0f886f4363785abb4f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca2fc5508f0f999ab7ce82ace037de599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087b970eac1568ca0599dc86e067d0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432018f66ef3ef8ab5a2cb6f73d2bcfe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3cf398670002237738fa2d6222892602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06529c0686e0b350d343cd1add6f93603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5e9a8fba3248ebbd2fa14ce40b6b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4a65603f3a8533640eabb4c651379605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425791e3e42428b1f4c14ce279176c2f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40b758349572e4f90d7d381c9d4a76607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ca604a8830668e0184e073e1c6320608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99e178d4453c14e98b9738033234b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b21596b93fa4682e3b44dca77f1907610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6707e09bfcb2a5a63fa4862b56e426611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92934b730b116f35e3482ad6485966612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff73d77ed8f946f42e87f63169a4fa9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de0e3643516f173abd7b682605bb84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a823bb195df140b1d4136447d258b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f2bff59ee72efcea75161bb0e6e03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95197cc44e61997f8f96a4ca9af9eec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8dcf918ac26c416db3b3a4bafc9be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efbcf4f98b184ad39992a04e6c4072619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0080517589782d3544445c9f48f84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff491acb0bdb14b1c97d241d740f08ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56122a1f2471d27291fe346b2997946622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d011ac824038d04ec6a1a10cc6c75623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736d272269f804989e8f9b9063b4217624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0d2a20c570db38f803c01f68fd377625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd277179a84f327394350321506ad800626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dba95735fb3a5c306f9317794ca44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042752d2d163d3ceae72142f8f03432e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5be156c5ebeae1f0ab4733c444d46c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16a518b5fdfd0356fe2f3ea4acea12630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ec847beba6fe96f806841ba9f4595631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfc31818ef81cec28c162fd2471d96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4283f2e2cc21415bf25f141fd4ff66633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b01feca0ab86f6eb4533a69612693a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db094916e44e496e25af05395c6027e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43e4074c07c7ecdd662e91bd6897bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deac5970989f8f1f6d0133eb4b3b00637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c410118e28801ac9e517923ee8b7107638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04c181bca2ba64471f40d2f15de4a4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ffc77269cbbe7327ea167cfae65fa9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e345228fa587b1217acc16a33af530641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a93a6191b1a2c0b6d30899703ff415642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f93617e4facc89200aa6dec68a1bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8941673c398476927ae15effdf190644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2dcb9d2109a85fe673a58da22108e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ed77dac57765e89723ac3a799b8c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceffd67fada852a01be2d12a8f8ac49647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb05fc982a851dba5f8d9a8a36e3ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5331edbc4f78594aa4ece3339989be6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473aaaa6f3615aa855f281cc4b35241650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd1669456a3d1587fdb26fc8fc7dcc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe82b0b8c2ede07fe5831b460bddb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c3a988f0c2beff9dc1ba4a5689887653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d33374d7f73a9035f82a1e810eecf7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76c61dc8bc028a097de08b67a3cae1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3ac24c7f32822e0710355813be4a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1b8236ec3b013109448337a4dbaf1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc193c4f299b849b5cf9c9b0fae878658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c62d3adf36a321fd77c77a54664036659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f3dde2f44368537c2d209909e55e4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbc8a79280baa6cb7ea2a97440a47c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27efbe409b46250e1d2fe73f1a259ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba2c3d225e70f968a6f23954b529aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21f92c3e5a4b2e067c0f52d521763d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546259a65e459e20758f1c3a1b7c3ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d15559659b9917230940f3dacddfa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe512d344374cce0c62d10068c6dba667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835700f3da288ec77df6481676ecb27668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f256b720ad8fe58fd5206602e1d95b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d22ae7788e4f79a84fba6c91c9081670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f900641d01a9542275adf83e809106671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948ed2febd2c4797ac8fb8efb71e87e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df99f1aadfcd8d57f86cff2c12f9c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290139274c59e95de0a41ca794ae4bbf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705b958894065e655c17f1c5ae9a48f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f43c7b0a3d6ac936c5e3379b52f1c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba282785b4f8eac2828d22d1c83be1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c312ef93c9709a31d816ea1b75927678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b2bff3b1d937a0d3e9b03bb903b2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45630e072fa65538d7ad16fc90cbe6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6dc15e6d24432bdff4f9bd4ca0804681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcb7321523ef1aba8d64c9e906d080682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e1a71190d8a9925972c137946a53c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef6581cea33b529fe339e2e82f180c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdd299179e109a1129c5077bc41d6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a4d4b6ded5a4e7fd3b630cafd8b9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684970d65e3ad5d7790d032ac951ee40687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb30387fb007e5b0cf16066ce7df694688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6edc9df861be90d0a01a885132ab9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becec042c86503ef4bb16d7f2ec489f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a7bb02ad5fb753118c1b1d4612dc3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856b1d9c19d9c75c510c83f3074d0be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50927e377b1502f7720d7729d9fc8187693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c0adc03c075880cac3535178417b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dabe20d16f6b134e56322690ac3d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40907a477c7a9360cb456bf31559a95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b02a0771bf97088b4f010613b3fb0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f56898deea38aa51ac587ff313261698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb5269517ac5393372ed011cc4334c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066271cf54abe7f9bebe29605d5e2690700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df59379efca3bce0c0b551aba86d611701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39300371e644cf8ee3947bd35d4fe0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680dc47c4fd2cbdf48a0b52b4e1c9c8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7ebc279178b5042b54e9586fe334f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fa369e40eb988304765efee0820b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8b14a49f127b3c0639f20985c4e6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982079b2001dca004d8681eec0b3ad8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cb0172963e7accd581d69065726d5708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e988f70dc20208f6dffb69937ea181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7a7cbb2858b22af26937b5d5623762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e5b8daef17f67fb4e3f821254beda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ee181402e8b1e73d7f5ad64b6f3194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c16a7c0cfdf3dd3929dd989465a985.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da20164cfaa5c51f9b59066753da176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d78349f775d56425bc045b28d9eab47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caace736245c674b53cfe98054f6bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6e4ff792e55822210ca233140c0889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0ef9de4d788b08a309a49ad5df2c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028d82cb8ef67bf267002c15def4ae511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd17fccbe82da8441e03ff5d8ca922612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2c74ed6bc4e9d4e2483ea1c491ea313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81324ade82c8e0e078a145fe2287af714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec25f8b86ce4b78d3d4d347681d158a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33523e3b47ff1296dc376eec0d3d1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b98ee7ccf93a91e12dbf6995fd69017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e9ef1e764d91c9c280ad16efb3dc518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b3434739a5de28108027bcf249b8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673663fe5d3a27c64be8d7bd41c68ce620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d759494bd43ae58f6a92f8aef627921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0378a70f848c448a742d191c41ccbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c96d28452c07e7542d94c842126db723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763582713c8b4822c6bbf63c46e42e4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa05816c1e82dbe6cb7254affc4078c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66357ab74bf0fedeb344c481b5c81f5426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9140a32df4d75ceaf8668799aaf08b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140776b075515aa7967de1c0cc54102028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6ee21b34fc462fa68316e7e42fbe429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ccb0d6eeffde5ac84cc17632fa59e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f3c1d0c38f1d2451c71a68a68d36031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afda824a5585051cdf1582aa80c28e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d815cee2bede8dce1eecccd21cdc37b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deb4ef3d1668f48a89fca0ee7ada7734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d777469152b41334a03d3f4d1780e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1ea166eb3f2654e6d2c5394345f3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0d5a37280eb15a5eb1071390624fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d0d787efd8c967ec35bbac5aa11e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3de71e7423151cc2df1f6ea35096e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c8c27ae130b84e0fb87369a5e078d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00a5308a62ea90c18c03b531b8227b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3603e090ce0d6f47ea8685b7b843c4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb4267db7bca35d4865397db507e4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5fdd9a7d94e105130cbf01800e0ba44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86edd050ebe4dfce576cb87a2b7e4fd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3ef0e117e983228252a147460c5d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37373999808722da485c0977290451d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bf4fc4f9aae3b10e594257ce8fc9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9efd870cd596b5b1d80fbadca52ad449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a65504e3face65a78d95cbb50607050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1545d496abf1fe09ddd03b18b94e50151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5834dd70228e0c01fa0b4fc321e62e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1671aa0051d2875fab6d08f5c03d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956a78b0ed5cf34bb65df9ed6c7295454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f90288a650662f2da544cbd7a8781055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513da8f7e691d2921a4448014dc95a1556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3e07be19e135e25d0afd460ce409157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef89f097965cd1cffcffa57940cd4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9719e44ac815e1b418d8714010efa1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2138df569d0d022a7e57735688c1f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05912abb544e70ef04b479f48b0eb75a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a41d7955059a0ac82c6bece17b50c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55646e2830c72ce75a1426307db80763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aa9811ab7eaa6d429fbd941aed65964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232db95a20164920f138b3daea6954c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1a974d6b2aa2348236489bb05350e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900d0ea7f5d61c1ae08de63ee8a6ac767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f39980962ecd46b8e95d1eb95a9e1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd997486625516ae63c97448fffb49969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992f45e880e58233a1990e06f9412ca070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78ed64316455377bcb91cf93ec13ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4612ac809e0096909545debc1ecd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c54c25a56bdafd8a406489928400573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60ecece190f2bd73d8b69ca36cafac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049deb2caf742e8d4652a757a520f52c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961a76d24c9d92337cf361a5d55634276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0f3f5e36eed77e262c459eef3250d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03454f85dfc7a9100dfb6485df91087c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d94c68317742ae3715c7511ed6189379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcf16089029656e23f45311190be3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96a30f8e39abd2628ddebc0acd90881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ffaddd0cbaa2932f67d0a0087438e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f8ad813d1231583e1469aa111815183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f463ba8081fed18ffad4c1cc689d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e77d33f02390c8ecdb5a2991eaae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769282c194078aaffb5866fe245bdea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3dac6a18316b05fb9901c6926bc0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc247ffd2107ee259fc09a1d80171c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba97e7886d867bcea373d2806aaaaf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828dce1d77ba2c403db98d0c18c144b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86dc5becbbe8187924b7004e429fff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536fc6a5ff43a2ae4160f12d065b36f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc631ba788474a580fc0b96a7d0f94c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b0206430e11958ccbf82d62d94f6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67decad9929015cf175780a68060924d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adaac2e1a1c9d4ed4fa27f9f7b9e4e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c4b6ea1e4d4c07584de6ac579b20597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c400bb012f82e34888ec52846ba98598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398d72df6c11371f1c949748c6872d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6375e66683b2f0e6ec161942438d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91aba4cca284bc7cbf8917cb72cb9ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4aca16110631bd93679ecbda9e80de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055393f606c1bebea452e79d0a8a1e9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd430b11ce3cb3554af2eb25f0002a43104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce18b3181e071c0ff5ae7fde65b48d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4999096ed9e8d24e2cd0fb56888a87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367456c82683baeab465541706f0fd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731e72cd94541a3f2f46906a9d0934d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747590459599cb7e30a41c70bd5a1f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4f62b54353610573bfe0baa18e774110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd9f5ec644749aa5c929a1fea9a609111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd36ff850c2a3e89f2d9a52a4db639112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdfb3611aafa17ceb3847d88cc2a01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca16450209d488ac1fffd7fe326fd40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55edf6b36150a2c8dd704f1db407b4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16801584038d77928f238357daf27a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c8e32c1112cc385ff10d06c0ab96e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b278d1c1539508004286de1b18ea1b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f29d593fc863dcfd2202da69717b2d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a07c4f1c89552d75e8afc87c70c0a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c5d8b320c4739f72cd0de8dbf4b00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02160ddab7d3f9821654f09f8d3ffd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e9bc57018751d8959151311190894123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e0be3c5586a61f9c1ef8b523426d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0dfe4ec2f4e7df1d919f55b74d023125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d96e2d5c7453a345b226edf761bb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8ad543c92fcfce3f60b6434d37f22127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483ae6f70a4aa9a69eece8837ce5e00128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715935bb307e1a3977dc084f572ae91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1dd45beacbf9b38d2c51f6a732132e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8ecfc4b05a1541c4e010bc88ff006131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b691701a7bc03aec22385cb3f6e9bc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99191ac9ba084645e97a6d30091cd4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41471e15aac9c1a708b3e4144e1823b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf220ee85c1a620c9a03d6ffcd16a20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bf0bafdc4a63fff4f7e64e9e1f0d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9a5cb2360d2ba55a1d4a76ff0f738137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf95067bc3548779bb8e673be36368138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e562aa9342250f3697c3976c88088139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2341aecbea2a6e680fc1498b2afd90b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d50b1eab911e4e258e9d1ebbe84c3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa9eaecc240806af1c66c8bd50012a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b79b1e6c29aa9461e570cbf10b7d4b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f09088e08827c49d44f6a463e5ef9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8225f2cce84e87372d680c18741dc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91b6143d9dd9030b378b27ad568af3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653d32a92b226f19f441755b09a0390147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9b86f8de74a50212f379d8f672968148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb519ae22f6623e41c9781f95b4be2e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512a1cfc21e6732bc0d7e6bbc1c5f66150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462c7f046df435206e8946559890757151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519986697da8dc240ecb74fac296424152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd62454ebec8828f0b778607170f922153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d31a44c99740335447f93d8a3dc5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c5183e3b9559bc14aa1bb575fb44d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb7029e7227a6fc874710f9765c428156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bd291209b2e44ace3dbe082386f77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a2f2ba35fde085cdd4901c4c14511158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e997c855de3c67adcc5e2695fbfd4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b85707383356134ff362df134ea7bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52f482118f8cc6ab5faaae7e86db11161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75a0f1820b183faee09b5453c1264d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b216d54a7b746e80cfba0561fd760163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2524fd3a6f3b0f3532d4ac3fae719d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047da2ed8cc1ea7df80133e7b5e1bfd9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5af22866a269fff172b984f7232dc1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea0d4eccd9fde649cefc6992fe9c88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1447b5f04391c359a2af769c1268548168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce432d5a3e58d21c2002a067f7d8065169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0bc0bbe2d60a487f62fd56c20a219170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1987c4854f067358b711352384709e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fce6fc4e2e021b465130a919c4f69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e2a02a440abd94e7ce8f9629de817173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04eb0334f18c39b18354e7865189a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8465525cfe5abbe6b8215221bacfdda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eea291f7933c6e8ffc6ce249bd329176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bdddd9f5e21a001bbd3e5924ef937177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c00e382c4692aa8d80b1cf9e559713178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6043a05cc32e3177fadaff74afbb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf40fc7e93eb74ea9e50ed969918f8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03742815d7db2fd0a629c856c2c8142c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed2c4e1aba66f09d5950435d04151d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a562ade3473a1c0795a9a400757f59183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94286c4392555b27dd385a54b1e0c61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60884e1b133454c41cdb4a45f8d7cf86185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2a883ba7a218db5f727b3a2803266186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeb1533114566ac2b4d60640336d8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c96e546cd66bc76cf5adabdf1d5024188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2defa31fb2d25876ef599a9211c1c0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77648ef6a12354fe7631c6ac2f4d7ca1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f50078705ad2a057d4a3f5c09b392191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a849ea607715901b78bbb973bdaee9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014b493a906871297d9363461e8aeb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f226bce2b42e86bce57ef746588de7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afe6218c7df72e17458c8bf4137756195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937727e9f2a6a85935890753caecc226196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f56438e457b25d26b924c57befdadb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795e31a594e49f7e083779b2f988c4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a199f9a75dd9af989602ca5a54cfec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f82d69e6d66b5f78722dafe2b0790f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055f8e02bcfec342ef673a61b785611201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b718d766a183dcd6c53835d9eb62d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b6ef1ca06daa97b0dfbb32a15121c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38260683f28db1b35737e3b2a16972ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42c77d399166789a1ca151a05bca5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e95b757cf8b8e42f6fbd3befa744e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdd48f9b20ea2c52578357fa5a4d87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681846216123bac82bc75c31c0efb38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10cd48a680d282c8cf967f5b727927209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250685b4854b84f8070d1f574048dd16210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262413d8500d7d4216a7b2633c1bcf7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635db89282575859a899d93c01f4d8bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4aa7ac353bcb82b92dbdd3f2543b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf4855fdc4dfd87a36acf042c3c408214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff7a50db271de047c5bb3a0d08dfb0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cde5391d80846d0116e17e52a430a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19750d5a1ebe6a8390ea46ff1a205990217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4df7c67bc462176a94e186510f3d12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41606112c0b2027e4816239c11d194e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81496049e20072ba0e0883ac8e3556d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bccddca4967805078e99062f9fc10c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2314f5a4f538eaffdca46a7320ead222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922c7119102e25e7279ea6c6e5a50e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baec60bd10f61612de4d0b09b366b53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f19dd45fb742c21f5db8870f68c0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ffcbb5cb8687a4dcd4d77946c9b6c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303605edd96211fd09a963bdd9ae82c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2949d65812e9501356f6486480d8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b697b629e4a9984bbc95a5e1622c4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c6041f74a624757f48fe874bd7c55230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff5284f44df3a974b2eb40addd6353231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b527262c2ea0d32c886aa1732bb3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141ca4caefe5f26d61a5c9cfcd26d69233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee25e8b2d567499d628bf8ac7023a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f78cc24c67a4f7d0f7dc9aa830f740235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8671dab21173392336466b03c01f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eef311906a4feb916a33b1c09f16b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56fcdceb997a77d0458ff79d248b85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c337a1aa7eaec663bcc3aeb68cbc32e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5d04de21e11ab9d50d1740c2a22ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832763cc34ac3a796285bb0675dca45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7b3299bd1fc5d081aaf18f5ed5253242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318807e9922655e17a7d769d4be22bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465f7d0f609da10a80f248f7c1ac52c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206ac38e2db30422dd9af20438d2bc1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853230ac1c11e53356a9f9bfb9556019246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d0cdc0659f1ce0ffd1c3545ec6f4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1978a3f80a66dad4f2c2627734da1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6bfba179a854acf72605da8f72ac9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69ffb14ae7cbd8e07c5b3f2fd16cdb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea8e10161eb112197d969773b84580251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2551c5dbad290a94b83646bc5782a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b480cb0097c36b01ea351ba5237916253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718ca79ee750a5aa300e35d8320c35a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb130e856e1d32e324eb578445176b1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8838eb95953a34c0c09564bd27897256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee2b7462bda5523eff75f4fbf17960257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20199b348c070c2be8db32ee93d76c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886581dc406b569e0bc47dc904082d1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6d5a21228c41e2a0236ca218b748a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c99187220d4cbf4c037ee05fbd585261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483579011304ce7e2fc63cef84da67c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946697d13144dbcdfeaf5118897a8e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebf21466f63fe4cef09c43ec669dc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdc180249c294e2908277cd943588f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c1c258d83d253627c4ade28cc44b8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9955ade2db3a33d866b3be4d1fa25ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5039effc6558374b0879e256e9e48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bcfdc8f88805f79052fefaee3644f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e31b14107b2a2409ebd43811b9087270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbf530f7fa429dc7ff77cd70e495e2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349a3b00dd5fcfb955a1cef4efe01fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407589584a2a92733b2dea14a6d1f51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c593f19a5f1d4f6b4dd153a2f1fbec274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4551f809b80c00a13b8e99c12c915fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830fb994aabf8cfb5f2574da9c5943f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe195bafeab141f5cb4df36cc04e80a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b8d8c3d1522609bdeaa0aba867365278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252162f0bc5182730da4b2192580521279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f78692c6e44d66147298f5db50309280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c722cac0d43ebe3bb38812413ae443281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8c8eafa0d537ac87a64a2fffd2815282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705a4009e4466cbb2a7fdd56bc67c7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28a5e0f306806ba83d95933415eab5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5f5e0c97f35ddc9bc60f8ef601d93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077c6bcb4daf7039bf82787f07d83f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e708772f2a0eda1cbb8fbafec17e70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cb12bf6501e4b41219a11265b5587288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51341fc8d9f0804355df7db2524cfd5b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf9b2620c269c0bc7bb036f1d600a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b47c57e17995594460b52b2bd999d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87e96f0ae999e9d325a728cb6c0a58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acd9e557311a514d4f11d4c8ca29ed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8100637a6bf9e619a40c7945db887e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc270b6948d2454adf3c71b6a7bc3b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be0e11e9644eb31324d627ca2245e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f6602975d36cb9c1cce04619cb153297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdae2efe795d2c1581377ed84d9aa19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119d376be7db478f4faedde3437e753299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295fefb954535c3b2c7912cbabe81c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1f0fb57dcd7da747910f241db4461301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe2e158fbed1de0b60d9438b1c1484302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422494c3634f70bd69c0e5527b696b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe2b3dec1c63a204cac550047b86ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04488c1ba61b4b3e0a61581f38f2d17a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3f9ab9912b551ac0d186ffb3da82f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432aa473aa8ef9f9073f6beba82d903307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07420b587dc063fe3c15bbae975d3bb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4d424243dad8dcf720a1a899e3af5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3936a31130b8ed9db7abf2376c77ac9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69af885bd10c174dd7d82b7a5bef0f3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649e875c8bd410796da93dd4d8eff3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c1d5c96dbd0915192be7f93d00d1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de39f725ce6e18908a8164112aabdca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3e1d898ddc1b764266db09e7bc239315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986e6723ab02305cd9dcd14e49acdd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45ec4cc1c50c87c47399c49f2f4549317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155bf631de55e6bec218992d99482d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfaf93b0c4bba8f719d8210ec229d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a52a122569e8a9e9a511ef13efb2cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7155e355bdcdf07f551e5cb47fb9351321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9dc8ca9cd0f6f770af42d4263e5c15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa7873008950ec8c5e866608ffe046323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d31d027b3dc55d2509b21019e03ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e353035db26dbd4be689b3759ae55ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19599016ccf71ae28d3cc85f51a84515326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33fa404ea45ed75198398b3d1b43bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fd5d45f9047932999202ff60c48e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1af777a3531ba6d3d20970ce716548329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316621d48b66f7dfea66d1f471f26ab330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf77fea1a7c6b397de9c1d50c3fac2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa435b50aee515d3efcba5224cdb61332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf6d275756484210a2fa17b7254cef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8fb21e883aa70771066049ea81a92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b63262174be9599e4b183c1e16c18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c652cb95a59452f58d75d62acb3692336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8364cdee468547b53f5343530a0cb98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d94f8a1f6132006bb9a5284d79b1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7812a84a7b9eda7958d7aa4e797c8b9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5603884cf55f92e5eee1827165fae3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faccd9bd1701040af53b1303a6796be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece30d3d2a7584a3f5933e0bcdb3d569342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b4e8d2b0613fb2a538f5ec71c9010343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94105918ca1e6da5aa3cdb24929306a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377eec1df60c3c476d27ec4e92baa46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2556e5c70bb62f7d987567653946a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533df33ecafa818a975098b015426f0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40c97f0fe1d88bc047d2ac123d5313348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58a23f9f656552d20ff9dc6e35acf5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231c7695c1b27f252204d89c9bc20ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cac6b1a319a09d4f72cd9dbdeb196351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8661a19e25ce7bfb5f5af2473633497352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09bcf07fc2ad91791f1989819dd466353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdfcd9d746589ee10cfe9e25b01441354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae18857989019fa545c631b7d7188e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a1a3d05e90881ba1df6fb08580816356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45b6e61eb585bd5eaee52bee83d1a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10ba185c2eb7cc53ea3b8a4d746f4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0837d6b7af3f00abdfac223e9c32a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649644f634ed6d231fc185447323da5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54964e5a1939f22a148f16d9dd9f69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93535cbe91015bf4d58129b1ffd495ce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b01dbd8c84beedb54e21166f29144363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f206ce3f62f634ffae282714e8413ba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b040758475d331391c5ca722309b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad34f4828dd3b012d7083fe9fda08f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9f1f237aeb94988287dfe1af2c3fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae146250a799342a848cd0a461b406368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223f1b0148d4da58dad4a76409aa67a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf52af18ab7d67fc01a1ca780238ac0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4f29c8dd328e6fe9895e1a022d128371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78edde3e988745049697093b9ff8d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717b4bf9642a2eb858be609611c7eba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad08153f0c29819da5edce6d1e0cfc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83649252ef105495350219d68f9bbe1b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43fc7288ae1f01d259b2642e8aee72376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b1bf806fd3772307a7639cf0cb5b4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38867624923835c276ee99b1050462c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdf55124d2811f995df76d46dfe1f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96097fdadb75fb2de64e9d70fe87609e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc7132e81964eac4dd865d3fe66d26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12127165013aad92e0808c08c703441e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7891723f751490fcf6ec9ea3c4b7f4c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fc32582f3f4bb3a57a5ee38cf3c43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb17719ab88f9f7e917cf1a63b83d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac5522642091aeb5a8d753da060cb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fa932ae5b88ea51daa49231d79be6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6030cda99e8f0325eef21a9759cd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dab2ca433396ade351ad7909c84fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53a6738575b2328b64cd284da4ae34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e9a1fd61fa02958e7c9893e06c129391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b81b6179bc75f6f41f6b4492cf48d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfffc5e818b0024eea91f88ca166fc3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1022244422eea347f6dfeb2b8241f0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158e740c705251df25b44a8d511677d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a6efc0d6476a706e46ae0e023fd50396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782635219bf15232263db9a44e9f86b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9958271fe4ac74824f453b967a2404f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faacc95140d3035541c32c4bf731724399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506b88f7b4871a1293a2e19ad9209b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccb868bcb271e9652da50560831336401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edd0842a07ef100834cd2ec36c37f4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869138fe051f9439b9115b1c11932964403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdd8196404ba824c279ba33a10e8bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb0689a4b4955a2c0d1bb850d13d1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23035bd074f64a89a3f653ba3df7ab6e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cb7ca5dca2ea616f48490d2879a8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7f17447636ea82eae08c28385eb66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb7b0a53f9a2d8e6f982865d0c18c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e629248b8b0f50dfd30a84b5e52410f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da71b1e785aab9e1ec1a65d346e3cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659caafb8dfca985056647b2c53b1f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d88f2561913552f8222f592bdf9e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6cc506cf351b5f08682a3edc1da33414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188f29b35efdd738fcf09163b031d7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7b25704f04e9f545c2773f8fa7cf0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4dc8b935c2a4b4bca878b3923ac6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60e4125f7264c36ac880484c7edee4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281a7ab95bf66ba8ffb1b103c234ad2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a9bcc8e6db2fa501057db708cd4d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58ac2464eb0e41b5b060c912622a0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276c917df2d49704edc6369ebbbe331422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c738fa85f4bb54de9707b4b9e4140423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c0746484a30d700edfaa6a5c8c69a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a97b2b7b081459355feb93d7d38d65425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d54f2e14e91146fbc43efedd1367e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02f516f42ff1316a7d7cd958cdd065427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2c1244b08f39b6525fb4f25aba5c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0db6c74af446e08c6809129d9b8b93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5b5e8dd642712d65a8235544c4363430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94dea2eebbebc70ce06fb7a180fa67431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c072b9e2051ea4a6d8393bc2a6a0c4b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b06cbc390c8def7481c2c1dce4061f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02eed514c849ce8c3f4641d3abda52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ffc5cc07f4b4091b7a6d7422abef1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffdb74414745fc31287fa4f31e5973436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829aab7fae14bd769648aea954d9b66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ac206e6d129d927a56bd8c346cb89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac03186fa61013a679a06931aace6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653946d42dbbc94d8514873b8ac91e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5e9c21ee02e704616e013e32ee51b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d9e548fff3594a171bd864828d393442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59fc4acf679779d6f617cf90975008443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fff40dad170355fa08b57aeaaa1ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c412a0ffa490574c0e73bbe2eb1cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c634b96335143e5f9775a317b7db6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d69b43cbeab158ea70010f78a5cccf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af379ff3dc0312341c02ed74c1ecb25e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c16ff63b192f80449d38685547fddb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedadf5c610bc073ece33ec6e38a994450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a35e090b8f7df6c2438eaf14c8db6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b54419a12b3aebd601e3886d51822452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d71ad15e463893d9f772846cbef59d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483070a42c5b2aa08f7f86d8cb95c89454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591775610c576bd2d29a0089f2b81cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fdd75b00c8ba478216f9322607ded456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556340933c699c00a716266b1005fae1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e929e7da8e0f37927f6d2ec0eeb5f36458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128822e0e8ba4fe3cbf49081da9b5bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35179c424e6f1c9600fbd199d7b851b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b49118bd4bd63fd3a5a17b8c593dfb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843768a459f64721963d02c00477308462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a4063371b18866e7d6f1430bc273f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00670f2feffd9b449a0f16ecc2fb285e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b69d07034b21a5882d2afa5840712465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f109e25b45703f0e1a01e639bf659466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03615ffa5d1c50d5a0091eef0768ed7f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339c97a73eec3365c10ea0b147ef8f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba601b203614345206081b4e7b11301469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79844fc29d36abbed85c891ceae1f82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ff848ca9f3a3c5bda18da1231e3b7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7126ad20dc8aa446ad82a1ec4cda3e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e4ad79b1db4bfe6dd3855f1a86874473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ee9381275e24de9995cd9ce2b2933474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e8b6fda9aaa2f847334ad12e6b355475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c92f9293f3bc5e746f3ed87dd78ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cf74ccb3ea96b795578e6c19495ec477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35072a680ef7caded0de151b51d93a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec8f8b510be11539e9c5e1e5f2fc11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fb340e85d6699d78b00b35eb267d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cbf3d9ae6911701a2e0917fd5fda0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351fafae699bf7cf715a420b19a8a35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804e8bc9cac9d5064310579375ee9b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666155143ec8e301c026f802b12db14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f702e95441be0653e9b374de42f767485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d8d420a08be2b25a50056a0ce1683486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b19ffe65cf38e853c921d20096952487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a06bde033a310971b8d9f8795b9126488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba728e69cc893fa0ea47f5515f2c75b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320385af46b6133de2a26296c48a74f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e25c089c9813c988e56b759e6f643491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff1973902b158d116f333e397be9bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8766830156653a0857e23e14839e39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66f3334ade91d3dd834c27d4312259494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c4490d475899a8c28c8611fc72990495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603b391bbbfdf5395b24ed9e0f15a41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e7a685458c4ed8d8a270d1b3aa4d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904699135867ebda4334dce6bb1bfe10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122bfa2196383c50e5c307cd2216503499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01597cf91a81a24c7d5f1f272a2822d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec8ea58d0f106691f91f4b631522dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e197431b1377a9fc07cc8ab0daa7be3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bf8a8ec654fbe0a7f4412ee1da81c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c23672be8a4cd7f7cc19cf94ceaf43504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572568f0841e0966ea52a93d45a413e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da1ca7962db31ed683117c1bff6b5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66330ea911f5cdc251acc94989e50bce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66d1ac7d2a1c3fa378399e2d6691c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97961825d973c4fffe270fa46ff6485509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74dd20f34c45ea1df1bf877908f9e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0eb3acbb82b4a1c6206d0fd37abf3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319c76e201bfc6d7d80c53a50c80642512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885efa7dfc059982d21a19068521c668513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded32cfd8528ab0d05075b57ffced6d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00393747ce02e14cb62cafbc57f3a32d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa02ed65f1086036bb15d0add01686e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980fa8a13bb4bf455c388868166cd60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e832acefcbc413e825311799ea9cf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d03f7a93b58f2f4d83b7e38a4eee9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246053a516ba087fbd7eadaeeaf5184520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab45ab92a7a818e1c3f9677666e9ee0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94511fd297676556244624cce17b8632522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489a55346b150e0224dc515cc464fcb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36522b86379b3777ff6822c52311293524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18331c4c38e1d9d22471aef062ef11e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb22fc61dc790a021320959ebe16daa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e0f045b2381e468738be6afa4c7cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52ec7e1cc275a1d199340842df2c4bd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa921374680056ab5af5681ebe1293529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ce9feca704b46f77b99e5a9990583530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7a39fd9e64af6d378f2cd7a3011c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b8d4f8bbf7e756ec6857d8f472aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373606b07aea04b424ce338fd1f95924533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eef119704301b8817572dea96b50f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b9533f4a4b9b98e146687cf30d19e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96906fda67797a2f0a7f08a9a50594536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039185d8a06a8481136da443cdf9daf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabd5506c5a4a4fda5f1a1c44a6534a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6917538ff588e6767fb5fa174d2982539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d033ae25b5d32e64c2243b51eb4d86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92927033889bf2514278a6a22a27686541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6098d1beb95255c76aab6a9ef90593542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde625c9ab88a5a5bbf2927e7592a7c5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e71b0288983798e32aee1b554f585544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f2b9cba8bc27a8505e9a807f7b3f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daafff5fef1dd7e98919ff459ecd55c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f53f848fb32335357774efb23eb7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3533f7e91338dd2eeed49f1520c5a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23116a0a432a233ad90f8c5869e89bc1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111d853f84bb91b048d4796cd2a8122550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea3730a5ee045d75b53574245d6dc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16751e516f96c4514c1629cc00b47de4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471eef4592a850f8268ef1c4ecaca32d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942b7a0321fe572c48240f110ef2877554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e441762a9e19a7a19bee9b5128573555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00837ac6c68bf81b4f3724ee04020d68556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95104f8f1678746dbfd7f26bd44bc754557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d879060dffae70cfebd0f7d2aa16c56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e4a9cf96ba1eb27b39553632e0909559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa4dd689434674565c5d7466a52d87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd11d412a7a8a95c90c529ad19d3ab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68a722804a2d3bde8fe76fe2183763562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e70f2ffb8d2929bef5d33528401d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b380d727f73e2a5ff69b76b936271564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51684d9da0b6a0d3fa3ee0c18df8ec79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f1e0f069e3eb63ef4ad18950621fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd745aefe19d46710db17940e042881d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9171dc0c5c8ce14ef10797c403e7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f761c306a1062da311e94e743da13c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b1df2b052945afe6e3d0241cd68a4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc45a3da64e032f8c1c0149202c9d2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d87755b60a5b96bf1763721122d750572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37507791f834c2587e8692607edaaa21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572d6efcdff2d4d42c0f526ee402af0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68949c0b79a7f505fdb89196cb606ea0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8aa934d98e10d0f8948c016820ced8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff960337c48a2541e215ed85f7e673d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25689e38a135756044a8077463442700578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8cf50851ae94d862cfc2d0927236c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d1af17f09f0e4a098e1d6f8a69766580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a1992a183429758b1725351a58d75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438a142f2be44fe8b96f42c98bcea68582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9df47791619f1ef7bd075d138ff0b3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80609d88effd5e9213925628485787584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bb444fd50377a87f8ce14ce226d51585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e786b2050ff38c87342e93210fd813586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81778afe80567711457e535f36a1bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b97d59f95d59faa416c99f5d742e74588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e2e2169ed7fe1d77c23a906ab81f5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaace638e12854e97ee0c57c8c97cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9af5025cab6d61ced61893a2200db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fae2521095439b6eff84352f6958a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5d819c57ea2566cdbdd494f4a04b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e909d5af910d10227cdfa76e056ad11594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6dd80adb010e72062774b5ddc7d5a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccad1502c61402183038e52bf5a1d55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53680a22655730e543f9850f076f5de9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0789a5f37f9d5853b3c3bd26af658598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6b64fb460c00f26e276378dd4409e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb6ed4064a02992705671af1421af6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693c9c9feacf050e878e70101ef721d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea59970fc68eda9e34e87aaae3c1c7b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1580e3334e622296803e15f30ebfc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac051c2551350e960de36cb8de8ea0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3314ed01e7b00310e2fa045a37520605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ac1782a5fdf423612c528f6dadeb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0fe3e909848fc7e1b3c676fde53f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd29f190fea870e84339bb58ecf4da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2020050fa8ee99d599bae87c2b4ee3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd73c0cb14ee19ab6337bc7e91df796610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68574bca68af361d870000d058523a94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca577b9978e57142cfa6029d242bc2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ef78a32b9b5b6be00cea0019373be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624079976de11787a30a6c6818c49898614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22423221df65b511c572ee5d198fefb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec454d6c44fd77c672bb46fc83d15a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abb46edafbce655946b9fe63fd14ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8a5b809e390240c8881b236979df7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110613e52279f88444e2395b2e6a1cff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3813c02de8c8a5a1de0763c88e5755d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d941fad7fe5d7e4b5381f127b02bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035609918fa546dbad833d841a13a01622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac0e3a52febc9b0f4aefc72ea63980623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a7631efebde06bbb03c6ee308ff40624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21c34762ba890e702eed9f7096536f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9ff9a5c85dfd5ffc3b0126d74994f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf9ba9e8bda075328c75f84e6af63e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b945c4a738a4b22f2f4e57f9e3493dc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfc627c6744b8c0b66782aa5fe4ca3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b410d52083d364d4503351366a6e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392673ac80382c135700baf28bfcffd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7eff1a558d6cbe7446bdc1b84fe19e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb79aa911cfbccb3f8cf1a324b2c3b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffdf293f36d3a65b4331527d385bad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb114fccf778c1fbcc86dbbb6709a81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806adc4c03b720d6ec86a0c6d9d852f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212f57801c82747e77414c378c97767637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648d3a31aeeea67cc1a4efb25e65dbe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c662318d83629a550530fd246599be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7245e77a292ebf3f7a875d579806f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2b487e03f7c154e3bc2377ab0a1cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88164fad0d41d53ebe90cd13837e77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a302a990d552ead571cd6b380874b10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4533fe8fabbcf21985b44dbd775868c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08df5307f44518d61e97bd4d908d3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e4ac3a667ec3e8d37266a52e9af12646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82474f07effc2ffaf632fbb93f843f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b0158f28484f01488fa8ec42cc1f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99296f014fb511022ac0e2bae0b0d8d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e0b7f2df9e5ce5e87c00412e7f70f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d0f233bb368ccc735d3230c962374651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b744b9d353166f1bfda6ad9af71ac4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6f55108d622101b2a88225dab01ff653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398eeacd5a8c41744f79334173a0f3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1cd1813df169f0a91db99d5cdcf16655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d76d29639369b75076c2280a9943c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5cbae167f9bf666d96037d8d6205f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d1811cc64fc07d1197cab3127fed6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705ed96959422b9a652239345533192659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ed3f7cb2858cff978aca3c7799788660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29de08dab8282978306bca54438255a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cbbeb57d17efd16aa6fe28e51f75a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5a4bb3f7c83f691e0974bcdd4bf1f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8078a6abef4fe617912e216ee7604a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da51f5a8ba9f929afff9986ae845e89665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b88ae33deed51738507f76040aa4be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf79f495daa282afa99a264a66c0d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0345ac301e1f42406fb071a76f02211668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03b001a51ea44305fcf5f75217934e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e6d08a07fcc142d87aa9df4e8b84e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7542824a6b5390ed40973b167d71cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7089f47592bfc514e36e366c5bcca1c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc47cc3d28f0f125a8e350ec3c136f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7edde78b591d9c6fe438810eb15fae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db84b03e3a83db3d778b3c33e8a55d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07620520ba59322a0f026d925d9ccf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18459860cd897710c446578dd4d0041677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0963e1458cc53878dcce13ffddec364678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23492,950 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...373 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>