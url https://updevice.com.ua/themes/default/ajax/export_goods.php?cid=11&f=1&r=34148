--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6868a87ae7dee05d4f9df7d74987c3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0b8a08e7c05e839250adc799088d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d4c78ee1a18831487182102105eb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291cccc1673d17aa0ecf0bca540a694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aca3c991bfb8e49df78be63517aad15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a89769c305fab7df302a645fb09fd76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348b63fab57bff5e5695e1420faf4177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae98f2788f467c92a9567bafd11a828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dc892ecddf15186c442b2add2a5859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b91011c7b8a76fe50496694463fff110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c0545edeb341e826da57386a2e95711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de58be4f0cf050624ec5ff5c0c663912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ead4f3b74ce7b837fbf80a1a0300113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485448a25e206fca2ad7c6a3b88ceff314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008b2d0a7de62a940560fe3b4e39ebc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f1673c3fa3d7d8e01b445847c8ff716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090569f8a49f62f052a777686820f92717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a1569d90c1a5228a02d34772d186518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff2a105bd389bca6e2486f73c5986b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92771e9c08b2262ac358abe9c7e9417320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c0de12d926c16482175c74edef19321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc37c24bc638a65aeab2a97825dd8b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb0a7d3ea8a461f3b61c1d2466d6c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674dff3566f13cf5af928746171f8e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99508c93e254e5d979c4701b89e52d7125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04853182d16c12ced3e5fdc49f05b1226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03984aa74b3580b77519b0625d5d9d6d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3e4e12826a0cce8f777907fcee60f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895100bea1b4ebea8766f07c26c7ea529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaaeb5435af7b85707c382d585495730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f393d1ebb8c09b2194750b91b8f297731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c3c3f3e493ad0f58dfd94d34b721e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c38336bc1d70bda27ad23093de48b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e0de691ca0127c00fc1c6c742e82234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37497f518aaa98bf81dec91ba985d16835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d71edbe3abe47aaa69e3d501ac272036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3247f9e3476f1cf3f1bef76dc98c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236303159bac503757cdd443a52f9c1038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51df911db4375e83b85da19ceb26a9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d55823cebc93b28f8dc1a25bf595640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4009a4fc02b1bdc3d9036c48ccfbd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684cd0d40b6f66d13b9a92e86f0baf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e239b5e9c0dd807bdd2493de8fcc39643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcac7029fbf6b7ed38e5887f517646444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976a99358a5eaceafcdd38b3af1202645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338899e7661e9679073a789d8ffe53346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724b0f962c151a019e92f293a160f6c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329bf09c9330caa437ee18810470d7448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f41e1748303fe595966abed85bc3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880abb54a14fbd5da2deb56a772185150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53024f63c32f56dd86118f65ae2e64a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed78de20a684a94977cf7d1359833b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e9001a56b0e47b134d9a0deba2ac753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf9860044d7c556f37997d65c94fd554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8086f61c28b9e9910c472f71824c1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4eb8e121307741fdc790c22f5a7eb556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ccc583b0c0d590cef001f697594bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7bf3478de15d38b525a1ba68b51b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341d1a73d3fd88df6fbed3f1d63c76559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316406a34e2d69191fb7e0beb489bd0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe8b80a9b538d9f35adeee039c0ff661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8a9dd6d08c61ab6e5e0fd68559d7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23081f7023e111018349e727506dcbd763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89393331d46d7789961e155c530c36864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a5fcf6a0f55a53e6bc0ac0440f8cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873517f70daaa6e53e32a7d5f0077c8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079f1a1c8c123624e21ef47dd6f926d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b31b3f46bdfce34bf3c50fe64f584368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe49b2eb113d1876f01d973e1a8768a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca345508fc3309879eb93f0d23765970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a531062950d05e8ffa3aefc3a30bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a20a2e9055f3acf84068d53e9853872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b4a4a5b9563e1b613d5820a3f141173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa234d747bf49782e14a557dcbd8b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c6980e27527624b3357f6139ae60675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cc807014f5b82319090a70e60f52d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9b5477e93a34d3fcded387839fa7b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11ec3ff46c2ab7d26f1c053bf5162d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd90a3d2f808fd2d1545ae55a2e64979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ba4e0d9129ea807473567e04132c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b1e653d77973843b2d003c629ef8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ebd3a28a70e76aaa81192b1a394e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72899846f0098b7e16a68184bf9aa283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9435ef4891a1d69d27eeeb3cb54ee2d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d80d4ce698facd3eecd3f2d1812e9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ad6cf3dff6ef6cec170003491136686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47a04fb727167d99c69d1f8ca6379e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a72a776e3f2dd507e7a020b5ade16788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a670a57c4df2be889c7d08b03e1b9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ba84230b7f8494ae3a4bfbf92404190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1119b85e8113515798e092a79188e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fc28e5c37f6ace8efb15622dd126a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0eff435e2f985e25847f5c42e249793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17bb814558ad54c6c87b80f14f203b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f1cbe27e779dc8278cdb79fa9203295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049bfb6944c4192b6c4b3414d12cf4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18ca7b1b53f5564d93f32822ee3a0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e6272ac5c16817afc2a1c6c7bd96498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda63d6dba7d9879fdc6021af6d7d2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27af2e24bc7abefbba95f499342df2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a423a571b3024416dc60d0f56eac6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172708ebc12da991e1f9897615970569102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6430f02e9173abbcc803ead6b5b3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d3a9634be5809d86f309fce830ed1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c739b49247fcfbb87103625c6f2c21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6dc3990807a4bc66c681c8d62bc60f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7fdb93c91880e3095d06b318446f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11597c8502f2028ca659731c380b3b19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05a269ce38f725ee115772d312127b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97123115c5926381fd474995a3ec7284110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334931194c99fbd05616194525d4943111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf05cd99a4665ea02b589f1b68dc4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb7db55f287727045b1cab65ac61b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59419145a55802ce3ced1ee6b1edec3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98050b1812f297e52feca2bb8f838b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db40493ecde12065b76aa40f603abcc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c073562cd3e93481c30da649aa967117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0166a01af5b3eb0dcbcc9bc276c0d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87513f09fb1ef75b4b373463353510c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce538edd7b00fe97df6e809b520c825120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eac7b06fc52b99351972cd7e351f14121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f594e76f9257367e5b3f45057d8d266122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b329e1e3f6bf414f5527dbd5e1dfdd2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a0d6c60ecee482f2f3c8d5e3cb1f2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908764682b87832ce97614ced2f5b849125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b5625b4714d53c59489ccaaa72173126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c22db1993cd970f48dea08244d001127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c17509683f64301e33da11388a60ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56224d0998b56a1253bfc09a97cabc29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805dd3b31040baa820aebc1a0bac0f31130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2814d98c49ab8dee45587e2f955e248131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb61f0f70b7b6dde305bcabaefdfa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6dcf0749e705549c8c58d0b8a5fa81133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da8628d0cad54e7a1db02eaac1bda6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b953e613346dc903c39600fd506cb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20713efc8a6d81fdd2b5a5a7be2d4eeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed554d14f1788b33423f174810c674f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c223d96d46c5041884e0db6ec22dfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f99059a334a5d28c3b0b31696c1ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac4108a080f558976c93d2e1c3480b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ee84de4e466c3120e7be4222c8680141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916fe7de7f502cc524380baf6ea6931142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfa7c79c37b96aeaf0d0bebee75b0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466ebb80900ed7361f3a72c7cf2e908144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908c7b0e855469e971e482739d4b762145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db60bb923bbc03e07e908f5d4bbaca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd162013be9cb602e74832d995e6f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06909c086e076af873dec7d2bab5a04f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc852e347e3bf5f37029733fcdc7eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab6c9e3094a5f6b137a964aa04fd6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023d3a64f66efb473e3bfe373faef49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54670d90bbe3cd501a819c5ff6d533152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a4f559e2cf05e07e71f47392ae7e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6437948d9572f730a05ed09528b7dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f222cda2bfaf2f9ead690ee41da54d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318583124b30a498d840656e56068a04156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46847a8b54ff633e8e36286ea099f8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d104b28782f657d2614dd2276df85158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dda1d931deecadb34b2961a6a12ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b306eaf22033c008072473fa630bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00479152a683b31fa4e1a225d1f53549161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05560f4c46573cd17b3bf95f7d15c73162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1729ce8bd57a0baa1a8cb37e7a43d2c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fa15cec2f28e70df9608abf6b2ef3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbf92b09f7a70eb0ad924b66e3a925165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758bc19bd3220c2bda7e0d394266324166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feb775973b46f153bce80521ebaa31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80598e0c1f6b78fab36e67affed2ec18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb91cef5b9d2ef26bff5f5fc5bdf152169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbb388c5c3c34ca7b4f9a145659361170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ad35a962f657da38a51b176a4813b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521481dba06f5585dd657f7f53080f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082f4f51635ad6be998377e4289f692173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13415c0ff6e009641b2464a07e6b3fa5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8627e6238f086bd9a80b93b35db9555175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433e7133f3a08d89dd48e0445b79eaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6023faae7d805f11ad8fd8339d57c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe83d808daa28dbb4f61f83ef7d151178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd0ba97c8f30615974ac7c3b6d1b45179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123a11fcd23880ae8d3ccce4a946602180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f88b4707e09b994e24fb51e90a567181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ee14e3d93628cc879b3a09d5857e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d30f7cee2a80b91029c02d472ca5c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaa085c726876f32da308758a13cdc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da945f8ca4f734203e439059076f0e79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519e24c8e2fdd2d7bb4afe7870b2c6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4b5197cd221e30ed795272609eefc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9caa9d4d0ea40286bc276c8c238eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b8fe3e280f571833acbba6d462a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35cafaa46c7cd92083ed70fc65049190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa49a50af03165eeb360036de527bbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46a09f5517cf3718da1c64a59fa7f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ab2c0130fe00304aa7c7a44e6801c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030495c48de0c11299426e2d903fe15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f44b1072a9049f9700dcee51d1888195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855e30b16b87c5c0a3b6e5e13ea3f39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c1f3b0edbcc87a5259e3670816c88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e8067b6e4d8a6e0fca058dbdfd05b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81475e388def1ff1f0b2d410eaf2c955199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f82c23cc586458ed61ae4f5dd0aaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a36284ee0d2b3c37ed6dce09113699201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb8d85e90b9e8b2ae44c01df060796202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e40ad42d085734fb87326178ee579c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7b6bda3b5957e113ce8b905c0aefa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfe84f84edfa3d9a9c6828725e6bba205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af71adf51ca382b3f275204934ddbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044c43fc68e2a665f401915bc1e0320207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd768df088efaa13c73bdfdadbdc7d3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4664472d5f3b66fc6e36d1b3ab2404d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a5cbdcf472cc8fa4d64e59679b1e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0631ffb72619db0775fdf4d1bccd334211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b1322bcc9f3783fa0c79977cd6598212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7b87f2cc58bcad45da7e2194c694d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00b7e33c4cd9d2575d056ec36244ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff5123d71ea1c990f80d293eb2e86a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29466bbd8016c9b6e0bc3fbb6a3b84a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530eaf68e457ef7c2e8978f40965e1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c7f68fc84519392a6c1288702d909218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3543988d45d4c6d1ebd77eff0904883219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7332e4ed3a8ba31510c5068f44b45e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34668cd1c273b4131a3277547a4788221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378eeaae6d4f74a460ac879f174b64df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa5f8c7bf76396641e901be69e7b98223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504f0d50ec3b609f1eff346383da5e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fde8eb8cd3779389d3db3a5a5400f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321492cd4f46063e65f64e8204e65d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdadd843d8f6a7c6155f14dc42d5a0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d2e0af15c3a4a3dec9e5a863b86f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179000c2f76a2acca2f28c73d5406257229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eefdd503f3c3cce7265724b729c0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2bafe65e17457770f85bedf40f896231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fc3d9c564512f842c51108d7391be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9953940171b6ac45f468c1107384aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945bfdf9ba20bf57d6d44cbe4976111234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333d87eb8d996547628d2f508fc87dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033b439cf103be52d8e3b3694e8ccfc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a3a8a982cae9f3ef7051aeb7c9d8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb6e93008fac92f0b1ca01b0f3f69b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b8e16f78249dc1b5f1fc8ef72ba91239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397a5e5decf1db07b2999f118ae495f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a901691c6733144f4800cfdb3860610241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a16c93fd5cb82f60b39a62a48846a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf0448ae89cb5beb21caa76186a54c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e29304ad4c33a96b85c58aef2cbc2e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26962583f8a428a2e1b80875f1a929dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4ac37a6324bd28036de3d52d2ccc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb529512efbbe5c866cace21e137be4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f385fad2512582db64164bf812de6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6801bea17ee693ed48fa09ab9558a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f84cba9f41db9a3ead570937c1da7b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943cea242ed836cdc6631b648e484bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436d78b5e44a353e05b8b16a0a9a18f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68bb0ec26e353ccd86df4cf2d6ffbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39849ab148600f13a6d4a87b4e5d75d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bdb9c4a9be51ea47235e600fa1e42255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ac526fa40b8465be285f5838b33bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc84a6d8be50e046ba93d27601bbb4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f119d8218abd0836e6f87412b0dffd2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb554ebf561c230ddd7e75cc70db16259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb2d2b03ca1f463111dcd7d0057c17260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb82aba084748c36c61b91000702b48261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a02c83bb7e522cb2480a97b83957c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862806051ee2e02cbb1b7d308df6b7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6e4fe37441e7b613b13fc87d36c18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724bdc30e6ca175b3c15ed7b95395cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713a4ff22f40f6c66733812a17b9a8a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf5cc2122d956ea400f7b6d57c5781267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89bdc14ce2b4eff205d65afe45177a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e608116a70f31f9093e7eb8b2cc4f78269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28228cd75a81a29a00fa810e8699c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfbe571120e8b7b3c377e617e88138271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b3a122e77ff0c79b7562db6102f45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321411a3a789e1bedf5850453e9e3a1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e563d3e2a093582c486f3cbc88d1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e112244a089959c18ad541fefcb417275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ab1989d8d78bb765862e0c468a467276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20929308debfee2ce36ac81abea0ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a0f18a7639751298ad9f33367feef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923b2e2f07bc42d8513fc231cc1d4af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee83085387c7a723872c8d82d077c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae14f9918df36ef54c819354c9d61d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0396963788d96e07b91b5a632c6cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e775dbeebdaa8502c2e57dcfa1b9473283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10629c81f2f6e7dbd5c16d5982d27d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932d4d64fb0cc1783719b8edc456ca9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ff3125252ded7fe5e2369a5ccb8a7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf015a956b43a42d23817ce33d4ef1ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e5b8e8a4e03021472af294ac55775288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3cfa3144c1b6dba35b2c2842d6e61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746c8d84ab6cd776ad6fa46b4d30349290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960239c36002380f3a89a87590094279291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dfb99d1f4a218545aab3ee70ab63b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f4a98063f3201008c2d58e83a394c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842a626b44d7c4dd0e497a491673d53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04eb29730d237d0a57ef79bf9661347295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11575ff026f43711b89604a39b2ba78c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd991a0c9f53e923aa979a335c01ca6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097764f0f036889420d41b69eb89d8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76314710737f8035fd78bba8336b8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c9a72981dcd6f2f31758f39f360ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726d411c1689889bf2db16330f2c283301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f18b4c5cf6e60bdba182943106b976302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16341603e85b60125fb7fdb6c814081d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce82b2858321b7cc245f7634c92678304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfce9b78519aaddb17e78ff6a0e4037305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff374dcc8143e8a4a161ac5fff9a147306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec18dd9bfcfbb3a54fb9e0bda013f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02ccba024212c01e19e9985ef839ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b569019a5ba0e4e148bf5402dd2d685309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf07efabf611fc83a7e1afc9a5a6c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc608da2c8b5ac7d9542a04ac5dca2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc9867acdd25dbfe7c8386cb9e4284312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641ed8af27407809ce4c58fd5163428313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c245c48b89b2cfa3bf978295518c32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65c84f52d6ad20dba9329f889debcd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bb76ed691713fcbb9f4bb86b5d50f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32c1efd097db59a879ed0e7e8ff6a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c893c0aa09085968f1480a2151831318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42a052b4568364f85d4d3ae5364035319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038c8a2c8200cddd395b94334615d2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94bd97cc49a8aa5825c5b250f2828b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c1f89fa2287e169f1e593c9a1c74c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfff03ffa77d4c17787ea389469ee1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cf03f4877025a3fce6c4cfed347c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224ae8097980e38abf4a0ebdf1808b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237932ea6e17d5018a256570090ed8af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382373bbbd2c91c46c9b74136baf4e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a29cc13fa8e1b9f442610e56ed16e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca91a1fd12680a13bd6523a078d303d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5ebc515394a89874ce43cd87e0b70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a102b93212205c82fab0960ea74587331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35b53c6775ce1c19bb7a788246ffb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defce0b0c570a99c04a9382ee5f9cc27333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32bf5dd27625ab49ce121d45239fc8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2cd495ce346feda95f4e94ad92e2a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a621cb5429359c2ee55e4cbe954a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fee7564a8f6f001ed9634f9e5808e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4885d3e5fe9ce58ab257d4d64eca3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f7bcd914ce18b6b90f7fb78db6fae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf8a7e30384d92f5de54b3c28b304c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3ec269adf809011f69cc428118298341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd026027f7d0a65821958e145f2547342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b2f98987033c06956002ef58736d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e617e4b9fd0e2035b01625fbd54d01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a9d312d6e899d0085cf828b11c660345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9ab81699b58e4caefe684c8d28de5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5b9037e18c3b138522f6d81efaa76347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82584877bb5faf3535c649e8f0ef0382348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd790b7fdc6976a2e747820dafb2e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29bca88a85cb68a579894b4aebd8b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe63fc71c58ec1d1584b7546faecc6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503c5e28c1968eddb6376938d9d5513352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4937a8c1e3bcc1b5d7bca72f528511353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce474c29edc3d58fb20113699fb1d5e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23035cc6d4e0fc89de13e3ae9eb82b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dbc67bfa33cb416d418dc6f9a0a6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9eb43ffdc434d7db5059d876b042a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5e35f51ee86425ee8c99a0ac74688358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ed8045407f7bd98e129e23075dd2b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b406f8dc64d9276096d9c4f50663d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034f2286331db97e9b541b1911db497361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b4514665bc826de4ae2898efcd07f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c18d20112014c3dfb2056ce3dac2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0488228454bae93237ea6590bbef9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb298e85b68bb9834a0941d53c5acdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c3ff7e795ff0b9e9050784ce2ba35366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b2b91a8cbf4921e2b1f5c01802803367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f0618339f1fda0fbea57a47be9bbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93302095c6f19731ee9e2f3369d7f8a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb8c133600dca96903eeff9b5628c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151b7cfd0173f155e89790343867bfe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb70948cbf51d0d2fd59470a6088af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5325084c3d64a190a13408aab4c999373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed8472ab6ccc7c5b431c1ce657d3ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838f4964234b3aaecf0d8fb6eb5b99a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41a8241640ba03592bdf5c0dad33ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1d7188b1c6ae36a16925a72bf0be9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fddd08b045e802ccabb6bd5315fe68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88039a37a86da4d352936cc9caece906379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50c84b48df6a5bb4fd8da654c9ba8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433fa789dc70d5da5f7581dfe6d6f27381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0cf2563fc3ac78030022578b94ba7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bb7766952e81658868265b1b09ab4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bcabd79758dbbe1d494c35226fb51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3806af5fb0145a4ef1d8e20fca76cc6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797694aaf0047e03d9e433ad913bf321386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cc168107bf095316a286652bf3734387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a633afffe891cccb3de02d0ac84096388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d7d9d1ac3c2ef8814d7eecb44b22f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13825a7c78cae84739d981ca87a68c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b974bfc693b3f6e1bb498e08bf552391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443515a276dbdc907bf4058863a4657392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211baae92b0c51ff33cab08cfc29743393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98630ce147b4f67d9544e444f18770ca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38eed4d49b12a14e08d03f634e20296395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46277ce9b33ac4310f7a93775cc3e015396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a859fb2c156cfe08fa7187ba3f6a4d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93d1112871f22f0493617c967adcf7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe408eb9c7d715f2d1434cbd0942fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbc01b91d772a6c153edd8331b3768400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4558afc2a3c1f790c73e46bb8229898401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bcfce8d00e7b8054d52f57cdffcfe1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0b8bf7ee039d206879828d1b1839a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a5867409946a4acc26a9b80eb3d4c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1149e374f2ed605451aceeea5f5af2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bba7a09b5d3c4fcc2ef82395ed00c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9960d811557ae56a8158671a958b30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04952c89305f7fc258965fb3021563d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98001545047c48b8da16878d06be52a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be678e4a21b59b52cfc5525bc9d19e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffefa33b2d4afd40abd381fdb01df1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c81b8d6fdd401656e541da6d78eb7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c08ce5fae4bcf69850845bfad4e615413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a81050e405f4166eaebca20c3453e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af0a799566ead1c6b68490bb76ddab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856bea615685558033d7b799be072c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e222e6dee5fc4002cefbf041d1ec36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df949f65ea5f9ea908181b5615ea8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576af002ecd359c0d715d6649314818d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b74c2a717694f421b5c4076f890edc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8793faa5f7632a7add1a14eeeb63e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e62329b4f91a695124fbca27490a5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867b85bff931f673109f07d15032585423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637fd97cdaea4204186fc6fbbb6cc86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2726a3a8f0808df749eabffd27d5fc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8d65f4817d6e0a72d1306f892d5b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c128db0fd618d0d6e07bbf4444674427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825fa25f640b3a1a0ee26718ffb29e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07812c9756fcb894c655be3422078ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9690babc80c03104b5f76b6c4e0af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b290d8774137e00e77ff19598a4b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac05555d2776d7048c840882517dd6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44180dd5769336a12ba7a6e689b93bda433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eff3f5f51e6b66f571c9cf275a5a70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5e373a6f179945bf731ca17a768b0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d371c6b12515d3f2d9bc69f883b9ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050121db734ce8b4dab501e16601a67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3659cb1a76ee51b8c99eeb75c217997438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd08af0ec41f91a19a968e47056080439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042da49b516bb07c3608eefcdde0879c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757926368acbc875011c269d374addb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d27458ad74bb81c77918a4d80407b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88493066401e19a507059b0de5723ffb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f8e3ff8206afb5774afa43660e74b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e39c5858cef38aa483414b679a76b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26017b7abeedd2647e1cda8b164177cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566a4456dd55084281468bc9dff0d27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46e858b54e72e466a149671117bd1f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70df6fc87b10b32eb10d06234cd2ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6778f453dba145a739ca23e0f97eae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6007142067a7efa9bafe50350c01c6d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24535e25679a4500bdefadf3eb6c13d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174b510443aad4ab0cc16d29c12f6b2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede81b6d3d803e4f962c3a6554878b8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc969ffba698521203162ed9697b924455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e252e4699527ec4c230ffd57f84236e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a7383a22fe1e1cff750b3f4e82246457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039ca260845ef96938375600870d481458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c52448fa3cb495ac3f4f124481506459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e49371649c4dd0f1f66ac983291508460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76899f92cf76beeeb3ec3429f7e4d16c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452c8571b309e647d7817c22d70316b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bac4eed4bd9bb4cefe922120cb4025463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4aee498925f1122176723dcbecaad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c8fa2574a08ad1df5e7574a09d421465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b629b434e5bcf2eb897bcd06dd7fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164aee1d95b6e91ad55ae1a448a3f155467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb692f4e0fcc6f7e5027e2e55132cba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db32bc3ef84b86db5263b67f3856e3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117487aa4a917684c19adfa7e1ce862e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dba32c62aa2e72f5416fc761c1fa4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a9bb75d70701037a3aeb4ddb32fac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc63425268bdc70b6d83726de84f966473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc462737e04448ff9494415cf9c2a38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3df26ee2d74d4866177be773531c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3246751ec5b28203f9adcafcf422e95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7330395c60956562ab05db11067e823477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a195a7ccb35e6b5ee05908a162cb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e8a20952e1c94e1d079da0f9d3027479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d4ba7107cec069e7885f702860179480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82f7abc0f77e3c912b30aa45ef7396481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedbc50b83b191b8eba71315455db3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfafa5002fffdb82f50335db271603483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096dc1d4722b9a9f743fcc258aed5e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c9de4d59e5695a594e9c06c63f43a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401362ef985cc595a9de7afc26533dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458b59ed722bea6a38408014eb77259487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2091a426b2532f49e52dce4b86aff4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45175d24debc91a997e6e6f848e47764489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f9a91c57c6a3176386c084d7e7546490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bd0e5edc57e07d9e2b0841ef40ac9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de021fae4a5421cd1d6103ce261778492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181956cf67031aba0ae5fefad537ff4d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bec41479dbe3d59b5f8925680019d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bfb00f4e423c535fda8913ae5a73b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec15c28ce9c47f7dfd1e7f5e48185a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96da984bd749a68bb36dee4c629013497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a248022066070c8d8af1543c5ff8e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d985f9ae28500b72b4fc807b1fc3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd3667c79b61b1849d958b0340080d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba42340b14d8436244d794ca5dbd87f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d537b7d7ff8854df5d8c7f41aed6b48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ef27e6209ccc4d8a8a1ddac8a271a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81dadb2b94df5b2d61a2b75d4d4d2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1df5d135706453773b2805f654eb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999b8f8779da7d49688579a28980ce3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822bbfd740ab055a4f81625410c963aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be373ff3a12de4c4ec2afa615c4ebef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85869c932e43b069538ed07e00b952e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db811177a415b57df922ccabcb19ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231ff0f6cbbd5267c8572ee2b271a34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c8a2eff87715e8f185373e8318125512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0601c3fb6979547d895c96a1fe23b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b117c9fbccacc762abffab99ea392e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd261434da1d37578695600a57f4f78b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0c20eb85301f7eecc36113b4c3a2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c647a26a278147037257e4261cbb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adad8f83cfc67bbafa4a4b1c7f1e347518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322823bb588cea5a90d45a7a0acd10d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27042a0e494f98c8a1a6e06c1296ad2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129f170a7fd9644391af279ef36d194521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca87e7cef600012291b1928684aee0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf58875345b25a8f0b44484fc6dbbda523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af4dfbb9fde2780a430643118a79b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8860d886af9468e16eaef8ac54b87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71985d0acfde2f538728bec4b2fd0489526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c482d5f7cf652829814072db89fc5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478456416a8c51519f9c4a3942b6b63528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96efb2769278470f091d63f2c6f8d68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db862092c80d8407cd6befc18b31ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ec87b84bb0d556c3713c3e97c0231531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bd1cdd2c61167aacbf3d65fb65eb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7be77b46bf94d9a61450887b8ae17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea791f1585c2b2fb513f4d1e80960d71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99852ea9e5057d9e1e7691f78fefa965535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf0a6412542e6f73482676f07f6f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705c7ffc0c23eefbc42d454dae80534537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467a76dfdb0f5187232e3def556b5aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ead8591055b89acb1554f57f4db03c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982685274fefc1e23861e177c6998d0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e6a3813c504c7b8ba8cc685742b34541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4673efe9def0ced5de9cbde53f4259c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d8d669a1d43b2d6e6d00e1b3f6029543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b689d6d42a5de934d0f045c73dc576544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda48024ad14a368ed8607f3f19464a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e7b8508cbc9ea3d2f935690a66068546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b6885c9a1274787d5cf437cc24257547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff55bb0bbd35e5d0177354ac29336ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d876956053c0e8900e79e1f36be60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf024eb4206c13234227ca0b1daa73ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be740e4b4251ce0f2bf48da6075729551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d463d76507dc3de69fa23a5db98f92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd63c30230cf90686bee07d814f82ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a4785910e083c2239fb9bcf223ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb9ea18cffc37794ae082a12063a44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e51e6602b7a50bbf08c26f568c16d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145bbe1b3a5b866d64c519952879064557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc208c8a00491a463e613507472ae1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46547c0061c6f119a49fde0b0078634c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b374cdc1f33ae212c840c35556490d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead3b467623b9d18953aa4f44aeb9b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5056f1a4dee292eb60cdac8cd2e032562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedec2ef07b8d3eeee54737a1a210196563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db241a7dcb840cedd1eedf1e306cfd54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16957165a680f2bfa6ef5643cd54a0c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd06bca7950893d4b01faeabe00618566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f008ad0a5aae092abb7a7a7da37df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368f098566650fbb6260197953de02f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ab31a2e8ab2a19dc775717f975241569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afda72037f1c57f19e3c2987852f552570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406604ab4cd26c0d3a56d75c1af2507571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68034de6c50d56b2570fee8d6025a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab95270359fe82c2875863d21ad9805573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca92cd4327c9936914a73ee46351cb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f200f97b28830057b63f31db93c5f8d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180e4a297efa3197677ac2d8d7f8245576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28d8cfcc7d699a1ab8eae7eb78b1a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075fd37a879bf181797399b7f338bb3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72ebb53e38687a440b48e7b4cf5e23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24e30f3d6cbb49c58cfaa4ec7f27d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7cd4755a527e791fc7c2fd5e84b5e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389c6ef873f554aaef6e1d9c1f3c209582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b058dbaa67e3631ad63672e6a6efd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47be22cbc479a6185d939ef6f5b083584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c18b4ea0bb7a7176faeb548106ffb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d7c0d0783cc33ba1882ee0ab5e016586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324c7079d3242483dcc7292762d4a23587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80913ff1b43babc72a1aa190905d9f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587d02728a529fff0d08dc6be5b5dcf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31836a617804f567550adef74b50a1ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53448b5c738ccec8869bbd0b5fa59e07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc5a37831bb6431b776f2d0a9c0a09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067331abc7e7976a0af371f5c9b7f4a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7c60322a8bc5c548a4db1bb2ae58f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf766a794058ef58737c9c972fc4ecaf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd739a49e06caa3626bbdb2c21fc74596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a282976f1a1f99435a2dd51dfd35e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9f6f2cde93c5d1c336294fe98495c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f1f42af7367e068961311772695c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03b964d6549e32c90d7f2f5847e626600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0e6b12a23dda75921328d627180f0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd301e9c082e251ad9f37f147ffd627c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1a274f2b4a706e51e4107c3809fae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372cb38205e2c2ac4351bea4856b08c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5b16b89866ff1842c1c3806e7e1f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9548fc8b30cba8c4220d63c17fcd5a1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a1e68b35d4b21c5ffea31ea52d027607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c60656a93a03a24cc0d979f36bd3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd540cefe8918a420b95fa8cd8fb8b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77460f0e4d06efc755859eeedb40578610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b12f7a8615f8dd86abad63df1c86b1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5060b19643b4fc6206ffdcbaf93dc6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb3bf093257423cb0019285f36f373613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e7afe213c3f80186d5a82a98b7a84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548a430616724ed0e5c7e3b1d67fb0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d5a6368b6879e9f7284a72e1b139f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de01510aba810c323abc719415d608b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83d2934d390078458b57fee885ed71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eacb93708d4365ccd75ae9a54e00d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac300361843ded5682916564bad0209620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b9cfd7783e19d7ef244cd28398171621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209dd1d8011901c8c545bc2582fe975622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e786b291de33bdba2069655176723623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c232cda23150eeeb6d77177e6abde624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2480648cb563a2f61f87177c10b4c04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e4358bbfa85656239150ccc9b3233626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3b55f795959aa33f0e43b04284002627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309554ac0c9e25dd40339461c956a549628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9619a2f93c57f62d14754a003e00420629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223461298fe78e98a321892f1b4247c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6866001fa755bbc6da43ca5c4d08c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8433170934e5ee815ca330ff81edf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8842a37fd5608288aa5e1aa1036c40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24157cef8adf71e6453866290930729e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964188184ad2f81b23ce1f6c77743bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51443df3e8030af958d91dce93b0a073636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73844d19f27fceb82adbcfdaa40b619637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66953356ca0ba9dc208e7a46e9bdf6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e889a66a06fff331cdb651265a97ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c922f5b78b8d6ed244e1ed845ae4593640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1d24d9c60f5487d34668076c49fc1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a143175661c0f7ceb4edc244f077b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67584dcf31415d8ddf6f850df7d1969d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193d260103abf2cd10454a7a5dd6999644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890f664c4cd5f923c1a1fa9fccf5a01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550dda459e7c5a4d2ef42101b4fda297646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39e1261ce34f8e7272905c8ce0c7f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9ac894ebcf63c08d5d7cd4b486665648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd08ab03b4b2f6e470a47b57c074eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09296fca42302e8d8dd5bcd7783588d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec345fab33181e911975a08a43a181a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7459f0f1a8799fc5898021a55e03475652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141ee5b3ce3268409fee372a7d8be95653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565836fe388421f474d61269e424f76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97dc7ea6315c03d5d79ac0587f38c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16298b298ef3bfcb55a1d41eee35f24f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442be9b3d877502140c435c1d904895657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d962e0971263388a4ce757304598d34658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0180680178c7260631061e491fd22e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a6226af6f9a868071c76d485bd11f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a220fd25b7fae9edb93b452482ecdf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27a2555639ba30f18c6fbe0476e0ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a787c18d46b1b36d951b98ad60654663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ff9271f192a9fd8fd20a816305f55664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de74ee9c030306179d4717abd6c567665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d887176b553bc83cf6c12bce99e54666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f3dd3afee41c92e2e3f5aaa27e36a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab285c6bfe6cd5c132dfed9552c1b8f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fc354bb2c9a27e593ee5d658960d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6b979cfd5c11d9ae15d5475191e49670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d291d2bc01609aaaeb5b94b405ac4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c868c2911921abbf4aa4d40c235b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89951dd31c958aad4f8faa798b41596c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e994e1cc57a227695abc9e9684d732674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76a68ac6c65f947ec29300c52fa1fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce1e16a092a77d5fd9de57e3fe8ce3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1c36c47075235da39a9d945906050677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01ed395e8114ea26d44241c8c42cb1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112457fdca0838b5f7ea5e34d84562d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5ca5152b3cdd9e0c7e04f2658c584680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e8ce1204d4d14b35d74228a0776c9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb4b8ea4aca21f108d3f111fd387af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0bd38828eaaf9e72964d71c50e6b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6572fa3ef633b367f539dffac4a6cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982d24a28af30c0d87d8e8c3f7a4e24685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677dda6236298ff0a7e0022518676c8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09be469aa80d6750d246904e9bf2a25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469c0663c79640e0192f5add4203dad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1877871ffada24e4682e97b5767e45689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a12b0eb2a4aa8314fe307dd00fad6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7852662d7d68dd865b7e2833140e1f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860a9849e84f6a8c4f4460e5b0d1a22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3c421d8092d8978f60f4c95dcec03693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6d7bff0b3a5fc12750bbbf388bd7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a76b24308b24e181b8ccd2a05ab6bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe604956e57d8bcdffe62e25931b127696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea309320c77b5e270f5f857468fcef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb2e2a6713ac883ea17b30c4e9c728698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbdbf676cc8469654bb5a20f488037699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42edfb7f25bf6caa2824953436e1ab0f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2491d240db8e537df6dff284a2028701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec186d918db93c428ddb8409665c9d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98688e9d0031845ad2025eef4788c53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30a143cd5b51acfc7f0bcfa523219c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a72e39816cf9c9d3d60e093a53b3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa87fe182f9b6207058e86cd86eaf49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7829009d0706ed28e7293fe4c21b97707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfb70df9152a7551612abd4811437b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13863138dc209f1aa104dc0c5296e06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98eb2a76a73ca24adab58b42f9e93c6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7bfb9d847eb858448c9d64c391b197711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33018f598be1d003a11bd20cad2a68da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e5f29507af310c56ad76c2c677203713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada4352afcfe280aff7c0884f606882714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19541e64631c57a7bbef662d1698cfd8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b13428425a12f66c7e48817b735bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2d5f8fc71b1a06f42a73e9537b39a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea585f96dc64bdcf0af0fefffc17ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227a4187feddbafbc34b610ee4a69d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205b8cd9f2386289105e7de4ef2544e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ee197a65072013182d96c8a3c1eba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906110c3f5c394368b792bfc6326dafe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb8dfb92923d29ca966b0eb6a973ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac7df400106b19b07ea53d16fe284b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5a2e820f253b4b9a825703e3e5e0d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99e117153d8d9eb3decd268e7b3a2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b903d9c33e4190e85a7abdcfbd66460727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b18a3eebb6bca8ac535da72031e002728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24726ffa16014be283d310b3df8369d8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0f2709ff79650c5f5866fd7d00c2c730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbec3d839f8d745e596b4ab8595db9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184563554303ba8e55113e924e47c1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948555a7f761d81c56e313bf9d2b25e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72851ec68e6f37067c0ee3e21efa64c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280fb12c34695ce9aa33d3f27beb8a95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f54e56cd977d39e31009db531c408e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c425b4fe23ea165a934597fe2d32bdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e076c0aef2ea584b6b33f8c485098448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ec60573e5086ac8a60a993156164b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf068c0fba49107ace53bb5418740610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498af1cd6acec1e1796dd9ed8bd2115c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2c6a79726b6e33efac3af9b55596612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29653aca1eaed908d2a8b248485803cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea9434a3fcb10d65281a6608c46e3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3aa618f24a956284ecb41b6467396c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58a74bdf1794dc31dc20e736ad7bca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b141d878db5e7c2c1ea17be9d0717017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103f11bebb06f97ee617f5c3f3a519918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a61f080aa756707681abd3c9e4cb719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ed2620414d4281a2465f011643d3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4e7fca2f23c409134c1ac54a89f6321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d535e492b74e6fb9ea495298a057a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aaf63f6d3b4b318dc7f57fcda524d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f77606ab37a1bda443023480e3d2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8076fd35be09d9b198afcf2b66ca2fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb173d4aee20976b60f59b3789cc537126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061c4970ff644e7fe993b4c911be64f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd183e5671bb1a1fd1f429640d8e76528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d26872ea04b31d64666af1497ef2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b4ca78aaff7fd74ce54636344daca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b5a92a171e2726739ceaefd09897f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ce2268a24fb08c1dec468351f985032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb627c08ee2bee2543e0cf4257368f5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f76f4a87cdc6855dc633921d499c3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de29d7cf699918e50ad2bbcfe0fc19235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d7caaed2201c606f2a8f69833e0f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9642634b1d22c6a9f633b8b26a677837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66949520c5950e7f61ae095474f68f7a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10099f87a66c9d68c24aca08e320e58a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ceaf7410ed9a994f1322262f60eb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2610bd5e6899f6178c622783997d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903bc72738e31392849d063eaa7b5df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf01172dff571ed0d615d0c5b2674e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0af5cb7ddee0f164c430fd683a2d8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5531efeb7ed8c1d5de6c14823995b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df5365dcad9aaa8403b88edb34d30846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7db5bcada35511e59089435a8b0b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099cf3798c966c016d03dc4cc4481f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b705516f883db7cc2ea86812d33b46549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb4957bacd198559e6bc72d2f12ad450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d588ecc593bb165d1f03822ce2dffd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a7aee007f15f09f5e641dde5344bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a005acb49884e49a1e60c5f7926d36153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8900d24f8fa8322e7321176d4faf3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57882dcca3419f82a7af6e92b695576b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f29e972a56ea63c274e9cfd3b644fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03792345e9fa8b827465b15bd26cd5f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a606ed075f243b425b1c476e15bea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc057fbce9958d08d6b4af507659f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160dfd9eb9ca5e97ddf9f69b35ebcf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdd34e89dc3f25980f1aecd67e1c3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf9063dd814822edcd1da454a33d7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1bb2b2c92282b08ecdab50bb2d19463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189fa4442005b67284e465a79aefd6464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6147009e58a5d86655b57e1cab80665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed28d29364aaec4ee7d3c4308e79b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40c9132c7f344c8f135179b163885b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667e6d2d9bf5faa4a736388c4207e6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26051eada5b175cda051766ff703cc3469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35072ecc14450eae610179a9ff7e0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef97cd7c6790d456664529fd2c10bfe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f947ec2737cacabc75f124c6a1aaf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9c7d953ab75e35d0a6869310bea2473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522cf773cd44eba89f33712dc0b36c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0d053288383e6cd6e56a3c16706a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5e04b418f98ea90115cabedef77c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27ead6af7ae1ea7251b1c6cee85a6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce85b104dfb9f42ee04ecb5ecfb83e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2718d3de535653b0dfdc1d32bf4514879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598d2591a2ad1c4c3c7bc79c1e5e40180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb0b960ebf7cecfee4d24504d2b30b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa1abc8f7f2411a51d75c9f8716fbf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4799192369c05d87a75279c824551cb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1901f61acd128914aa3c7831d55e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8526f312f72ef804f245ce6b44d1585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114b4521db3a54858a7fb9a0c00c72686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b984f0fe707d7601b6183b9ac43069f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c54e6d204f70ad7b8de541383167188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df6e76a5210b65a1eb322c638ac55789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e73d77da1ca122d21ea85dd5de7fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb8e78f626a9d2876b7dcd3ca95f2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc913b921f0ed2a0a926470d0f512fb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e92102f96028409aff8e3aa350e3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d823d6272491bd3fba3fc94dfdc564b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cf86858e84bd5b934f5e903ead44295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c99e59c6072cebdedd1bde2284ded396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6b3aa543f7eec909aec82b5656fa797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d3de888190c9d8eaa3a4e779785d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98084323d25718bc01857a7d798ebd8099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb54da1347ba469b9bec8db57dbbe1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16db82868f9d371549c69fea71675c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e499f68a4f678d80353521a112ecdc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003170813df9fd777139c4d11ad40aa6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a05e47d9e146c64e06ca3339be81c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495f680e03cd3450d93df92ae4ad153105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7decc640c2483d9eb555b44c4df850106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f7ed0726e391ff66a2165621570ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33157642170403226701084da3fa5ef3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd5d495a2afa0eefe55c55d3bf6864109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecca281d3b58ded3d53d58160c0f95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77037ba534d81c8af1bb4d5ab32315f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d2c2af039a5ea70932d2607459678112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d955b7172aea394d771f5cb239c76113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93d59f5d07e5108c910e3eca172273114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10cea9574df91f0588ce8f48d5ebec9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69664ea913fa7aff08d8ab0a4de5e9b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79d04a42f1ad707b5e8144c83aeabf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a83372ea068c454d4ec4b346aca87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da0cab387af4e0937ce7b0df112689119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55d02ac706258bb6982b38b8f701d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59660d64a86f0243771a3d0710425c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b1354ba982eb65e0eb691d39e6d2f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d24ef3ee2ee6f82ab2864a750bc24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7978bc399c009a05f5ffcc5a4f78fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ded1025f9983407b8d631db5439882125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed10b4b2baa9d611093c9d7db1f7799126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377301bde6d101e0fe43fffc91b31478127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681faa80e2edd8e8154759a583bf81b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ca4e7cafd0dd909e669b7eccbb003129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65911884a6bd1a498b573eed43a76b58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb1ea993178ad63a7663d457b4651d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bcad6ad0dae850981180f80e73710132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9170580c03aeebe52f0b196d83ad30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991df298024333d4f3741ba6846735e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e0a07374180b7be1a7290e76f0063135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66293913388ad48c3dcb4133c984169136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5458eb2dae2f9f0b308879a41559b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108c74b04ef106e4fc0dbaae3efb5d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479eaa5f925973b8c078bd7b31aa9579139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0eb6086ffe40f5fefcf7bab65e96c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c77412f633fc288dc91019a9f90526141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dbe9291fcfedb1e458b3f4c861d19142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f1204e814aaaefef949638ebb113b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb00c34050e5fef8e1e606866a49596144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe4b0eefc1b88278956dc29fe0ca77145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500938363fde1ad4b6e4bc972a674a2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8f8952cfe03a21be746c46fbd48d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25eede38a716a4c80032f27f69493c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed83ef16eb64af3197b51a42fcc844a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7698d1a739542729cbda43961a3084150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014231ffeb25ac9278147f202d46305151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22699853ccf0c59506ef912c92626208152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdab29baa4ceeebe9fddafdbdf7109153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4846430f177d88e3e38a8196ba66c3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2f56af690f801e1f95582897662d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3af19b771de01142eb5e6b7d79e73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d20c0d7d173e400b0c530c3cb026c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aa1d978a05f013ca439bbddb23c67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46960b8b4b548c77a295e5239ccdfaa2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700f55811950493ee616a9c68bc63ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58c8827671d9bcd3c1009afecf3e7d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971491cf49354e138f1bb70c79a6c1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc448b6ec20a3f1c65d3562fbef104c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c320681751aab9dec6ddb72d6be4b54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76715a73a190c1bc4defd8b11127a56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcfc9b9ff3c446da45e85ab1d73da8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5984f64c877cbf38b6dc128b0b110167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65017fd64225e51571b171e3851803eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a33a3c6b0fcdf7bda48bbdb164829169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0827fe259bc3f92304e48883979ce66170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dec7817803b3f5ce82a926f6f7ee44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e81be9eebdbcf4dff5a01e7fc9141172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8f1e32f7e44c7dc8706f44230bc0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daebaed019581a7f3931bd23b9d4789174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c065b82941ac7d5889079fed9deda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24032b2fb323094a85656172a34d69176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c2c0ee32d776226832fc44f1f5752177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695294a6402c900717f66498d712c57f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda4e26aa73717fda4c3eb1e82c4894179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232864461546726922a1471298c737fe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fc41b623ff38d983792f774b8e3f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98271545bec3ee4dc1868d8efde3b6e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317ab50a0508493e7d2d736a10af948183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4ff24d47ce3cc51c456ea7fa16c6d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036abadefdaf149991979bc3083b222185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2183668270032093ef275bf72126208186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ae76dc13a48f1f538ab7aa5ddb761187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279666f70fcc49f7afcbd9a4cf3dd522188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb205a62c1ed59c609f9bbb8af943e3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d3fe4a7417ddae94730671f501292190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788518b3a57f20c9decb9752974c52b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c05063660746a0fabf39bce0cf7ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684005290e3175b371ee193c26fecb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd6b96e9bda0125aa6fc2f6a98e4f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff84813b80888af7321df53956d67b8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbdb63e7c12f051b847a092c0fe85f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7316d37fea784af973b0dc4ae1e4dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6079970993d5e4a086c9ef23d0e3afd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e657b061d99f1c2f9cd36ac971a9940199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e805ea147a03324791eb28edb137bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68cf335c99be78f88892cf5b31d2344201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6429d7ed654c8a55d81c586b1d605202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4054c3d53573bb967018ca19ec6ef55203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410b6e78f603764f47950c6bf9c3512204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63d92b34400143c4c58cd241259997205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfae1d13c7a70f0720e9054e9863ddf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560f797a61311bad578f8f0c97d3b49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c273fa85454b6a2b0b20621c4ad44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06bad3120b21c68a22b631e3608ff8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4db72d4d0d924cb83ca85c75a1b11210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8c1246105405f9fc6ccac3bf908e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54f4e70caad0ea6fae5b0b9eb56f96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d44062929a346b30f6374f2a17e364213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481e8c74829a52a1bd8ec1dd7ebfca6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c356a80710b444d8692af9fbdb083c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2146d19ef93cae2a112da60a12b67216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0065b309b5d7a039afb6fddc7a08ede217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c1461340ee698a4886c17a07f3ba8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0e048a4282919ef4b520551b1251b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5677efe5d7b4cb95f20528ded82f85b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e341b088a10e7fe756cc2a203bd9fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01a20c6f631218c1e728e0b6089997222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8e263e47ed5ff5b20219efba983c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4ff1ce8f4ce401c3883b330248497224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c921351331aff915ec3bb718bd15e0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ccb3e5f0d2752beea0985d08e861c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83742f64eefc358018f8750e8cd076f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba75a24cd906c53980bfc7638e4fea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871c3f4af8d34bcdb93f63aeed6864e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acc353851d6fcd9bfd579d567c4097230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b466c5676ca163fe2bca0b44470de44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555c9b6e7b8a831ee92ec99dbf1aa0f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef199fb027ad7769a45373f17fd1761233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587309833b3f0706f15666e8d20df409234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7245c54615802dd51b0751fbffb7291235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562855f414b7838b71c99ef01e7b5cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cb59b33ae8ba28a99ef9e14e475b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca6027bee6a4038182188578eaa9c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b915bafc09011e788a8b7481332eb9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff374c7503bd210ff8b79b759b8560ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f90eb3d5a7f84ca35dc6e6fa50933241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd51ea835ca16d9805e1609dda272f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd63aff6c46c6f5bf48bdd5e448f246243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a69a13d837bf61b73fafe1621e281244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9269110cb9b713d9bd0316afc41dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c436c41f3db819a131a5d2f51eae20246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc01f44752fe9fef08c624c977cd50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17475a17a98c70232646c9aa177e51f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c01a8c86b596c2b2c64cd0a40e78d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1614cbc7b88a5ff629187721248d422250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c89e4756a3170ca41950170da123d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533352b25177f44dcb1f26a16b5c7dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1b3a686b0314746be4cee0bccfa17253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51801955d27d36c7b48e9420a1ca224254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c365327462c9a2c4c1040a2291231f3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0e1525a4f90ea7a29ccf5cb487a02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e3773f1727e7a3f0a3794e7111211257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8e287b2e09f8844184e21e72c9dc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6d41426fee4737a71be67fa0cceb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2539b2b1144cc0c7b43dedeed9002260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d570eb08deecdc1ddb295eb77199c08261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08e2150dcd041a4cc4eea65dd16e49262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ef1007456f31660074b556b2495b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfaeac93eff154d0ed5105c6761071264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6b09df213f21317b3298b15d6f567265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1601659fc82531c7867764055b624a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d45941023f24eacd918f19f8a899a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc58884b5cc525dacabc48a26e06729268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6c94b38c69a3ae45dc573a5584c52269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8ad5c07b959b028131dab858786b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281af4adc93f0a17a8bce78ec1f6b08e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828946b8e3c02ffd6c38eecffc706c16272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bfd1e71d18ff51a24c1c779a70bcb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12bacd88122ecee94a96d3ed2579ab274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97358d7797ca1bf5f11411ed582367b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130901fb774e996c4059fe257c96e047276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2f11a8a0ac95c8c3b86473fd68813277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd597888d1cf5cb616b304721358d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ead4eef497a9b886327deacda86f16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ab3c71142c7a6dcd7d6ebbc468ee2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f64096189b18f5a61de2cbe740082281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7211a2759e61b4b5a7ec1b27427798282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e0223fdc4417c0cfbcfff7a8a8dc9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe68a6a54046316d56417aac087ba93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924877f0435388a5a889365def32b48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cc1d5346f0b1add260b2b80729b38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9d01c5bdb5cc3a9d1f69dcc3d3648287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e9d7ff0c7932e47c9c4372b475191288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c8307f91e6c44be4139c0af78e56c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b54b5f6d8a7217ec07bf5d2e97cb34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7199d424f7f728d008687c4967ba6c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407ebf954970fab7617f8f6db60e76f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865f408aaf7976946dbdef7d3f9d2a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400c691656853e74162de0eba34f813294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ade6b8ebdca46121f610bfd78c9b06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab004ff79553fc29db3813bf86463a2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b524440ff9cdc2bc27cc938b8369244297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4522481bd076725ef4c391c8ecbfaec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7105a9736874002e1636e47ae3fb10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044fdf2873f70fbe7d832af7a40f2f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17825c824a716a06e39b947b4891c242301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae32241c91687e2258159711c9b254302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c5f97c691742187e17fd7a8768061303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7e25eea5493666686f4bab497bd05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255a0f89015070155f634bc67d7431e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51793994676df947ea0bbb3151da3f5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfd00a8993c5c510c115ed455bb1a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ca5da56393dcfd7719073cf2d884f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c5de945fef317bda88a46f84c8824309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33010fd4cb9492c0083819788daee743310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60fe754b79715c7540e27cf7d29d4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c682008f3131a2236bb71dddc450a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2e6d800dcb8bd97f68bfd57594257313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbd7951a405ff72702de579c2dcbf7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a66590711e75c51098f0de5f756f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdfe7b4f46626fb4188b2a42494cce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce37dfae300d4b5666f7ce5ca65e31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a2a2ecb585e392383471f006e2837318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebd9a738498b90f3bdeca4b6c35330319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d318ea2116d64759ce81734446a6a2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91d8ebc49d913c1f6a7a58d123e2e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee10d940f8210b34d82f7e9fd83dcb2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d2604293ab65cb6f043b7e2c02ecf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f2ff06862aa0ea0cba39de34443ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89fa27ff7c018b4959dd6f21dd02b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf285410730daf17244f5128b059b4e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20a6d4d482ad70f911afcfa9e4a7e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613da93eb22284ba0f5318c3762cf542328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51643170935480718f473e7b81fb6969329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e1a5ee5be5390f223160d4dde8e7f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fbe5b7193e82599a7b3abc32b1650331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5cdf2409983840249c4f1fa6ed158332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25175eee4a57b51b527c76efee0deddf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd9446d9c0c62dec4a64f0ddc724de334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c5df8636c01b4aa4b15bc296359db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33156595213831033179037163148e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe57f8c55ba364aaab6018ac5d2394337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12271f777ceadc04275d40b110d1fb82338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16371ebefb98be4d0368b0709d454fd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c642b08b872d3954f477c90c9b186a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b37357d4b11290d2ab53740a0b380341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19ef086ad7c9dc9d157044f6165e7b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d4c76b3d7efef4e76a6401e38f05b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba740c2e4488245bd56457eeb3265f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629beca1a9bee8e4eadeb5c62e0bdf6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2acbb7df1fd8c4071baaf976bbb2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f21628c43a981098140ede5ecb2b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982388a3419d821f39f08bd5cc4be0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9578aa293993b7fec5f9a79646e3a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e56bb527c37d523dbfab4c86c846d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36872071a469b3a2dbc63f09aa6712351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149eb9982b22d6bdddf85ab6d7a9ffc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505d6a9fda6cb0ae4910885c22731c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82849f649572468a2c5f506c51d4cc8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3d37f4001fda54b868c566e9db475355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b71a72961bfe1148a6657a523d3be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840c5ba97d4d54005c19699c4c28072357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3aa70b85e1d5c045bd86c150a02bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538664be5def9cdc1837b5b0a18fd8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70575cf74204cd954ed4d664c5bf14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6769d718e68b5462330ba3c02ad78cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33150cf44682b53d149035b547aff984362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87039ff14505359a8140db1319e3bb7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834a08995154aff7a0c34bc470820f1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e343544878dcc1121856be51c25310365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787026267ec0006dc2796ea7086813a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665704d5eee291ce03b42f4afc6b7c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a25be463dd7135fede4f162206363e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117106d98006dd4102a8547b7397cf36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a8f13febe2a74605b473362445dd8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e044e966bf4cdb015c5fe14c262b980371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35aca63a7625ee907c1c72fbae8215f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498bf2be3c80761c3e589678158df46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a26c3447bba29857348170b66b4ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91d35324ed1d3e873f0386298b5d85375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75bf1cad0460741bdab6427bf70a61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7cffed104a73a1b2487d6e4c9f649377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ca45389cfea7fcd423e505d9620ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29ae70d418a97adcdba7780844b39f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55bc89c91196417a6fd1314a0cce68380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152d5e0add8787eaae77b761e09f3d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898afca5a91b1beb62a339898a0e4a1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ad52a6e4d32b12d1498b9c7d19673383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b23f76d81802009fa367d26be7a82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e5014c0c21914691dc1aab0933608385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc514eb93e7e6b585bf804e027cfafbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4f378dced549d5cb0b0dd30adb4ea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeb9960d7e0c239e30cc82422527c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd256ff044d8944eba5b8001948918c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560966076ae486a13b4ae68f70b1f541390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf286963e4736ad43e0fce0e277d694391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdcb0931ab5a5fb771cdb82ea11bd8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76686d7737985c34f8730a89f6beb4a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de71b03b0f6b0180de6fa0bb969040c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177e5b2fb949457352428acfaf90c4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cf64543409b728ef4760267881216396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173599ea061c41e7b17c16465a1eb76f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6731a6416ab3278ba36ff7e4588f37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb0b1a964e0c05c4648c0df6efabd1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581bc4b42025a55e72de3275c3d1c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace233c70a6a9b4e0ad3ac4c093b5f9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d165f8f0fc1b81ae64c4ca39d9a8e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6c2957f573b4ed62718cfb6857c28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2a4225db005ec460c55b888d96bcb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924ddb89fe600d4464e7e3f0258226f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe809b6252dc4fb15dca61ecc9917745406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265d76fb36875287295f9e9ce8ecc74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095060f199cbb0f176427bff2490e95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c5bbfbf59b785427a441793a0d65d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa64a14ad2c4b53eda65c92a62feea9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabe9cc81a72ff486fd9bc80395137e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11228108e082d84b52041f50b527445d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcffbff8a71512fc373fd243b99793b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d28f29cb8c5eda18be8b31c48fbc64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c6d0fa8a8e3958a0cfb7f08d2d3dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7853409fbfc1d9aeb8d20c0bbdd40a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26d728246d27602952d4f6eb3ee7ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc513d7dd31994610c83b370a9e6aab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d07867fdfb978e2b4bcccf0a172fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324fdff08c40ed9610132ee8b52fa5ea420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678f7b9329db8596a271ddfc0cc24e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068f8d5cc166970c69835cdb861d29a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab1c181ec938628d330166bef96917423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d924dbbffbc8bcb0f9f10e074aa5f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a4c4f11c19e0bf28b55a5abc45964425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34091769008b9cdd51f162273ab419a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bbddd3f3053040180d4731287017d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2b5d9b60ba2cf8cfc589dabc4766b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfacc3379f2a9961615c9b35b70fb4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68164d7399440c4db936f5afb1111081430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dfb351adcd62d4ae1e6a3e8838081431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a4dd6150f319a1b4f374e149c1114432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6714f54de34a76e2db17ffd672e100b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212d12621642476816b4148c63bebc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2534a08e411e85f77fc7ca5ac3a668435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92409af8ebcc9ba91b55a24dd63dd6a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac8b639915c91e3c14b16717c7536b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3df5eafd54e5e87fc55d69f9d74861438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef804128357816b232903054eaee14439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cbf9b73feda4df48b3bf6c783642c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9a8f5d7e92832d8326298ffd53a42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621fc2224617c4ec2e7c07983509a8f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc703fef6edcf0d882527e40370cd61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe257005a15a7f6018460584783f576444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69477102b2db6353616d7fc1c30a440f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40a4fd799bb5549a340db72796c1d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc852fefa65c35b8584762f6d2c887447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37c70b213f4b9ace79af45b48cb217448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd64a8b2c3da656576189724159557449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919933b39055e87c71bd4d8592c34d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f218600a361870a5bc9ea00f545c1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eaa51f167f8da00b29a88a24d254d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a65cda1c585b307771cfda77194195453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063486d69e36724b61dd034f9c94e0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef26d3764902af7453b6077171c3ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d55129a18ed8d8ad7b02099f400461456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da43ef1ff9c7951354ae4599da0df6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21c92da57910ee008799a7b2e2e13a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636776eaf6bffa1a209e309dbcfd17d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2026d4b557e9d460d1246280c35922460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015a42d0a0b07f7a35487766724b267461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78f5c7a9bfeed8eb8c2149156569ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee0055ebcad7ef521de2d784ca164e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0ea2e49315d04f0b49fa98094378b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc738f4352fad92feb157a6932a0d10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979f2a9225a3cdd82ca4ae0ba65c74e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb904d9c59c7fd8d81a30e7fa90636cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69e2b05b37709805d640ed71dbb1a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d83aea29e47773739aae2e52fca5e9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78ad114d14847fa8f14297921600b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415b50b4ca39bc3a7b7c93e58151af2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca65b7e6891bc2898bc03f63e77fe25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47633ab9f6a5e583c883d5a010ba402473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc56fc606e3b26ecac126b01e7cc0ab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa199acbb07b6ec98951b11a1e8f06475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f014df079532fbb9da57f47baa1ce3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c636bda7a58a8d36e6b22e0fa87960477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904035b3da2ab6e8626d42d9e4f852fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee67f4e7f2e5f8a10f4b06ec5a21ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e7caca4e89606e36c658fa0558674480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329ad4e17a30548bd34e0ba1d62ee52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358daad5e9b041b5a05101fa48c95e0a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca885be036dda2effc67383dde60db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bca7cc464022b243466cddf228b4d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab06b872656b7417d86db7512dc963485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3d6534709381534df5f563214d0bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1fcdd70737333d6aa9d92d886a1c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598541839175ebc9455124e3c71985c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d28bf788f4485ebb453f853db3e52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7ebc0c8e86aa7caa7e6f3ae1d1c3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991a5a4fcb2d693f08b0c82f189139c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daf1beba3e66a243d2aad8ec4e6b70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0a607e5b4e96558e653d308ac86c8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d581b451dc5d8ae15a0fd014cf9dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c85609620192ba1c6a31943d120f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62032812d77aaf6f1c33ad5f6be27954496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af27139bf5051cd083faf3abd187bce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0231fa71285d4359bf7cbcec2d9e25d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca595b9828f8f8e9afa0e6278b5b09499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431a10a4f864e2071270e5bf6c9496f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90910bd69f1d85c2610fcda8cbe6af4a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4ac76e1c047b7700a316ac9ace998502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f486cf7bc35e01a7ebe135e5fd4989503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf8ec9be270bff389c83d371e4e369504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91e213e5f468129c9f82ccafe52eac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944aebd1c9c948e067b96abeb1d5d4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d6a892dc8b2100802d43f21a888ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451cae29f69aac334a1ad6f2611ac53e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809fe1c6895482fa1505a7fb3a0e2d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75615c0d574f06082ac6ec090992fc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4f2f36847bd2fd2a09dcd05d3e8ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7b4ad8766cdb6e4ded74b505b770e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c50dc87e9402a9e67be52134266058513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f2216fecb6a46806898cfd9861acc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4afe047cb04c70e8e581fbe0c05021515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2aad2b2a9684b8d3418648e875c80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c46cd2eb3f90dac21a455b5ad5cae4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168396f00993f393dc6d55731941f66518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaadfd7a03177406603c5da901daf9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c9ea38913416a0fc47ee8353ba706520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20669050ad0e74178fbf28ed6c3404d6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21991295e253d071e350de2b4a173f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85cfa8074f4db37dee98a859fdaa1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3572e1d2d802cc4bcc9f84b1c94b676524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc822acc0fb3d2706ea99f4fc77c7418525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae0e450d6742bce5e62b1d2af0a1db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b190365adaddc9de7c209710e173505527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78c1cc2539fba5fd7cafad24db5577528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc26c1b780f633dccdc5444f80e10ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b018f836e5dbc66bebfaf5b7abc75bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4d2ae2a21d8c469f0d9f8bb555f1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398be88235e25b47a4ba1af97b282a94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b673166df2a6acd1246fa5f8d4cd359533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c285fca859d9a96a175eb06be5ddc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10996480cf1710ec5eb8ac09005bbd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c4d58c705d2ffbc44709e018e2e1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da93bf613fd2a4ffa3f77d06128ff71537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19e93e25777dd883193fda7b5f0eaf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8b50f6803de4e40e4311eb53aec4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01b5a27169944445071aab65875413540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73809fcceb77df34581611c82fbea84a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b15b8e6eacee42369db89e29e7bf7a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd30cc7350330e3b545ef2d8747196543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe975ee1b20077e0d2514b7d723d35544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de776352d44e5dac2b048b556bbbd98d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f837246537254bea8237f1baa30bc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed0c907ab3361176c5c04a0a65fe29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4169ecd92cf4f5d4d7fabef16cdd11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2e696e3d32e2ef682bde66f530fbf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31851808558f7b3f214e16379067d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f8b3f681d26738b61554078c9c306551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fb07c4752c34228226355aca54e5d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81758188fc94a7692021a40923faea13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb5bc5d36266ae22d87c09be90ca7f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9363efd9aec440b38f503141f6726555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36f78ad56edf3549b99855453d2a7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5a8f99990dac6fb405cabf85a9636557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9f1a56e44c5f361771fc774784b39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a30f2f1f74f3a7568eb1127849fd7e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f843c692619474c6d8b2dabc57e829560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a2213c1d42088cc4cb43c931431dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1f0a0f35e4c24d88b6275bd5d7ad4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24e9953a55f371b8f92b1959090458563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438ff3cc92e5ea420bf8cbfc9e94b74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3b0ed0c340db230c8d57a1719d2ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a1922ee626cecb611e7bf542f99ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174e2f0972b192e95ef9c0762dad6dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071da5c9b3683dbb21b5c13195b505a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467661f6dfa285cb92a567d28a62d164569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525049fb934d2a6a22f7912b9f61949570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1816533cfce6b885bd77de3b2b8e63a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995e0173ef2116740f812ffe9ad597f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e198f742b55815f8ff9614e1921971573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935383eb9be4cffb5852fc458512785574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b6f1229db46543541ed4698e0c6a2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2ef73f37a47374b4e31a922beeaa9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99401c2ffa989049665f11e56a16f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0c427b0a1faf81a7207df94e7b98a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ce04f056bda128655c80498aaa6d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896052812b2b3f4b61c62c073d314e9b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f22329fadf6f302ccef22efdf17b3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9720b1a00940beaf578644b9cb2f9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ada0423972ad953d481ef5b5c77b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f153fe00dc9763093c4ab59658fb4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727a97e4943632d0cf25eee1cd332b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4730c866683c5db140f35d847e7704586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a11c3f17c04f58d5cb0625432abcc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5df2b8d0185ea3ee49e0338896e3ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db28803c329ffd81e8ef2753f1e55d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303578e5aa42575334469031fdba13a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55cd9e7a5edb41ea1c56b775bc9c71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cd81641b14f45597f5fc9af227d0e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774dc7952f4e195585fe71b5bc97ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4f554e96a3c7621a874ec04a02057594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37684e9ccac5623eef55eccbda2d760e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2198f7331123d245a237a76ddb2f4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088038232692f19fa845d0c4af0b758c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132043a05c874fecfd58fd690dc510dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac07a983955202b0be6caebd8a1137599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8adc74fd23fd3beb15d39b53f015a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596e90bc24b8808783c73ea39fe850c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6b32b548dda1be793cdf89f73e71f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899f56c51dd57321f6368062b316925603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b41eccb6c1b6e63fc77216a12796e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da934d4e9909ac764662257616654e40605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267de1f8ed17555dfab2da024779a67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efd0bd8ba7ace97f49b645b9825063607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d425954bc363e1e3a802c507213dd2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e0fd48ea19d0262e8d56d50bacaeb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dd863e708c6a8a4bb0bcd18492dec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a401244a2dc24ba7994c0f0a2031d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6dad50ced7751b4c6dddf5f291784612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2aa550ff14b289d8e25e5ec5d74c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27e8ec0538f936a40dddec05380d72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637f48fc55563fe9f9ebd9a2b32ae88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130541e4269ab10d023fd9443368f7b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ada580e1f7b7af49084e6f0e321c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4a4530f29ee8c571e4e87d47f50f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2507f039c4ce468e6ca2ddd12939a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90996b9a98c640eab0874352b02ce885620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6a67c68a617f11eadca25b88b98e2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c7a59da0989c99c7ab10bbb8acdb4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a085a991fd91227d721a24bd2e75a20623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cf278d49477e35dd7208555148488624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21941a09602d1cfa176888a929231a38625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d91794888d601c2235b70ebad2c45f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c78b764cd971d048c94cc7e528d47b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3cb1a16ae513ddcc4448b2676d20a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450327416dfc96886581688f73a163f7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f3250a87655ebe9e2e1bf866cf571630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722c2f06cd8fd0498ade3fc7e58ac2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f995dca47c83da4ff4ef52ae93003d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc4720753787311f9ce789cf828016633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598fef682a1de5a6b53f2cd219c4923634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503fe3a44f69ea0d84c30b952bb53e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d0da2e3eb092608c07c65d9af3e050636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98207340e1387361dfdaa7988b254ef1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368906e5c233206da19b58a0c34dcac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c4bfec68ac246e98ad1955baead27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6b1090cbf9d5630e0a23e905c7899640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec208fadaa8c71f093a7e73d9c8dc7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ed9af47a3c65d205fd11a6d985e2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d49c2936d609d9d8744fc21c89e11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daf458c3a5be570b71f4c2e9abf790644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83429c84484e586cd690beafdcaebe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ac0dcbe6f47005517564a5ea9732f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734e9c23a477ee46ef2a84dfb073848647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55720bb55fed19f76d10116efa380569648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced44a472d668a9f30f78e3a2c9e14df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853e24fee9979ed5bca981d1a593ace650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99445d6fbb8de7f0f0afb66e6827e193651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1acf4158ae59a84c6b69e6c95e490652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c4f6fe4586ab9b32a7caa7557c95d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d24c47d083e96a821db42219fc707654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654eb5f662dcac4141925e7079af0fb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebf69bf3cf65ee26ce14946a245202656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be37c3ecf31ccdb7b8df7e98b844fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da888830ca750ed41dd3cbd619ea0ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238a6329172e7c881cfa32c844c9838659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665012760e4afd98aa86357e9bc24d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad537f98558d7f602b1b702bc08102d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159051842ec459785410e625a8546ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ea1ae0fbbf124b1126f69c84406c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dabc78e8a8d2fc5564b438a5725b9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cc707acfc699a098f4f79d5abe27b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d978b6808560d8b550f3b228951d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd5ad9a06fd98a12f62aecbe26b369667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b0e78a95305d4b909e04bf2ebb6c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4bac2466b58c895e48fbd9a541e128669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a33566b8e5e9e9e371d27f60c3e82f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71842111a43521cce639d772d51da26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c77f58383ed678ac3ac9f35a7be0c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5aef4ecff7f02ce016578885a9223673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4d1922c7dda7a5b60ed6428c23fdb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45564ec781b73bb19d5aa74f62b7a1ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf170af4e6780a71c3ae848587835b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cab5956d4e29fbaf778a0f364e50f1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a84cff33a75e1d1732426b6eee4f3678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>